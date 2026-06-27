--- v3 (2026-05-07)
+++ v4 (2026-06-27)
@@ -12,2945 +12,2731 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1064">
   <si>
     <t>Code session</t>
   </si>
   <si>
     <t>Title session</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Categorie Famille</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Habilitation</t>
   </si>
   <si>
     <t>Type de session</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Min Places</t>
   </si>
   <si>
     <t>Max Places</t>
   </si>
   <si>
     <t>Places disponibles</t>
   </si>
   <si>
     <t>Date début</t>
   </si>
   <si>
     <t>Date fin</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
+    <t>ELEC 1</t>
+  </si>
+  <si>
+    <t>Bases de l'électricité</t>
+  </si>
+  <si>
+    <t>COMPETENCE</t>
+  </si>
+  <si>
+    <t>Infrastructure de distribution &amp; énergie</t>
+  </si>
+  <si>
+    <t>Présentiel</t>
+  </si>
+  <si>
+    <t>Centre de CACHAN 30 Avenue du Président WILSON 94234 CACHAN</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08062</t>
+  </si>
+  <si>
+    <t>NOR 12</t>
+  </si>
+  <si>
+    <t>Norme NF C 15-100: Sensibilisation du personnel de chantier aux normes d'installation</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08061</t>
+  </si>
+  <si>
+    <t>IRVE MA3</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE - Maintenance IRVE MA3 - Bornes et station de recharge DC</t>
+  </si>
+  <si>
+    <t>Centre de PONT DU CHATEAU Chemin des Palisses 63430 PONT DU CHATEAU</t>
+  </si>
+  <si>
+    <t>16/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12111</t>
+  </si>
+  <si>
+    <t>IRVE MA2</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE - Maintenance IRVE MA2 - Bornes de recharge AC communicantes et sous gestionnaire d’énergie</t>
+  </si>
+  <si>
+    <t>15/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12110</t>
+  </si>
+  <si>
+    <t>IRVE MA1</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE - Maintenance IRVE MA1 - Réaliser des actions de maintenances préventives et curatives</t>
+  </si>
+  <si>
+    <t>14/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12109</t>
+  </si>
+  <si>
+    <t>IRVE P3</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installation IRVE P3  - Bornes de recharge DC</t>
+  </si>
+  <si>
+    <t>10/12/2026</t>
+  </si>
+  <si>
+    <t>11/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12108</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10223</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10222</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10221</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10220</t>
+  </si>
+  <si>
+    <t>MONT BT 13</t>
+  </si>
+  <si>
+    <t>Réseaux Électriques de Distribution Publique - Adaptation professionnelle sur réseaux aériens BT hors tension</t>
+  </si>
+  <si>
+    <t>Réseaux de DP aériens et souterrains BT et HTA</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09216</t>
+  </si>
+  <si>
+    <t>RECY O 218</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Aérien" et Module "Emergence" - (BASE + AER + EME)</t>
+  </si>
+  <si>
+    <t>RECYCLAGE</t>
+  </si>
+  <si>
+    <t>Travaux sous tension BT</t>
+  </si>
+  <si>
+    <t>TST Ouvrage</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09091</t>
+  </si>
+  <si>
+    <t>RECY I 425</t>
+  </si>
+  <si>
+    <t>Travaux sous tension: Recyclage sur installations électriques : TST BT sur batteries d'accumulateurs stationnaires + Module complémentaire Remplacement ou ajout d'un constituant en courant continu</t>
+  </si>
+  <si>
+    <t>TST Installations Electriques</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09071</t>
+  </si>
+  <si>
+    <t>TST O 306</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien "Éclairage Public" - (AER EP)</t>
+  </si>
+  <si>
+    <t>INITIALE</t>
+  </si>
+  <si>
+    <t>Centre de DARDILLY 3 Place du Paisy 69570 DARDILLY</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>2026-10219</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09108</t>
+  </si>
+  <si>
+    <t>IRVE P2</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installation IRVE P2 - Bornes de recharge AC</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09107</t>
+  </si>
+  <si>
+    <t>INFO HABEL</t>
+  </si>
+  <si>
+    <t>Formation de l'encadrement à la norme NF C 18-510</t>
+  </si>
+  <si>
+    <t>Sécurité</t>
+  </si>
+  <si>
+    <t>2026-12107</t>
+  </si>
+  <si>
+    <t>RECY O 205</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Emergence - (BASE + EME)</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07142</t>
+  </si>
+  <si>
+    <t>TST O 203</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module de Base + Module Terminal Individuel - (BASE + TER IND)</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07088</t>
+  </si>
+  <si>
+    <t>BOIT 221</t>
+  </si>
+  <si>
+    <t>Recyclage - Accessoires de réseaux souterrains câbles BT « Synthétique »</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07054</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10149</t>
+  </si>
+  <si>
+    <t>BOIT 231</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles BT « Synthétique »</t>
+  </si>
+  <si>
+    <t>CERTIF</t>
+  </si>
+  <si>
+    <t>2026-07055</t>
+  </si>
+  <si>
+    <t>IRVE P12</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installations IRVE P1 et IRVE P2 - Borne de recharge AC</t>
+  </si>
+  <si>
+    <t>Antenne de ST NAZAIRE - REXEL 4 BOULEVARD DE L'EUROPE 44600 ST NAZAIRE</t>
+  </si>
+  <si>
+    <t>08/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12106</t>
+  </si>
+  <si>
+    <t>Antenne de CAEN - REXEL Rue de la Girafe - ZI du Mont Coco 14000 CAEN</t>
+  </si>
+  <si>
+    <t>24/11/2026</t>
+  </si>
+  <si>
+    <t>26/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11186</t>
+  </si>
+  <si>
+    <t>Antenne de MAINVILLIERS - REXEL 21, rue Jean Rostand 28300 MAINVILLIERS</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10218</t>
+  </si>
+  <si>
+    <t>Antenne de LA ROCHE SUR YON - REXEL 111 Boulevard de l'industrie 85000 LA ROCHE SUR YON</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09259</t>
+  </si>
+  <si>
+    <t>Antenne de SARLAT-LA-CANEDA - REXEL 14, route de Chambord 24200 SARLAT LA CANEDA</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>2026-06321</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07036</t>
+  </si>
+  <si>
+    <t>RECY 340</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage en BT : B0 - B1(V) - B2(V) - B2(V) Essai - BR - BC - H0(V)</t>
+  </si>
+  <si>
+    <t>Habilitation Electrique Hors tension</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07095</t>
+  </si>
+  <si>
+    <t>TST O 304</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Branchement Aérien et Aéro-Souterrain - (AER BRT) :</t>
+  </si>
+  <si>
+    <t>Antenne de CHANGIS Chemin de l'ormois 77660 CHANGIS SUR MARNE</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10180</t>
+  </si>
+  <si>
+    <t>BOIT 232</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles BT "Synthétique et Papier"</t>
+  </si>
+  <si>
+    <t>2026-09255</t>
+  </si>
+  <si>
+    <t>MONT HTA10</t>
+  </si>
+  <si>
+    <t>Formation initiale sur les réseaux aériens HTA de distribution publique (hors tension)</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09140</t>
+  </si>
+  <si>
+    <t>TST O 205</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module Emergence - (EME)</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07058</t>
+  </si>
+  <si>
+    <t>TST I 423</t>
+  </si>
+  <si>
+    <t>Travaux sous tension: Formation initiale sur installations électriques : TST BT sur batteries d'accumulateurs stationnaires</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07015</t>
+  </si>
+  <si>
+    <t>TST O 305</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10209</t>
+  </si>
+  <si>
+    <t>RECY 350</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage en BT et HTA : B0 - B1(V) - B2(V) - B2(V) Essai - BR - BC - H0(V) - H1(V) - H2(V) - H2V Essai - HC</t>
+  </si>
+  <si>
+    <t>2026-09058</t>
+  </si>
+  <si>
+    <t>2026-07066</t>
+  </si>
+  <si>
+    <t>TRH 20.1</t>
+  </si>
+  <si>
+    <t>Formation à la sécurité pour les travaux en hauteur : Travail sur poteau bois, béton et metallique</t>
+  </si>
+  <si>
+    <t>2026-09254</t>
+  </si>
+  <si>
+    <t>2026-07035</t>
+  </si>
+  <si>
+    <t>RECY O 213</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien - (BASE + AER)</t>
+  </si>
+  <si>
+    <t>2026-09253</t>
+  </si>
+  <si>
+    <t>2026-07053</t>
+  </si>
+  <si>
+    <t>RECY O 207</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Réseaux Souterrains en Câbles à Isolation Synthétique - (BASE + SOU-CIS)</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08054</t>
+  </si>
+  <si>
     <t>TST O 207</t>
   </si>
   <si>
     <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module "Souterrain en Câble à Isolation Synthétique" - (SOU CIS)</t>
   </si>
   <si>
-    <t>INITIALE</t>
-[...47 lines deleted...]
-    <t>2026-05162</t>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07140</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07139</t>
+  </si>
+  <si>
+    <t>BOIT 233</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles HTA « synthétique »</t>
+  </si>
+  <si>
+    <t>27/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11172</t>
+  </si>
+  <si>
+    <t>BOIT 213</t>
+  </si>
+  <si>
+    <t>Formation initiale - Accessoires de réseaux souterrains câbles HTA « Synthétique »</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11171</t>
+  </si>
+  <si>
+    <t>BOIT 234</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles HTA « Synthétique et Papier »</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10091</t>
+  </si>
+  <si>
+    <t>BOIT 224</t>
+  </si>
+  <si>
+    <t>Recyclage - Accessoires de réseaux souterrains câbles HTA « Synthétique et Papier »</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10090</t>
+  </si>
+  <si>
+    <t>2026-12097</t>
+  </si>
+  <si>
+    <t>HABEL 371 X2</t>
+  </si>
+  <si>
+    <t>2026-12096</t>
+  </si>
+  <si>
+    <t>TST O 307</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Souterrain - (SOU)</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09247</t>
+  </si>
+  <si>
+    <t>HABEL 333</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel effectuant des opérations spécifiques telles que Mesurage - Vérification - Manoeuvre :  BE " Mesurage - Vérification - Manœuvre " - B1 - B1(V) - B2 - B2(V) - B2(V) "Essai" - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-07137</t>
+  </si>
+  <si>
+    <t>HABEL 328</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel réalisant des travaux en fouilles à proximité de réseaux électriques enterrés" Exécutant " et / ou " Chargé de chantier " : BF - HF</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10206</t>
+  </si>
+  <si>
+    <t>PV 36</t>
+  </si>
+  <si>
+    <t>Générateur photovoltaïque raccordé au réseau - Module électricité - Obtenir l'attestation de réussite QualiPV 36, afin d'accéder à la mention RGE - Référent technique</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>05/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11170</t>
+  </si>
+  <si>
+    <t>2026-12095</t>
+  </si>
+  <si>
+    <t>RES 400</t>
+  </si>
+  <si>
+    <t>Technologie des réseaux " souterrains " BT et HTA</t>
+  </si>
+  <si>
+    <t>18/11/2026</t>
+  </si>
+  <si>
+    <t>20/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11169</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>2026-06143</t>
+  </si>
+  <si>
+    <t>PASS 200</t>
+  </si>
+  <si>
+    <t>SECURITE ELECTRIQUE EN ENVIRONNEMENT HTB :INFORMATION PRÉALABLE « PASS HTB » INTERVENTIONS SUR LES INSTALLATIONS RTE, ENEDIS ET EDF Personnel Opérateur</t>
+  </si>
+  <si>
+    <t>2026-12094</t>
+  </si>
+  <si>
+    <t>PASS 100</t>
+  </si>
+  <si>
+    <t>SECURITE ELECTRIQUE EN ENVIRONNEMENT HTB :INFORMATION PRÉALABLE « PASS HTB » INTERVENTIONS SUR LES INSTALLATIONS RTE, ENEDIS ET EDF Personnel Encadrant</t>
+  </si>
+  <si>
+    <t>2026-12093</t>
+  </si>
+  <si>
+    <t>GEST 24</t>
+  </si>
+  <si>
+    <t>Gestion de chantier : Management de projet pour chef d'équipe et adjoint conducteur de travaux</t>
+  </si>
+  <si>
+    <t>Organisation et Management</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09085</t>
+  </si>
+  <si>
+    <t>AIPR 111</t>
+  </si>
+  <si>
+    <t>AUTORISATION D'INTERVENTION À PROXIMITÉ DES RÉSEAUX : Formation et Examen - Catégorie de personnel : " Opérateur "</t>
+  </si>
+  <si>
+    <t>2026-11168</t>
+  </si>
+  <si>
+    <t>AIPR 113</t>
+  </si>
+  <si>
+    <t>AUTORISATION D'INTERVENTION À PROXIMITÉ DES RÉSEAUX : Formation et Examen - Catégorie de personnel : " Concepteur "</t>
+  </si>
+  <si>
+    <t>2026-11167</t>
+  </si>
+  <si>
+    <t>AIPR 112</t>
+  </si>
+  <si>
+    <t>AUTORISATION D'INTERVENTION À PROXIMITÉ DES RÉSEAUX : Formation et Examen - Catégorie de personnel : " Encadrant "</t>
+  </si>
+  <si>
+    <t>2026-11166</t>
+  </si>
+  <si>
+    <t>2026-06014</t>
+  </si>
+  <si>
+    <t>2026-10205</t>
+  </si>
+  <si>
+    <t>2026-07134</t>
+  </si>
+  <si>
+    <t>MONT EME10</t>
+  </si>
+  <si>
+    <t>Raccordement hors tension de câbles BT à isolation synthétique sur tout type d'Émergence (EME)</t>
+  </si>
+  <si>
+    <t>02/11/2026</t>
+  </si>
+  <si>
+    <t>04/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11165</t>
+  </si>
+  <si>
+    <t>09/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12092</t>
+  </si>
+  <si>
+    <t>BOIT 211</t>
+  </si>
+  <si>
+    <t>Formation initiale - Accessoires de réseaux souterrains câbles BT « Synthétique »</t>
+  </si>
+  <si>
+    <t>07/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12091</t>
+  </si>
+  <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11163</t>
+  </si>
+  <si>
+    <t>2026-11162</t>
+  </si>
+  <si>
+    <t>HABEL 320</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel non-électricien "Exécutant" et / ou "Chargé de Chantier" : B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08049</t>
+  </si>
+  <si>
+    <t>2026-08048</t>
+  </si>
+  <si>
+    <t>IRVE ET</t>
+  </si>
+  <si>
+    <t>Réaliser des études de conception d'IRVE (Arrêté du 27 octobre 2021 relatif à l'étude des installations IRVE)</t>
+  </si>
+  <si>
+    <t>2026-08047</t>
+  </si>
+  <si>
+    <t>2026-08053</t>
+  </si>
+  <si>
+    <t>HABEL 340</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel électricien pour interventions et / ou travaux et / ou consignation en BT : B0 - B1(V) - B2(V) - B2(V) "Essai" - BR - BC - H0(V)</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08050</t>
+  </si>
+  <si>
+    <t>RECY I 422</t>
+  </si>
+  <si>
+    <t>Travaux sous tension : Recyclage sur installations électriques : TST BT sur installations industrielles et tertiaires</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08052</t>
+  </si>
+  <si>
+    <t>CELLU 10</t>
+  </si>
+  <si>
+    <t>Mise en œuvre et entretien des cellules HTA</t>
+  </si>
+  <si>
+    <t>2026-08046</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08051</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07130</t>
+  </si>
+  <si>
+    <t>HABEL 350</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel électricien pour interventions et / ou travaux et / ou consignation en BT et HTA : B0 - B1(V) - B2(V) - B2(V) "Essai" - BR - BC - H0(V) - H1(V) - H2(V) - H2(V) "Essai" - HC</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07129</t>
+  </si>
+  <si>
+    <t>TST I 422</t>
+  </si>
+  <si>
+    <t>Travaux sous tension: Formation initiale sur installations électriques : TST BT sur installations industrielles et tertiaires</t>
+  </si>
+  <si>
+    <t>2026-07127</t>
+  </si>
+  <si>
+    <t>TST O 301</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Terminal ≤  36 kVA - (TER)</t>
+  </si>
+  <si>
+    <t>2026-12090</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09233</t>
+  </si>
+  <si>
+    <t>2026-07124</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07123</t>
+  </si>
+  <si>
+    <t>2026-07122</t>
+  </si>
+  <si>
+    <t>2026-07120</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07119</t>
+  </si>
+  <si>
+    <t>IRVE P1</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installation IRVE P1 - Bornes de recharge AC</t>
+  </si>
+  <si>
+    <t>2026-07118</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07121</t>
+  </si>
+  <si>
+    <t>HABEL 252</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale complémentaire du personnel déjà habilité en basse tension, pour interventions et consignations en BT : BR et BC limité à la " Détection "</t>
+  </si>
+  <si>
+    <t>2026-09232</t>
+  </si>
+  <si>
+    <t>2026-07115</t>
+  </si>
+  <si>
+    <t>2026-07114</t>
   </si>
   <si>
     <t>INFO 31</t>
   </si>
   <si>
     <t>Management TST BT : Information du personnel de management et d'expertise TST BT sur les Ouvrages.</t>
   </si>
   <si>
-    <t>COMPETENCE</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06280</t>
   </si>
   <si>
-    <t>RECY O 218</t>
-[...25 lines deleted...]
-  <si>
     <t>2026-09231</t>
   </si>
   <si>
-    <t>TST O 205</t>
-[...16 lines deleted...]
-  <si>
     <t>EPUB 420</t>
   </si>
   <si>
     <t>Formation spécifique pour des opérations de maintenance sur des installations HTA 3,2 ou 5, 5KV d'éclairage extérieur</t>
   </si>
   <si>
     <t>Éclairage extérieur / SLT</t>
   </si>
   <si>
-    <t>06/10/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-10204</t>
   </si>
   <si>
+    <t>16/11/2026</t>
+  </si>
+  <si>
+    <t>17/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11160</t>
+  </si>
+  <si>
+    <t>2026-09229</t>
+  </si>
+  <si>
+    <t>RES 455</t>
+  </si>
+  <si>
+    <t>RÉSEAUX ÉLECTRIQUES DE DISTRIBUTION PUBLIQUE : Technologie et piquetage des réseaux aériens BT et HTA</t>
+  </si>
+  <si>
+    <t>2026-10203</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10134</t>
+  </si>
+  <si>
+    <t>RECY O 206</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien "Eclairage Public" - (BASE + AER-EP)</t>
+  </si>
+  <si>
+    <t>2026-09226</t>
+  </si>
+  <si>
+    <t>2026-12089</t>
+  </si>
+  <si>
+    <t>2026-09220</t>
+  </si>
+  <si>
+    <t>@FOUDR 20</t>
+  </si>
+  <si>
+    <t>Foudre: Protection de l’habitat selon AFNOR FD 17-109 - Module technique Installateurs et Chargés d'affaires / Formation distancielle</t>
+  </si>
+  <si>
+    <t>Classe Virtuelle @ Accessible à Distance</t>
+  </si>
+  <si>
+    <t>2026-10176</t>
+  </si>
+  <si>
+    <t>CEX EP</t>
+  </si>
+  <si>
+    <t>ÉCLAIRAGE EXTÉRIEUR : Chargé d'Exploitation en Éclairage Public</t>
+  </si>
+  <si>
+    <t>2026-10202</t>
+  </si>
+  <si>
+    <t>RECY 330</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage en BT : BS - BE Manœuvre - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07109</t>
+  </si>
+  <si>
+    <t>2026-06261</t>
+  </si>
+  <si>
+    <t>CAM 10</t>
+  </si>
+  <si>
+    <t>RÉSEAUX ÉLECTRIQUES DE DISTRIBUTION PUBLIQUE : Calcul mécanique des lignes aériennes BT - CAMELIA</t>
+  </si>
+  <si>
+    <t>2026-11158</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10200</t>
+  </si>
+  <si>
+    <t>2026-10199</t>
+  </si>
+  <si>
+    <t>ELEC 4</t>
+  </si>
+  <si>
+    <t>Câblage des installations électriques industrielles et tertiaires</t>
+  </si>
+  <si>
+    <t>2026-09219</t>
+  </si>
+  <si>
+    <t>2026-09218</t>
+  </si>
+  <si>
+    <t>2026-09217</t>
+  </si>
+  <si>
+    <t>2026-07103</t>
+  </si>
+  <si>
+    <t>2026-07104</t>
+  </si>
+  <si>
+    <t>2026-06259</t>
+  </si>
+  <si>
+    <t>2026-10198</t>
+  </si>
+  <si>
+    <t>2026-12087</t>
+  </si>
+  <si>
+    <t>2026-10197</t>
+  </si>
+  <si>
+    <t>2026-07098</t>
+  </si>
+  <si>
+    <t>HABEL 397</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel électricien pour des interventions et les travaux sur des installations photovoltaïques BP et BR Photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-09215</t>
+  </si>
+  <si>
+    <t>2026-11154</t>
+  </si>
+  <si>
+    <t>2026-12085</t>
+  </si>
+  <si>
+    <t>2026-12084</t>
+  </si>
+  <si>
+    <t>02/12/2026</t>
+  </si>
+  <si>
+    <t>04/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12086</t>
+  </si>
+  <si>
+    <t>2026-12083</t>
+  </si>
+  <si>
+    <t>2026-11157</t>
+  </si>
+  <si>
+    <t>MONT BT 16.1</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10194</t>
+  </si>
+  <si>
+    <t>TST O 300</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module Fondamentaux TST BT</t>
+  </si>
+  <si>
+    <t>2026-11156</t>
+  </si>
+  <si>
+    <t>TST O 313</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien Réseau - (AER - RES)</t>
+  </si>
+  <si>
+    <t>2026-11155</t>
+  </si>
+  <si>
+    <t>2026-10191</t>
+  </si>
+  <si>
+    <t>BOIT 222</t>
+  </si>
+  <si>
+    <t>Recyclage -  Accessoires de réseaux souterrains câbles BT « Synthétique / Papier »</t>
+  </si>
+  <si>
+    <t>Accessoires Souterrains</t>
+  </si>
+  <si>
+    <t>2026-11153</t>
+  </si>
+  <si>
+    <t>2026-11152</t>
+  </si>
+  <si>
+    <t>MONT BT 14</t>
+  </si>
+  <si>
+    <t>Réseaux Électriques de Distribution Publique - Adaptation professionnelle sur les branchements BT hors tension</t>
+  </si>
+  <si>
+    <t>2026-10190</t>
+  </si>
+  <si>
+    <t>2026-10189</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10188</t>
+  </si>
+  <si>
+    <t>2026-09214</t>
+  </si>
+  <si>
+    <t>TST O 212</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module « Terminal Colonne Électrique » - (TER COL2)</t>
+  </si>
+  <si>
+    <t>2026-07097</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09211</t>
+  </si>
+  <si>
+    <t>2026-09209</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09208</t>
+  </si>
+  <si>
+    <t>2026-08045</t>
+  </si>
+  <si>
+    <t>2026-08043</t>
+  </si>
+  <si>
+    <t>2026-08044</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09207</t>
+  </si>
+  <si>
+    <t>RECY 397</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel électricien pour des interventions et des travaux sur des installations photovoltaïques BP et BR photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-09164</t>
+  </si>
+  <si>
+    <t>2026-11148</t>
+  </si>
+  <si>
+    <t>19/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11151</t>
+  </si>
+  <si>
+    <t>2026-11150</t>
+  </si>
+  <si>
+    <t>2026-11149</t>
+  </si>
+  <si>
+    <t>2026-10179</t>
+  </si>
+  <si>
+    <t>2026-09203</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09202</t>
+  </si>
+  <si>
+    <t>BOIT 18</t>
+  </si>
+  <si>
+    <t>Extrémités et connecteurs sur câbles industriels en HTA</t>
+  </si>
+  <si>
+    <t>2026-10177</t>
+  </si>
+  <si>
+    <t>2026-09201</t>
+  </si>
+  <si>
+    <t>2026-09199</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09198</t>
+  </si>
+  <si>
+    <t>2026-12082</t>
+  </si>
+  <si>
+    <t>2026-12081</t>
+  </si>
+  <si>
+    <t>30/11/2026</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>2026-11146</t>
+  </si>
+  <si>
+    <t>2026-11147</t>
+  </si>
+  <si>
+    <t>2026-11145</t>
+  </si>
+  <si>
+    <t>2026-10175</t>
+  </si>
+  <si>
+    <t>2026-10174</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09195</t>
+  </si>
+  <si>
+    <t>RES 11</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DES RÉSEAUX DE DISTRIBUTION PUBLIQUE HTA et BT : Mise à niveau des connaissances</t>
+  </si>
+  <si>
+    <t>2026-09196</t>
+  </si>
+  <si>
+    <t>TST O 204</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module Branchement Aérien et Aéro-souterrain - (AER BRT)</t>
+  </si>
+  <si>
+    <t>2026-07094</t>
+  </si>
+  <si>
+    <t>RECY O207E</t>
+  </si>
+  <si>
+    <t>2026-07093</t>
+  </si>
+  <si>
+    <t>RECY O 237</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Réseaux souterrains en câbles à isolation synthétique" et Module "Réseaux souterrains en câbles à isolation papier imprégné" - (BASE + SOU-CIS + SOU CPI)</t>
+  </si>
+  <si>
+    <t>25/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11137</t>
+  </si>
+  <si>
+    <t>2026-09186</t>
+  </si>
+  <si>
+    <t>2026-10055</t>
+  </si>
+  <si>
+    <t>2026-09175</t>
+  </si>
+  <si>
+    <t>TST O 210</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages - Module "Coupe Circuit Fusiblé Cylindrique" - (AER CCFC)</t>
+  </si>
+  <si>
+    <t>2026-07091</t>
+  </si>
+  <si>
+    <t>2026-09173</t>
+  </si>
+  <si>
+    <t>2026-07087</t>
+  </si>
+  <si>
+    <t>HABEL 398</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation Initiale Habilitation Electrique BP pour du personnel réalisant des opérations simples sur des installations PV</t>
+  </si>
+  <si>
+    <t>2026-10161</t>
+  </si>
+  <si>
+    <t>RECY 327</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel réalisant des travaux d’ordre non-électrique et /ou des travaux en fouilles à proximité des réseaux électriques enterrés « Exécutant » et / ou « Chargé de chantier » : BF - HF - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-11134</t>
+  </si>
+  <si>
+    <t>NOR 34.1</t>
+  </si>
+  <si>
+    <t>Norme NF C 15-100 : Comprendre les nouveautés de la NF C 15-100 série</t>
+  </si>
+  <si>
+    <t>2026-12077</t>
+  </si>
+  <si>
+    <t>2026-10157</t>
+  </si>
+  <si>
+    <t>2026-09169</t>
+  </si>
+  <si>
+    <t>01/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12076</t>
+  </si>
+  <si>
+    <t>2026-11133</t>
+  </si>
+  <si>
+    <t>2026-10155</t>
+  </si>
+  <si>
+    <t>2026-09168</t>
+  </si>
+  <si>
+    <t>DEPA 10</t>
+  </si>
+  <si>
+    <t>Méthodes et dépannages sur les installations BT</t>
+  </si>
+  <si>
+    <t>Acquisition de compétences</t>
+  </si>
+  <si>
+    <t>2026-10154</t>
+  </si>
+  <si>
+    <t>2026-10153</t>
+  </si>
+  <si>
+    <t>RECY 333</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Personnel effectuant des opérations spécifiques telles que mesurage, vérification et manœuvre : BE « Mesurage – Vérification - Manœuvre »  B1 - B1(V) - B2 - B2(V) - B2(V) « Essai » - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-07081</t>
+  </si>
+  <si>
+    <t>2026-12072</t>
+  </si>
+  <si>
+    <t>BOIT 223</t>
+  </si>
+  <si>
+    <t>Recyclage - Accessoires de réseaux souterrains câbles HTA « Synthétique »</t>
+  </si>
+  <si>
+    <t>2026-11130</t>
+  </si>
+  <si>
+    <t>2026-10150</t>
+  </si>
+  <si>
+    <t>2026-09159</t>
+  </si>
+  <si>
+    <t>Antenne de BORDEAUX - CFCTP Egletons Pôle Bordeaux 426 Chemin des Cantines 33127 ST JEAN D ILLAC</t>
+  </si>
+  <si>
+    <t>2026-11116</t>
+  </si>
+  <si>
+    <t>2026-11115</t>
+  </si>
+  <si>
+    <t>PV STK</t>
+  </si>
+  <si>
+    <t>Systèmes de stockage par batteries sur les installations photovoltaïques</t>
+  </si>
+  <si>
+    <t>2026-10144</t>
+  </si>
+  <si>
+    <t>2026-12071</t>
+  </si>
+  <si>
+    <t>2026-11129</t>
+  </si>
+  <si>
+    <t>2026-10143</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>2026-07073</t>
+  </si>
+  <si>
+    <t>PV MA</t>
+  </si>
+  <si>
+    <t>Maintenance des installations photovoltaïques</t>
+  </si>
+  <si>
+    <t>2026-12070</t>
+  </si>
+  <si>
+    <t>2026-11128</t>
+  </si>
+  <si>
+    <t>2026-10142</t>
+  </si>
+  <si>
+    <t>2026-09156</t>
+  </si>
+  <si>
+    <t>17/12/2026</t>
+  </si>
+  <si>
+    <t>18/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12069</t>
+  </si>
+  <si>
+    <t>2026-10141</t>
+  </si>
+  <si>
+    <t>2026-07069</t>
+  </si>
+  <si>
+    <t>PV 101</t>
+  </si>
+  <si>
+    <t>Conception et dimensionnement des installations photovoltaïques de moins de 250 kVA</t>
+  </si>
+  <si>
+    <t>2026-11127</t>
+  </si>
+  <si>
+    <t>2026-09155</t>
+  </si>
+  <si>
+    <t>2026-10130</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10129</t>
+  </si>
+  <si>
+    <t>INFO 41</t>
+  </si>
+  <si>
+    <t>Information des Référents TST BT sur les Ouvrages</t>
+  </si>
+  <si>
+    <t>2026-10139</t>
+  </si>
+  <si>
+    <t>2026-10138</t>
+  </si>
+  <si>
+    <t>2026-11126</t>
+  </si>
+  <si>
+    <t>2026-09154</t>
+  </si>
+  <si>
+    <t>2026-12066</t>
+  </si>
+  <si>
+    <t>RECY 252</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel habilité BR et BC limité à la « Détection »</t>
+  </si>
+  <si>
+    <t>2026-12068</t>
+  </si>
+  <si>
+    <t>RECY O 251</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Emergence Habillage - Nappage" - (EME HAB)</t>
+  </si>
+  <si>
+    <t>2026-12067</t>
+  </si>
+  <si>
+    <t>RECY 251</t>
+  </si>
+  <si>
+    <t>HABILITATION ELECTRIQUE : Recyclage du personnel électricien titulaire d’une habilitation B2V – H2 spécifique aux opérations de repérage des réseaux souterrains BT et HTA</t>
+  </si>
+  <si>
+    <t>2026-11125</t>
+  </si>
+  <si>
+    <t>2026-11122</t>
+  </si>
+  <si>
+    <t>RECY O 201</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Terminal Individuel - (BASE + TER IND)</t>
+  </si>
+  <si>
+    <t>2026-11124</t>
+  </si>
+  <si>
+    <t>2026-11121</t>
+  </si>
+  <si>
+    <t>RECY O 204</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Branchement Aérien et Aéro-souterrain - (BASE + AER BRT)</t>
+  </si>
+  <si>
+    <t>2026-11119</t>
+  </si>
+  <si>
+    <t>2026-11123</t>
+  </si>
+  <si>
+    <t>2026-10137</t>
+  </si>
+  <si>
+    <t>RECY O 219</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Emergence" + Module "Branchement Aérien et Aéro-Souterrain" - (BASE + EME + AER BRT)</t>
+  </si>
+  <si>
+    <t>2026-10131</t>
+  </si>
+  <si>
+    <t>2026-10133</t>
+  </si>
+  <si>
+    <t>2026-09148</t>
+  </si>
+  <si>
+    <t>2026-09150</t>
+  </si>
+  <si>
+    <t>2026-09145</t>
+  </si>
+  <si>
+    <t>2026-09153</t>
+  </si>
+  <si>
+    <t>2026-09149</t>
+  </si>
+  <si>
+    <t>2026-11118</t>
+  </si>
+  <si>
+    <t>2026-11117</t>
+  </si>
+  <si>
+    <t>SLT 100.1</t>
+  </si>
+  <si>
+    <t>Installation, mise en service et maintenance des installations de Signalisation Lumineuses Tricolores</t>
+  </si>
+  <si>
+    <t>2026-11114</t>
+  </si>
+  <si>
+    <t>RECY O 220</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Eclairage Public" + "Module "Branchement Aérien et Aéro-Souterrain" - (BASE + AER EP + AER BRT)</t>
+  </si>
+  <si>
+    <t>2026-10127</t>
+  </si>
+  <si>
+    <t>HABEL 330</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel non-électricien pour des opérations simples en BT : BS - BE Manœuvre - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-09143</t>
+  </si>
+  <si>
+    <t>PV 500</t>
+  </si>
+  <si>
+    <t>Générateur photovoltaïque raccordé au réseau - Haute puissance - Module électricité pour une puissance inférieure ou égale à 500 kVA. Obtenir la qualification QualiPV 500, afin d'accéder à une mention RGE - Référent technique</t>
+  </si>
+  <si>
+    <t>2026-10126</t>
+  </si>
+  <si>
+    <t>2026-11113</t>
+  </si>
+  <si>
+    <t>2026-11112</t>
+  </si>
+  <si>
+    <t>2026-12065</t>
+  </si>
+  <si>
+    <t>RECY 320</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel non-électricien "Exécutant" et / ou "Chargé de Chantier" : B0 - H0 - H0 (V)</t>
+  </si>
+  <si>
+    <t>2026-10125</t>
+  </si>
+  <si>
+    <t>2026-09141</t>
+  </si>
+  <si>
+    <t>2026-09142</t>
+  </si>
+  <si>
+    <t>2026-11111</t>
+  </si>
+  <si>
+    <t>BOIT 214.1</t>
+  </si>
+  <si>
+    <t>Formation initiale - Accessoires de Réseaux Souterrains  Câble HTA "Synthétique / Papier"</t>
+  </si>
+  <si>
+    <t>2026-11110</t>
+  </si>
+  <si>
+    <t>MONT HTA30</t>
+  </si>
+  <si>
+    <t>Installation et entretien des réseaux aériens HTA de forte section</t>
+  </si>
+  <si>
+    <t>2026-10124</t>
+  </si>
+  <si>
+    <t>2026-12064</t>
+  </si>
+  <si>
+    <t>2026-12063</t>
+  </si>
+  <si>
     <t>COL 20</t>
   </si>
   <si>
     <t>Infrastructures de distribution : Installation, modification ou rénovation de Colonnes Électriques - Module Chargé d'Affaires</t>
   </si>
   <si>
-    <t>08/06/2026</t>
-[...200 lines deleted...]
-    <t>2026-05034</t>
+    <t>2026-11109</t>
+  </si>
+  <si>
+    <t>COL 10</t>
+  </si>
+  <si>
+    <t>Infrastructures de distribution : Installation, modification ou rénovation de Colonnes Électriques - Module Technique Installateur</t>
+  </si>
+  <si>
+    <t>2026-11108</t>
+  </si>
+  <si>
+    <t>2026-09139</t>
+  </si>
+  <si>
+    <t>2026-09138</t>
+  </si>
+  <si>
+    <t>2026-09136</t>
+  </si>
+  <si>
+    <t>2026-10122</t>
   </si>
   <si>
     <t>BOIT 212</t>
   </si>
   <si>
     <t>Formation initiale - Accessoires de réseaux souterrains câbles BT « Synthétique / Papier »</t>
   </si>
   <si>
-    <t>27/05/2026</t>
-[...824 lines deleted...]
-    <t>Sécurité globale du bâtiment (Sécurité Intrusion / Contrôle d'accès / Vidéosurveillance)</t>
+    <t>2026-10121</t>
+  </si>
+  <si>
+    <t>2026-07065</t>
+  </si>
+  <si>
+    <t>OPT 11</t>
+  </si>
+  <si>
+    <t>FIBRE OPTIQUE : Mise en œuvre de raccordements sur réseaux Fibre Optique LAN ou LAN étendu</t>
+  </si>
+  <si>
+    <t>Réseaux de communication</t>
+  </si>
+  <si>
+    <t>2026-10120</t>
+  </si>
+  <si>
+    <t>TRH 25</t>
+  </si>
+  <si>
+    <t>Formation à la sécurité pour les travaux en hauteur - Utilisation des EPI contre les chutes de hauteur sur toiture terrasse et pente</t>
+  </si>
+  <si>
+    <t>2026-12062</t>
+  </si>
+  <si>
+    <t>2026-09134</t>
+  </si>
+  <si>
+    <t>21/12/2026</t>
+  </si>
+  <si>
+    <t>22/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12011</t>
+  </si>
+  <si>
+    <t>2026-12008</t>
+  </si>
+  <si>
+    <t>2026-12048</t>
+  </si>
+  <si>
+    <t>2026-12029</t>
+  </si>
+  <si>
+    <t>2026-12007</t>
+  </si>
+  <si>
+    <t>2026-12006</t>
+  </si>
+  <si>
+    <t>2026-12015</t>
+  </si>
+  <si>
+    <t>2026-12047</t>
+  </si>
+  <si>
+    <t>2026-12036</t>
+  </si>
+  <si>
+    <t>2026-12022</t>
+  </si>
+  <si>
+    <t>2026-12017</t>
+  </si>
+  <si>
+    <t>2026-12016</t>
+  </si>
+  <si>
+    <t>2026-12005</t>
+  </si>
+  <si>
+    <t>2026-12004</t>
+  </si>
+  <si>
+    <t>2026-12003</t>
+  </si>
+  <si>
+    <t>2026-12054</t>
+  </si>
+  <si>
+    <t>2026-12028</t>
+  </si>
+  <si>
+    <t>2026-12027</t>
+  </si>
+  <si>
+    <t>2026-12059</t>
+  </si>
+  <si>
+    <t>2026-12058</t>
+  </si>
+  <si>
+    <t>2026-12046</t>
+  </si>
+  <si>
+    <t>STRT 31</t>
+  </si>
+  <si>
+    <t>Gestion de la sous-traitance par le chantier</t>
+  </si>
+  <si>
+    <t>2026-12042</t>
+  </si>
+  <si>
+    <t>2026-12033</t>
+  </si>
+  <si>
+    <t>2026-12031</t>
+  </si>
+  <si>
+    <t>2026-12013</t>
+  </si>
+  <si>
+    <t>2026-12009</t>
+  </si>
+  <si>
+    <t>2026-12057</t>
+  </si>
+  <si>
+    <t>2026-12053</t>
+  </si>
+  <si>
+    <t>INFO 42</t>
+  </si>
+  <si>
+    <t>Information des encadrants et des experts de proximité à la préparation des TST BT sur les Ouvrages en entreprise</t>
+  </si>
+  <si>
+    <t>2026-12039</t>
+  </si>
+  <si>
+    <t>2026-12052</t>
+  </si>
+  <si>
+    <t>2026-12038</t>
+  </si>
+  <si>
+    <t>2026-12051</t>
+  </si>
+  <si>
+    <t>2026-12044</t>
+  </si>
+  <si>
+    <t>2026-12043</t>
+  </si>
+  <si>
+    <t>SSI 121</t>
+  </si>
+  <si>
+    <t>Les Systèmes de Sécurité Incendie (SSI) - Installation</t>
   </si>
   <si>
     <t>Bâtiment intelligent &amp; systèmes de sécurité</t>
   </si>
   <si>
-    <t>2026-11140</t>
-[...134 lines deleted...]
-    <t>2026-07087</t>
+    <t>2026-12040</t>
+  </si>
+  <si>
+    <t>2026-12037</t>
+  </si>
+  <si>
+    <t>2026-12032</t>
+  </si>
+  <si>
+    <t>2026-12030</t>
+  </si>
+  <si>
+    <t>PV 210</t>
+  </si>
+  <si>
+    <t>Mise en œuvre et maintenance des installations photovoltaïques inférieures à 250 kWc raccordées au réseau et en autoconsommation</t>
+  </si>
+  <si>
+    <t>2026-12023</t>
+  </si>
+  <si>
+    <t>2026-12021</t>
+  </si>
+  <si>
+    <t>2026-12010</t>
+  </si>
+  <si>
+    <t>2026-12026</t>
+  </si>
+  <si>
+    <t>2026-12025</t>
+  </si>
+  <si>
+    <t>2026-12055</t>
+  </si>
+  <si>
+    <t>2026-12050</t>
+  </si>
+  <si>
+    <t>2026-12045</t>
+  </si>
+  <si>
+    <t>GEST 33.2</t>
+  </si>
+  <si>
+    <t>Gestion des affaires : de l'attribution du marché à la reception du chantier</t>
+  </si>
+  <si>
+    <t>2026-12041</t>
+  </si>
+  <si>
+    <t>2026-12020</t>
+  </si>
+  <si>
+    <t>TST O 340</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module "Batterie" -  (BAT)</t>
+  </si>
+  <si>
+    <t>2026-12014</t>
+  </si>
+  <si>
+    <t>2026-12049</t>
+  </si>
+  <si>
+    <t>2026-12024</t>
+  </si>
+  <si>
+    <t>NOR 34</t>
+  </si>
+  <si>
+    <t>Norme NF C 15-100: Conception et dimensionnement d’une installation électrique en BT</t>
+  </si>
+  <si>
+    <t>2026-11105</t>
+  </si>
+  <si>
+    <t>2026-11089</t>
+  </si>
+  <si>
+    <t>2026-11085</t>
+  </si>
+  <si>
+    <t>2026-11056</t>
+  </si>
+  <si>
+    <t>2026-11029</t>
+  </si>
+  <si>
+    <t>RECY O 240</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Batterie" - (BAT)</t>
+  </si>
+  <si>
+    <t>2026-11017</t>
+  </si>
+  <si>
+    <t>2026-11007</t>
+  </si>
+  <si>
+    <t>2026-11088</t>
+  </si>
+  <si>
+    <t>2026-11064</t>
+  </si>
+  <si>
+    <t>2026-11055</t>
+  </si>
+  <si>
+    <t>2026-11050</t>
+  </si>
+  <si>
+    <t>2026-11037</t>
+  </si>
+  <si>
+    <t>2026-11028</t>
+  </si>
+  <si>
+    <t>PV 121</t>
+  </si>
+  <si>
+    <t>Conception électrique et raccordement au réseau des installations photovoltaïques de plus de 250 kVA</t>
+  </si>
+  <si>
+    <t>2026-11070</t>
+  </si>
+  <si>
+    <t>2026-11065</t>
+  </si>
+  <si>
+    <t>2026-11063</t>
+  </si>
+  <si>
+    <t>2026-11062</t>
+  </si>
+  <si>
+    <t>2026-11031</t>
+  </si>
+  <si>
+    <t>2026-11100</t>
+  </si>
+  <si>
+    <t>TST O 251</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module  "Emergence Habillage - Nappage" - (EME HAB)</t>
+  </si>
+  <si>
+    <t>2026-11087</t>
+  </si>
+  <si>
+    <t>EPUB 25</t>
+  </si>
+  <si>
+    <t>Application de la norme NF C 17-200 au niveau des études : applications des Guides Techniques 17-205, 17-210, 17-260 et 17-202</t>
+  </si>
+  <si>
+    <t>2026-11083</t>
+  </si>
+  <si>
+    <t>2026-11044</t>
+  </si>
+  <si>
+    <t>2026-11099</t>
+  </si>
+  <si>
+    <t>2026-11043</t>
+  </si>
+  <si>
+    <t>2026-11098</t>
+  </si>
+  <si>
+    <t>2026-11097</t>
+  </si>
+  <si>
+    <t>HABEL 251</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation en vue d'une habilitation B2V - H2 (voire « Essai ») spécifique aux opérations de détection des réseaux souterrains BT et HTA</t>
+  </si>
+  <si>
+    <t>2026-11086</t>
+  </si>
+  <si>
+    <t>EPUB 24</t>
+  </si>
+  <si>
+    <t>Application de la norme NF C 17-200 au niveau du chantier</t>
+  </si>
+  <si>
+    <t>2026-11082</t>
+  </si>
+  <si>
+    <t>2026-11081</t>
+  </si>
+  <si>
+    <t>GEST 305</t>
+  </si>
+  <si>
+    <t>Management d'équipe</t>
+  </si>
+  <si>
+    <t>2026-11074</t>
+  </si>
+  <si>
+    <t>SSI 131</t>
+  </si>
+  <si>
+    <t>Les Systèmes de Sécurité Incendie (SSI) - Maintenance</t>
+  </si>
+  <si>
+    <t>2026-11072</t>
+  </si>
+  <si>
+    <t>2026-11059</t>
+  </si>
+  <si>
+    <t>2026-11049</t>
+  </si>
+  <si>
+    <t>2026-11045</t>
+  </si>
+  <si>
+    <t>2026-11042</t>
+  </si>
+  <si>
+    <t>2026-11027</t>
+  </si>
+  <si>
+    <t>RECY O 230</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Terminal Remplacement Appareil" - (TER APP)</t>
+  </si>
+  <si>
+    <t>2026-11018</t>
+  </si>
+  <si>
+    <t>2026-11005</t>
+  </si>
+  <si>
+    <t>2026-11004</t>
+  </si>
+  <si>
+    <t>BOIT 19</t>
+  </si>
+  <si>
+    <t>Jonctions sur câbles industriels en HTA</t>
+  </si>
+  <si>
+    <t>2026-11068</t>
+  </si>
+  <si>
+    <t>2026-11054</t>
+  </si>
+  <si>
+    <t>2026-11011</t>
+  </si>
+  <si>
+    <t>2026-11103</t>
+  </si>
+  <si>
+    <t>2026-11066</t>
+  </si>
+  <si>
+    <t>2026-11041</t>
+  </si>
+  <si>
+    <t>2026-11014</t>
+  </si>
+  <si>
+    <t>2026-11010</t>
+  </si>
+  <si>
+    <t>2026-11009</t>
+  </si>
+  <si>
+    <t>2026-11067</t>
+  </si>
+  <si>
+    <t>2026-11013</t>
+  </si>
+  <si>
+    <t>2026-11102</t>
+  </si>
+  <si>
+    <t>2026-11095</t>
+  </si>
+  <si>
+    <t>DEPA 11</t>
+  </si>
+  <si>
+    <t>ÉCLAIRAGE EXTÉRIEUR : Formation initiale au câblage, à la maintenance et au dépannage des installations d'éclairage extérieur BT.</t>
+  </si>
+  <si>
+    <t>2026-11078</t>
+  </si>
+  <si>
+    <t>2026-11073</t>
+  </si>
+  <si>
+    <t>2026-11040</t>
+  </si>
+  <si>
+    <t>2026-11019</t>
+  </si>
+  <si>
+    <t>2026-11101</t>
+  </si>
+  <si>
+    <t>2026-11094</t>
+  </si>
+  <si>
+    <t>2026-11076</t>
+  </si>
+  <si>
+    <t>2026-11075</t>
+  </si>
+  <si>
+    <t>2026-11071</t>
+  </si>
+  <si>
+    <t>2026-11069</t>
+  </si>
+  <si>
+    <t>2026-11051</t>
+  </si>
+  <si>
+    <t>2026-11047</t>
+  </si>
+  <si>
+    <t>2026-11039</t>
+  </si>
+  <si>
+    <t>2026-11021</t>
+  </si>
+  <si>
+    <t>2026-11020</t>
+  </si>
+  <si>
+    <t>2026-11016</t>
+  </si>
+  <si>
+    <t>2026-11015</t>
+  </si>
+  <si>
+    <t>09/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11093</t>
+  </si>
+  <si>
+    <t>2026-11092</t>
+  </si>
+  <si>
+    <t>2026-11091</t>
+  </si>
+  <si>
+    <t>2026-11058</t>
+  </si>
+  <si>
+    <t>2026-11034</t>
+  </si>
+  <si>
+    <t>2026-11061</t>
+  </si>
+  <si>
+    <t>2026-11025</t>
+  </si>
+  <si>
+    <t>2026-11008</t>
+  </si>
+  <si>
+    <t>2026-11033</t>
+  </si>
+  <si>
+    <t>2026-11032</t>
+  </si>
+  <si>
+    <t>DEPA 21</t>
+  </si>
+  <si>
+    <t>Recyclage du personnel électricien en BT « BR limité aux installations d'éclairage extérieur »</t>
+  </si>
+  <si>
+    <t>2026-11079</t>
+  </si>
+  <si>
+    <t>2026-11057</t>
+  </si>
+  <si>
+    <t>2026-11053</t>
+  </si>
+  <si>
+    <t>2026-11090</t>
+  </si>
+  <si>
+    <t>2026-11084</t>
+  </si>
+  <si>
+    <t>2026-11080</t>
+  </si>
+  <si>
+    <t>2026-11077</t>
+  </si>
+  <si>
+    <t>2026-11060</t>
+  </si>
+  <si>
+    <t>2026-11052</t>
+  </si>
+  <si>
+    <t>2026-11030</t>
+  </si>
+  <si>
+    <t>2026-11024</t>
+  </si>
+  <si>
+    <t>2026-11012</t>
+  </si>
+  <si>
+    <t>2026-10058</t>
+  </si>
+  <si>
+    <t>2026-10114</t>
+  </si>
+  <si>
+    <t>2026-10057</t>
+  </si>
+  <si>
+    <t>2026-10043</t>
+  </si>
+  <si>
+    <t>2026-10018</t>
+  </si>
+  <si>
+    <t>2026-10115</t>
+  </si>
+  <si>
+    <t>2026-10076</t>
+  </si>
+  <si>
+    <t>2026-10073</t>
+  </si>
+  <si>
+    <t>2026-10068</t>
+  </si>
+  <si>
+    <t>2026-10045</t>
+  </si>
+  <si>
+    <t>2026-10017</t>
+  </si>
+  <si>
+    <t>2026-10007</t>
+  </si>
+  <si>
+    <t>2026-10006</t>
+  </si>
+  <si>
+    <t>2026-10052</t>
+  </si>
+  <si>
+    <t>2026-10041</t>
+  </si>
+  <si>
+    <t>2026-10089</t>
+  </si>
+  <si>
+    <t>2026-10088</t>
+  </si>
+  <si>
+    <t>NTR 10</t>
+  </si>
+  <si>
+    <t>Les schémas de liaison à la terre pour le personnel de chantier</t>
+  </si>
+  <si>
+    <t>2026-10049</t>
+  </si>
+  <si>
+    <t>2026-10031</t>
+  </si>
+  <si>
+    <t>2026-10013</t>
+  </si>
+  <si>
+    <t>2026-10099</t>
+  </si>
+  <si>
+    <t>2026-10075</t>
+  </si>
+  <si>
+    <t>2026-10040</t>
+  </si>
+  <si>
+    <t>2026-10015</t>
+  </si>
+  <si>
+    <t>2026-10098</t>
+  </si>
+  <si>
+    <t>RECY O 217</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Emergence" et Module "Réseaux Souterrains en Câbles à Isolation Synthétique" - (BASE + SOU-CIS + EME)</t>
+  </si>
+  <si>
+    <t>2026-10104</t>
+  </si>
+  <si>
+    <t>2026-10097</t>
+  </si>
+  <si>
+    <t>PV 131</t>
+  </si>
+  <si>
+    <t>Installations photovoltaïques de plus de 100 kWc : gestion des appels d’offres CRE</t>
+  </si>
+  <si>
+    <t>2026-10065</t>
+  </si>
+  <si>
+    <t>VD 4511</t>
+  </si>
+  <si>
+    <t>Introduction aux protocoles IP appliqués dans la mise en œuvre des installations de gestion automatisées des sites et des bâtiments (Systèmes de sécurité, GTB, IRVE, etc).</t>
+  </si>
+  <si>
+    <t>2026-10056</t>
+  </si>
+  <si>
+    <t>2026-10051</t>
+  </si>
+  <si>
+    <t>2026-10050</t>
+  </si>
+  <si>
+    <t>2026-10030</t>
+  </si>
+  <si>
+    <t>2026-10016</t>
+  </si>
+  <si>
+    <t>2026-10012</t>
+  </si>
+  <si>
+    <t>2026-10039</t>
+  </si>
+  <si>
+    <t>2026-10103</t>
+  </si>
+  <si>
+    <t>2026-10093</t>
+  </si>
+  <si>
+    <t>2026-10078</t>
+  </si>
+  <si>
+    <t>2026-10064</t>
+  </si>
+  <si>
+    <t>2026-10059</t>
+  </si>
+  <si>
+    <t>Antenne de MARSEILLE - FORMATSUD 110 Route de la Valentine 13011 MARSEILLE 11</t>
+  </si>
+  <si>
+    <t>2026-10118</t>
+  </si>
+  <si>
+    <t>2026-10063</t>
+  </si>
+  <si>
+    <t>2026-10021</t>
+  </si>
+  <si>
+    <t>CAM 20</t>
+  </si>
+  <si>
+    <t>RÉSEAUX ÉLECTRIQUES DE DISTRIBUTION PUBLIQUE : Calcul mécanique des lignes aériennes HTA - CAMELIA</t>
+  </si>
+  <si>
+    <t>2026-10019</t>
+  </si>
+  <si>
+    <t>2026-10117</t>
+  </si>
+  <si>
+    <t>2026-10092</t>
+  </si>
+  <si>
+    <t>2026-10077</t>
+  </si>
+  <si>
+    <t>EPUB 400</t>
+  </si>
+  <si>
+    <t>Module de base - Installation / Maintenance Curative et Préventive des installations éclairage extérieur à LED</t>
+  </si>
+  <si>
+    <t>2026-10074</t>
   </si>
   <si>
     <t>GEST 23</t>
   </si>
   <si>
     <t>Gestion de chantier : Management de projet pour chef d' équipe</t>
   </si>
   <si>
-    <t>Organisation et Management</t>
-[...1427 lines deleted...]
-  <si>
     <t>2026-10066</t>
   </si>
   <si>
     <t>2026-10062</t>
   </si>
   <si>
     <t>2026-10061</t>
   </si>
   <si>
     <t>2026-10053</t>
   </si>
   <si>
     <t>2026-10046</t>
   </si>
   <si>
     <t>2026-10029</t>
   </si>
   <si>
     <t>2026-10023</t>
   </si>
   <si>
     <t>2026-10022</t>
   </si>
   <si>
     <t>2026-10008</t>
   </si>
   <si>
     <t>2026-10085</t>
   </si>
   <si>
     <t>2026-10072</t>
   </si>
   <si>
     <t>2026-10096</t>
   </si>
   <si>
-    <t>2026-10087</t>
-[...1 lines deleted...]
-  <si>
     <t>GEST 33.1</t>
   </si>
   <si>
     <t>Gestion des affaires : de l'étude de prix à l'attribution du marché</t>
   </si>
   <si>
     <t>2026-10069</t>
   </si>
   <si>
     <t>2026-10037</t>
   </si>
   <si>
     <t>2026-10028</t>
   </si>
   <si>
     <t>2026-10084</t>
   </si>
   <si>
-    <t>SLT 200</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-10036</t>
   </si>
   <si>
     <t>2026-10035</t>
   </si>
   <si>
-    <t>2026-10014</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-10119</t>
   </si>
   <si>
     <t>2026-10095</t>
   </si>
   <si>
     <t>2026-10011</t>
   </si>
   <si>
     <t>2026-10094</t>
   </si>
   <si>
-    <t>2026-10086</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-10083</t>
   </si>
   <si>
     <t>CDAC 23</t>
   </si>
   <si>
     <t>Installation de systèmes de contrôle d'accès</t>
   </si>
   <si>
     <t>2026-10081</t>
   </si>
   <si>
     <t>2026-10080</t>
   </si>
   <si>
     <t>2026-10079</t>
   </si>
   <si>
     <t>2026-10071</t>
   </si>
   <si>
     <t>2026-10070</t>
   </si>
   <si>
     <t>2026-10047</t>
@@ -2964,999 +2750,504 @@
   <si>
     <t>2026-10009</t>
   </si>
   <si>
     <t>2026-10002</t>
   </si>
   <si>
     <t>2026-10001</t>
   </si>
   <si>
     <t>2026-10111</t>
   </si>
   <si>
     <t>2026-10110</t>
   </si>
   <si>
     <t>2026-10020</t>
   </si>
   <si>
     <t>2026-09129</t>
   </si>
   <si>
     <t>2026-09128</t>
   </si>
   <si>
-    <t>2026-09100</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09044</t>
   </si>
   <si>
     <t>2026-09132</t>
   </si>
   <si>
     <t>2026-09127</t>
   </si>
   <si>
     <t>2026-09131</t>
   </si>
   <si>
-    <t>2026-09099</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09084</t>
   </si>
   <si>
     <t>2026-09059</t>
   </si>
   <si>
     <t>2026-09033</t>
   </si>
   <si>
     <t>2026-09064</t>
   </si>
   <si>
     <t>2026-09124</t>
   </si>
   <si>
     <t>2026-09120</t>
   </si>
   <si>
     <t>2026-09106</t>
   </si>
   <si>
     <t>2026-09079</t>
   </si>
   <si>
     <t>2026-09076</t>
   </si>
   <si>
     <t>2026-09123</t>
   </si>
   <si>
     <t>2026-09105</t>
   </si>
   <si>
     <t>2026-09053</t>
   </si>
   <si>
     <t>2026-09034</t>
   </si>
   <si>
     <t>2026-09122</t>
   </si>
   <si>
     <t>2026-09119</t>
   </si>
   <si>
-    <t>2026-09085</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09062</t>
   </si>
   <si>
     <t>2026-09052</t>
   </si>
   <si>
     <t>2026-09121</t>
   </si>
   <si>
     <t>ALAR 21</t>
   </si>
   <si>
     <t>Installation de systèmes de détection d'intrusion</t>
   </si>
   <si>
     <t>2026-09090</t>
   </si>
   <si>
     <t>2026-09078</t>
   </si>
   <si>
     <t>2026-09075</t>
   </si>
   <si>
     <t>2026-09051</t>
   </si>
   <si>
     <t>2026-09021</t>
   </si>
   <si>
     <t>2026-09017</t>
   </si>
   <si>
     <t>2026-09016</t>
   </si>
   <si>
     <t>2026-09015</t>
   </si>
   <si>
     <t>2026-09125</t>
   </si>
   <si>
     <t>2026-09118</t>
   </si>
   <si>
-    <t>2026-09117</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-09063</t>
   </si>
   <si>
     <t>2026-09066</t>
   </si>
   <si>
     <t>2026-09050</t>
   </si>
   <si>
     <t>2026-09011</t>
   </si>
   <si>
     <t>2026-09088</t>
   </si>
   <si>
     <t>2026-09010</t>
   </si>
   <si>
     <t>2026-09009</t>
   </si>
   <si>
     <t>2026-09049</t>
   </si>
   <si>
     <t>2026-09133</t>
   </si>
   <si>
     <t>2026-09116</t>
   </si>
   <si>
     <t>2026-09096</t>
   </si>
   <si>
-    <t>2026-09087</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09080</t>
   </si>
   <si>
     <t>2026-09069</t>
   </si>
   <si>
-    <t>NOR 12</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-09068</t>
   </si>
   <si>
     <t>2026-09065</t>
   </si>
   <si>
     <t>2026-09048</t>
   </si>
   <si>
     <t>2026-09023</t>
   </si>
   <si>
     <t>2026-09008</t>
   </si>
   <si>
     <t>2026-09004</t>
   </si>
   <si>
     <t>2026-09003</t>
   </si>
   <si>
     <t>2026-09104</t>
   </si>
   <si>
     <t>2026-09094</t>
   </si>
   <si>
     <t>2026-09074</t>
   </si>
   <si>
-    <t>2026-09039</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-09103</t>
   </si>
   <si>
-    <t>2026-09073</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-09046</t>
   </si>
   <si>
     <t>2026-09045</t>
   </si>
   <si>
     <t>2026-09020</t>
   </si>
   <si>
     <t>2026-09115</t>
   </si>
   <si>
     <t>2026-09114</t>
   </si>
   <si>
-    <t>2026-09113</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09111</t>
   </si>
   <si>
     <t>2026-09093</t>
   </si>
   <si>
     <t>2026-09014</t>
   </si>
   <si>
     <t>2026-09110</t>
   </si>
   <si>
     <t>2026-09112</t>
   </si>
   <si>
     <t>2026-09109</t>
   </si>
   <si>
     <t>2026-09092</t>
   </si>
   <si>
-    <t>2026-09091</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09089</t>
   </si>
   <si>
     <t>2026-09083</t>
   </si>
   <si>
     <t>2026-09070</t>
   </si>
   <si>
     <t>2026-09060</t>
   </si>
   <si>
     <t>2026-09057</t>
   </si>
   <si>
     <t>DEPA 20</t>
   </si>
   <si>
     <t>Dépannage en présence de tension sur des installations BT</t>
   </si>
   <si>
     <t>2026-09055</t>
   </si>
   <si>
-    <t>2026-09047</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-09022</t>
   </si>
   <si>
     <t>2026-09019</t>
   </si>
   <si>
     <t>2026-09012</t>
   </si>
   <si>
-    <t>2026-09086</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09037</t>
   </si>
   <si>
     <t>2026-09028</t>
   </si>
   <si>
-    <t>2026-09108</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09102</t>
   </si>
   <si>
     <t>2026-09101</t>
   </si>
   <si>
     <t>2026-09077</t>
   </si>
   <si>
     <t>2026-09036</t>
   </si>
   <si>
     <t>2026-09035</t>
   </si>
   <si>
     <t>2026-09098</t>
   </si>
   <si>
-    <t>2026-09107</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09056</t>
   </si>
   <si>
     <t>2026-09027</t>
   </si>
   <si>
     <t>2026-09024</t>
   </si>
   <si>
     <t>2026-09013</t>
   </si>
   <si>
-    <t>31/08/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-08022</t>
   </si>
   <si>
     <t>2026-08018</t>
   </si>
   <si>
     <t>2026-08017</t>
   </si>
   <si>
     <t>2026-08015</t>
   </si>
   <si>
     <t>2026-08014</t>
   </si>
   <si>
     <t>2026-08024</t>
   </si>
   <si>
-    <t>25/08/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08023</t>
   </si>
   <si>
     <t>2026-08007</t>
   </si>
   <si>
     <t>2026-08006</t>
   </si>
   <si>
     <t>18/08/2026</t>
   </si>
   <si>
     <t>2026-08013</t>
   </si>
   <si>
     <t>17/08/2026</t>
   </si>
   <si>
     <t>2026-08012</t>
   </si>
   <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>2026-08026</t>
   </si>
   <si>
-    <t>05/08/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08025</t>
   </si>
   <si>
     <t>2026-08021</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>2026-08011</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>2026-08020</t>
   </si>
   <si>
     <t>2026-08010</t>
   </si>
   <si>
     <t>2026-08009</t>
   </si>
   <si>
     <t>2026-08002</t>
   </si>
   <si>
     <t>2026-08001</t>
   </si>
   <si>
-    <t>30/07/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07044</t>
   </si>
   <si>
     <t>2026-07010</t>
   </si>
   <si>
     <t>TST O 206</t>
   </si>
   <si>
     <t>Formation Initiale aux Travaux Sous Tension BT pour les Ouvrages : Module Aérien "Éclairage Public" - (AER-EP)</t>
   </si>
   <si>
     <t>2026-07063</t>
   </si>
   <si>
     <t>2026-07062</t>
   </si>
   <si>
-    <t>2026-07023</t>
-[...1 lines deleted...]
-  <si>
     <t>TST O 201</t>
   </si>
   <si>
     <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module Terminal Individuel - (TER IND)</t>
   </si>
   <si>
     <t>2026-07005</t>
   </si>
   <si>
-    <t>2026-07052</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07051</t>
   </si>
   <si>
     <t>2026-07050</t>
   </si>
   <si>
-    <t>21/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07056</t>
   </si>
   <si>
-    <t>2026-07045</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07041</t>
   </si>
   <si>
     <t>2026-07040</t>
   </si>
   <si>
     <t>2026-07013</t>
   </si>
   <si>
-    <t>2026-07027</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-07032</t>
   </si>
   <si>
-    <t>2026-07058</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07048</t>
   </si>
   <si>
     <t>2026-07043</t>
   </si>
   <si>
-    <t>2026-07029</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-07046</t>
   </si>
   <si>
-    <t>2026-07031</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07057</t>
   </si>
   <si>
     <t>2026-07047</t>
   </si>
   <si>
-    <t>2026-07036</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-07030</t>
   </si>
   <si>
-    <t>2026-07020</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07016</t>
   </si>
   <si>
     <t>2026-07014</t>
   </si>
   <si>
     <t>2026-07012</t>
   </si>
   <si>
     <t>2026-07009</t>
   </si>
   <si>
     <t>2026-07008</t>
   </si>
   <si>
     <t>2026-07007</t>
   </si>
   <si>
     <t>2026-07042</t>
   </si>
   <si>
-    <t>2026-07025</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-07061</t>
   </si>
   <si>
-    <t>2026-07053</t>
-[...19 lines deleted...]
-  <si>
     <t>2026-06118</t>
   </si>
   <si>
-    <t>2026-06117</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06016</t>
   </si>
   <si>
     <t>2026-06010</t>
   </si>
   <si>
     <t>2026-06009</t>
-  </si>
-[...343 lines deleted...]
-    <t>2026-05009</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4260,51 +3551,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O820"/>
+  <dimension ref="A1:O628"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4331,37615 +3622,28775 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2">
         <v>21</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F2"/>
       <c r="G2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>1420</v>
+        <v>600</v>
       </c>
       <c r="J2">
         <v>6</v>
       </c>
       <c r="K2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="M2" t="s">
+        <v>21</v>
+      </c>
+      <c r="N2" t="s">
         <v>22</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F3"/>
       <c r="G3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="H3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>1420</v>
+        <v>660</v>
       </c>
       <c r="J3">
         <v>6</v>
       </c>
       <c r="K3">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="M3" t="s">
         <v>26</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F4"/>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I4">
-        <v>970</v>
+        <v>355</v>
       </c>
       <c r="J4">
         <v>6</v>
       </c>
       <c r="K4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="M4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
         <v>32</v>
       </c>
       <c r="O4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5">
         <v>7</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I5">
-        <v>390</v>
+        <v>355</v>
       </c>
       <c r="J5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L5">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="M5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" t="s">
         <v>39</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F6"/>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I6">
-        <v>1150</v>
+        <v>355</v>
       </c>
       <c r="J6">
         <v>6</v>
       </c>
       <c r="K6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="M6" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="N6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E7">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I7">
-        <v>600</v>
+        <v>690</v>
       </c>
       <c r="J7">
+        <v>5</v>
+      </c>
+      <c r="K7">
         <v>8</v>
       </c>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
       <c r="L7">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M7" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" t="s">
+        <v>45</v>
+      </c>
+      <c r="O7" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F8"/>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H8" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I8">
-        <v>835</v>
+        <v>355</v>
       </c>
       <c r="J8">
         <v>6</v>
       </c>
       <c r="K8">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L8">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="N8" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="O8" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E9">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I9">
-        <v>1770</v>
+        <v>355</v>
       </c>
       <c r="J9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="N9" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="O9" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E10">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I10">
-        <v>935</v>
+        <v>355</v>
       </c>
       <c r="J10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K10">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M10" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="N10" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="O10" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E11">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I11">
-        <v>1690</v>
+        <v>690</v>
       </c>
       <c r="J11">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L11">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="N11" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="O11" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E12">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="F12"/>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I12">
-        <v>295</v>
+        <v>2000</v>
       </c>
       <c r="J12">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K12">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L12">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M12" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="N12" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="O12" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E13">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I13">
-        <v>440</v>
+        <v>1150</v>
       </c>
       <c r="J13">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M13" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="N13" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="O13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E14">
         <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" t="s">
         <v>20</v>
       </c>
-      <c r="H14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="J14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K14">
         <v>8</v>
       </c>
       <c r="L14">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M14" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="N14" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="O14" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E15">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F15"/>
       <c r="G15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H15" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I15">
-        <v>490</v>
+        <v>810</v>
       </c>
       <c r="J15">
         <v>6</v>
       </c>
       <c r="K15">
         <v>8</v>
       </c>
       <c r="L15">
         <v>8</v>
       </c>
       <c r="M15" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="N15" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="O15" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E16">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F16"/>
       <c r="G16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H16" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I16">
-        <v>210</v>
+        <v>690</v>
       </c>
       <c r="J16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K16">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L16">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M16" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="N16" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="O16" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B17" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C17" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E17">
-        <v>4.5</v>
+        <v>14</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H17" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I17">
-        <v>1010</v>
+        <v>690</v>
       </c>
       <c r="J17">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K17">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L17">
         <v>1</v>
       </c>
       <c r="M17" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="N17" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="O17" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E18">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" t="s">
         <v>20</v>
       </c>
-      <c r="H18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18">
-        <v>815</v>
+        <v>365</v>
       </c>
       <c r="J18">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K18">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L18">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="M18" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="N18" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="O18" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B19" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E19">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G19" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" t="s">
         <v>20</v>
       </c>
-      <c r="H19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19">
-        <v>735</v>
+        <v>595</v>
       </c>
       <c r="J19">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K19">
         <v>8</v>
       </c>
       <c r="L19">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M19" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="N19" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="O19" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E20">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H20" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I20">
-        <v>990</v>
+        <v>1210</v>
       </c>
       <c r="J20">
         <v>6</v>
       </c>
       <c r="K20">
         <v>8</v>
       </c>
       <c r="L20">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M20" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="N20" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="O20" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="B21" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E21">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F21"/>
       <c r="G21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
+        <v>77</v>
       </c>
       <c r="I21">
-        <v>1420</v>
+        <v>370</v>
       </c>
       <c r="J21">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K21">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L21">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M21" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="N21" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="O21" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E22">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F22"/>
       <c r="G22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H22" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I22">
-        <v>835</v>
+        <v>370</v>
       </c>
       <c r="J22">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K22">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L22">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M22" t="s">
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="N22" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="O22" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B23" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E23">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H23" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I23">
-        <v>1310</v>
+        <v>655</v>
       </c>
       <c r="J23">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K23">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="L23">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M23" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="N23" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="O23" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B24" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F24"/>
       <c r="G24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="I24">
-        <v>500</v>
+        <v>1045</v>
       </c>
       <c r="J24">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K24">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="L24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M24" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="N24" t="s">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="O24" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F25"/>
       <c r="G25" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H25" t="s">
-        <v>51</v>
+        <v>116</v>
       </c>
       <c r="I25">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J25"/>
       <c r="K25">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="L25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M25" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="N25" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="O25" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="C26" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E26">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H26" t="s">
-        <v>51</v>
+        <v>120</v>
       </c>
       <c r="I26">
-        <v>1010</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J26"/>
       <c r="K26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M26" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="N26" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="O26" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E27">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H27" t="s">
-        <v>51</v>
+        <v>124</v>
       </c>
       <c r="I27">
-        <v>1020</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J27"/>
       <c r="K27">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M27" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="N27" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
       <c r="O27" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F28"/>
       <c r="G28" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H28" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="I28">
-        <v>545</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J28"/>
       <c r="K28">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="L28">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M28" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="N28" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="O28" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D29" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E29">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F29" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="G29" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29" t="s">
         <v>20</v>
       </c>
-      <c r="H29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
-        <v>735</v>
+        <v>500</v>
       </c>
       <c r="J29">
         <v>5</v>
       </c>
       <c r="K29">
         <v>8</v>
       </c>
       <c r="L29">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M29" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="N29" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="O29" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C30" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E30">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F30"/>
+        <v>7</v>
+      </c>
+      <c r="F30" t="s">
+        <v>135</v>
+      </c>
       <c r="G30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" t="s">
         <v>20</v>
       </c>
-      <c r="H30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>780</v>
+        <v>210</v>
       </c>
       <c r="J30">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K30">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M30" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="N30" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="O30" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E31">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F31"/>
+        <v>21</v>
+      </c>
+      <c r="F31" t="s">
+        <v>65</v>
+      </c>
       <c r="G31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H31" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="I31">
-        <v>355</v>
+        <v>750</v>
       </c>
       <c r="J31">
         <v>6</v>
       </c>
       <c r="K31">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L31">
         <v>2</v>
       </c>
       <c r="M31" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="N31" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="O31" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E32">
-        <v>56</v>
+        <v>4.5</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H32" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I32">
-        <v>2000</v>
+        <v>1010</v>
       </c>
       <c r="J32">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K32">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L32">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M32" t="s">
-        <v>150</v>
+        <v>78</v>
       </c>
       <c r="N32" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="O32" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E33">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H33" t="s">
-        <v>154</v>
+        <v>31</v>
       </c>
       <c r="I33">
-        <v>450</v>
+        <v>2615</v>
       </c>
       <c r="J33">
         <v>5</v>
       </c>
       <c r="K33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L33">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M33" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="N33" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="O33" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
+        <v>151</v>
+      </c>
+      <c r="B34" t="s">
         <v>152</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34">
+        <v>21</v>
+      </c>
+      <c r="F34" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I34">
+        <v>835</v>
+      </c>
+      <c r="J34">
+        <v>6</v>
+      </c>
+      <c r="K34">
+        <v>8</v>
+      </c>
+      <c r="L34">
+        <v>2</v>
+      </c>
+      <c r="M34" t="s">
         <v>153</v>
       </c>
-      <c r="C34" t="s">
-[...12 lines deleted...]
-      <c r="H34" t="s">
+      <c r="N34" t="s">
         <v>154</v>
       </c>
-      <c r="I34">
-[...16 lines deleted...]
-      </c>
       <c r="O34" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B35" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D35" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E35">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F35"/>
+        <v>21</v>
+      </c>
+      <c r="F35" t="s">
+        <v>71</v>
+      </c>
       <c r="G35" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H35" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I35">
-        <v>365</v>
+        <v>735</v>
       </c>
       <c r="J35">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K35">
         <v>8</v>
       </c>
       <c r="L35">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M35" t="s">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="N35" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="O35" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B36" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D36" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E36">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F36" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G36" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H36" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I36">
-        <v>245</v>
+        <v>865</v>
       </c>
       <c r="J36">
         <v>6</v>
       </c>
       <c r="K36">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L36">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M36" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="N36" t="s">
-        <v>164</v>
+        <v>105</v>
       </c>
       <c r="O36" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D37" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E37">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G37" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" t="s">
         <v>20</v>
       </c>
-      <c r="H37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I37">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J37">
         <v>7</v>
       </c>
       <c r="K37">
         <v>10</v>
       </c>
       <c r="L37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M37" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N37" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="O37" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>143</v>
       </c>
       <c r="B38" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E38">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F38"/>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H38" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I38">
-        <v>210</v>
+        <v>1010</v>
       </c>
       <c r="J38">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K38">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L38">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="M38" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="N38" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="O38" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E39">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F39"/>
       <c r="G39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="I39">
-        <v>970</v>
+        <v>1035</v>
       </c>
       <c r="J39">
         <v>6</v>
       </c>
       <c r="K39">
         <v>8</v>
       </c>
       <c r="L39">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M39" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N39" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="O39" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="C40" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D40" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E40">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F40" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" t="s">
         <v>20</v>
       </c>
-      <c r="H40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
-        <v>1475</v>
+        <v>735</v>
       </c>
       <c r="J40">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K40">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L40">
         <v>1</v>
       </c>
       <c r="M40" t="s">
-        <v>117</v>
+        <v>158</v>
       </c>
       <c r="N40" t="s">
-        <v>59</v>
+        <v>136</v>
       </c>
       <c r="O40" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>102</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D41" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E41">
         <v>21</v>
       </c>
       <c r="F41" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G41" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H41" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="I41">
-        <v>735</v>
+        <v>790</v>
       </c>
       <c r="J41">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K41">
         <v>8</v>
       </c>
       <c r="L41">
         <v>8</v>
       </c>
       <c r="M41" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="N41" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="O41" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="B42" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E42">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F42"/>
       <c r="G42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H42" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I42">
-        <v>1150</v>
+        <v>655</v>
       </c>
       <c r="J42">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K42">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M42" t="s">
-        <v>52</v>
+        <v>158</v>
       </c>
       <c r="N42" t="s">
-        <v>89</v>
+        <v>158</v>
       </c>
       <c r="O42" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="C43" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D43" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E43">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F43" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G43" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43" t="s">
         <v>20</v>
       </c>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I43">
-        <v>210</v>
+        <v>1000</v>
       </c>
       <c r="J43">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K43">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L43">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M43" t="s">
+        <v>177</v>
+      </c>
+      <c r="N43" t="s">
+        <v>178</v>
+      </c>
+      <c r="O43" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
         <v>181</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D44" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E44">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F44" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G44" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" t="s">
         <v>20</v>
       </c>
-      <c r="H44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I44">
-        <v>500</v>
+        <v>1420</v>
       </c>
       <c r="J44">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K44">
         <v>8</v>
       </c>
       <c r="L44">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M44" t="s">
+        <v>182</v>
+      </c>
+      <c r="N44" t="s">
         <v>183</v>
       </c>
-      <c r="N44" t="s">
+      <c r="O44" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
+        <v>151</v>
+      </c>
+      <c r="B45" t="s">
+        <v>152</v>
+      </c>
+      <c r="C45" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" t="s">
+        <v>64</v>
+      </c>
+      <c r="E45">
+        <v>21</v>
+      </c>
+      <c r="F45" t="s">
+        <v>65</v>
+      </c>
+      <c r="G45" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45" t="s">
+        <v>20</v>
+      </c>
+      <c r="I45">
+        <v>835</v>
+      </c>
+      <c r="J45">
+        <v>6</v>
+      </c>
+      <c r="K45">
+        <v>8</v>
+      </c>
+      <c r="L45">
+        <v>5</v>
+      </c>
+      <c r="M45" t="s">
+        <v>99</v>
+      </c>
+      <c r="N45" t="s">
+        <v>185</v>
+      </c>
+      <c r="O45" t="s">
         <v>186</v>
-      </c>
-[...28 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>188</v>
       </c>
       <c r="C46" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D46" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E46">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F46"/>
       <c r="G46" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H46" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I46">
-        <v>595</v>
+        <v>780</v>
       </c>
       <c r="J46">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K46">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L46">
         <v>6</v>
       </c>
       <c r="M46" t="s">
-        <v>27</v>
+        <v>189</v>
       </c>
       <c r="N46" t="s">
-        <v>100</v>
+        <v>189</v>
       </c>
       <c r="O46" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D47" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E47">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F47"/>
       <c r="G47" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H47" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I47">
-        <v>1475</v>
+        <v>1500</v>
       </c>
       <c r="J47">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K47">
         <v>10</v>
       </c>
       <c r="L47">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M47" t="s">
-        <v>37</v>
+        <v>193</v>
       </c>
       <c r="N47" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="O47" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D48" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E48">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I48">
-        <v>815</v>
+        <v>1240</v>
       </c>
       <c r="J48">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K48">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L48">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M48" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="N48" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="O48" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>120</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
-        <v>121</v>
+        <v>200</v>
       </c>
       <c r="C49" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D49" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E49">
         <v>14</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F49"/>
       <c r="G49" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H49" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I49">
-        <v>500</v>
+        <v>1050</v>
       </c>
       <c r="J49">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K49">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L49">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M49" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="N49" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="O49" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>102</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D50" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E50">
         <v>21</v>
       </c>
       <c r="F50" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G50" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H50" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I50">
-        <v>735</v>
+        <v>790</v>
       </c>
       <c r="J50">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K50">
         <v>8</v>
       </c>
       <c r="L50">
         <v>8</v>
       </c>
       <c r="M50" t="s">
-        <v>199</v>
+        <v>40</v>
       </c>
       <c r="N50" t="s">
-        <v>200</v>
+        <v>32</v>
       </c>
       <c r="O50" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>202</v>
-[...12 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
       <c r="F51"/>
-      <c r="G51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I51">
-        <v>970</v>
+        <v>210</v>
       </c>
       <c r="J51">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="K51">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L51">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="M51" t="s">
-        <v>204</v>
+        <v>44</v>
       </c>
       <c r="N51" t="s">
-        <v>143</v>
+        <v>44</v>
       </c>
       <c r="O51" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>125</v>
+        <v>207</v>
       </c>
       <c r="B52" t="s">
-        <v>126</v>
+        <v>208</v>
       </c>
       <c r="C52" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D52" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E52">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F52" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G52" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" t="s">
         <v>20</v>
       </c>
-      <c r="H52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
-        <v>595</v>
+        <v>1420</v>
       </c>
       <c r="J52">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K52">
         <v>8</v>
       </c>
       <c r="L52">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M52" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="N52" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="O52" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B53" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D53" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E53">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G53" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H53" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I53">
-        <v>1420</v>
+        <v>405</v>
       </c>
       <c r="J53">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K53">
+        <v>10</v>
+      </c>
+      <c r="L53">
         <v>8</v>
       </c>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
       <c r="M53" t="s">
-        <v>211</v>
+        <v>131</v>
       </c>
       <c r="N53" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="O53" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B54" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C54" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D54" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E54">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="G54" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H54" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I54">
-        <v>975</v>
+        <v>230</v>
       </c>
       <c r="J54">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K54">
         <v>8</v>
       </c>
       <c r="L54">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M54" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="N54" t="s">
         <v>217</v>
       </c>
       <c r="O54" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>181</v>
+        <v>219</v>
       </c>
       <c r="B55" t="s">
-        <v>182</v>
+        <v>220</v>
       </c>
       <c r="C55" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
         <v>18</v>
       </c>
       <c r="E55">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F55"/>
       <c r="G55" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H55" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I55">
-        <v>500</v>
+        <v>1280</v>
       </c>
       <c r="J55">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K55">
         <v>8</v>
       </c>
       <c r="L55">
         <v>8</v>
       </c>
       <c r="M55" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
       <c r="N55" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="O55" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="C56" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D56" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E56">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F56" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G56" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H56" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I56">
-        <v>210</v>
+        <v>1000</v>
       </c>
       <c r="J56">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K56">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L56">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M56" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="N56" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="O56" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>125</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
-        <v>126</v>
+        <v>226</v>
       </c>
       <c r="C57" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E57">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F57"/>
       <c r="G57" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H57" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I57">
-        <v>595</v>
+        <v>985</v>
       </c>
       <c r="J57">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K57">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L57">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="M57" t="s">
-        <v>89</v>
+        <v>227</v>
       </c>
       <c r="N57" t="s">
-        <v>164</v>
+        <v>228</v>
       </c>
       <c r="O57" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="B58" t="s">
-        <v>224</v>
+        <v>176</v>
       </c>
       <c r="C58" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D58" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E58">
         <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H58" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I58">
-        <v>405</v>
+        <v>1000</v>
       </c>
       <c r="J58">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K58">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L58">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M58" t="s">
-        <v>22</v>
+        <v>230</v>
       </c>
       <c r="N58" t="s">
-        <v>225</v>
+        <v>128</v>
       </c>
       <c r="O58" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B59" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C59" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D59" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E59">
-        <v>14</v>
+        <v>3.5</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" t="s">
         <v>20</v>
       </c>
-      <c r="H59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I59">
-        <v>690</v>
+        <v>180</v>
       </c>
       <c r="J59">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K59">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L59">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="M59" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="N59" t="s">
-        <v>164</v>
+        <v>45</v>
       </c>
       <c r="O59" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B60" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="C60" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D60" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E60">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F60"/>
+        <v>7</v>
+      </c>
+      <c r="F60" t="s">
+        <v>135</v>
+      </c>
       <c r="G60" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60" t="s">
         <v>20</v>
       </c>
-      <c r="H60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
-        <v>655</v>
+        <v>275</v>
       </c>
       <c r="J60">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K60">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="L60">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="M60" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="N60" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="O60" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D61" t="s">
-        <v>94</v>
+        <v>240</v>
       </c>
       <c r="E61">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61" t="s">
         <v>20</v>
       </c>
-      <c r="H61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I61">
-        <v>370</v>
+        <v>1290</v>
       </c>
       <c r="J61">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K61">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L61">
         <v>1</v>
       </c>
       <c r="M61" t="s">
-        <v>113</v>
+        <v>241</v>
       </c>
       <c r="N61" t="s">
-        <v>113</v>
+        <v>149</v>
       </c>
       <c r="O61" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>120</v>
+        <v>243</v>
       </c>
       <c r="B62" t="s">
-        <v>121</v>
+        <v>244</v>
       </c>
       <c r="C62" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D62" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E62">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F62"/>
       <c r="G62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H62" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I62">
-        <v>500</v>
+        <v>275</v>
       </c>
       <c r="J62">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K62">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L62">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M62" t="s">
-        <v>100</v>
+        <v>228</v>
       </c>
       <c r="N62" t="s">
-        <v>95</v>
+        <v>228</v>
       </c>
       <c r="O62" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>102</v>
+        <v>246</v>
       </c>
       <c r="B63" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="C63" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D63" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E63">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F63"/>
       <c r="G63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H63" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I63">
-        <v>735</v>
+        <v>275</v>
       </c>
       <c r="J63">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K63">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L63">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M63" t="s">
-        <v>63</v>
+        <v>222</v>
       </c>
       <c r="N63" t="s">
-        <v>64</v>
+        <v>222</v>
       </c>
       <c r="O63" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D64" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E64">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H64" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I64">
-        <v>690</v>
+        <v>275</v>
       </c>
       <c r="J64">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K64">
         <v>10</v>
       </c>
       <c r="L64">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="M64" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="N64" t="s">
-        <v>53</v>
+        <v>222</v>
       </c>
       <c r="O64" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="B65" t="s">
-        <v>224</v>
+        <v>134</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D65" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E65">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F65" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G65" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H65" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I65">
-        <v>405</v>
+        <v>210</v>
       </c>
       <c r="J65">
         <v>7</v>
       </c>
       <c r="K65">
         <v>10</v>
       </c>
       <c r="L65">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="M65" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="N65" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="O65" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>245</v>
-[...12 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+      <c r="E66"/>
       <c r="F66"/>
-      <c r="G66" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G66"/>
       <c r="H66" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I66">
-        <v>365</v>
+        <v>210</v>
       </c>
       <c r="J66">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K66">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L66">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M66" t="s">
-        <v>247</v>
+        <v>47</v>
       </c>
       <c r="N66" t="s">
-        <v>247</v>
+        <v>47</v>
       </c>
       <c r="O66" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B67" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D67" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E67">
-        <v>56</v>
+        <v>4.5</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H67" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I67">
-        <v>2000</v>
+        <v>1010</v>
       </c>
       <c r="J67">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K67">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L67">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M67" t="s">
-        <v>64</v>
+        <v>154</v>
       </c>
       <c r="N67" t="s">
-        <v>187</v>
+        <v>154</v>
       </c>
       <c r="O67" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B68" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C68" t="s">
         <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E68">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H68" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I68">
-        <v>275</v>
+        <v>975</v>
       </c>
       <c r="J68">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K68">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L68">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="M68" t="s">
-        <v>63</v>
+        <v>257</v>
       </c>
       <c r="N68" t="s">
-        <v>63</v>
+        <v>258</v>
       </c>
       <c r="O68" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>253</v>
+        <v>107</v>
       </c>
       <c r="B69" t="s">
-        <v>254</v>
+        <v>108</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D69" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E69">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H69" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I69">
-        <v>975</v>
+        <v>655</v>
       </c>
       <c r="J69">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K69">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L69">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M69" t="s">
-        <v>52</v>
+        <v>260</v>
       </c>
       <c r="N69" t="s">
-        <v>53</v>
+        <v>260</v>
       </c>
       <c r="O69" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B70" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D70" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E70">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F70"/>
       <c r="G70" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H70" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I70">
-        <v>615</v>
+        <v>1050</v>
       </c>
       <c r="J70">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K70">
         <v>10</v>
       </c>
       <c r="L70">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M70" t="s">
-        <v>22</v>
+        <v>264</v>
       </c>
       <c r="N70" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="O70" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>166</v>
+        <v>107</v>
       </c>
       <c r="B71" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="C71" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D71" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E71">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F71"/>
       <c r="G71" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H71" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I71">
-        <v>210</v>
+        <v>655</v>
       </c>
       <c r="J71">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K71">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L71">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M71" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="N71" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="O71" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="B72" t="s">
-        <v>40</v>
+        <v>102</v>
       </c>
       <c r="C72" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D72" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E72">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F72"/>
       <c r="G72" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H72" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I72">
-        <v>1150</v>
+        <v>370</v>
       </c>
       <c r="J72">
+        <v>1</v>
+      </c>
+      <c r="K72">
         <v>6</v>
       </c>
-      <c r="K72">
-[...1 lines deleted...]
-      </c>
       <c r="L72">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M72" t="s">
-        <v>199</v>
+        <v>266</v>
       </c>
       <c r="N72" t="s">
-        <v>196</v>
+        <v>266</v>
       </c>
       <c r="O72" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B73" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="C73" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D73" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E73">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F73" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G73" t="s">
+        <v>19</v>
+      </c>
+      <c r="H73" t="s">
         <v>20</v>
       </c>
-      <c r="H73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I73">
-        <v>750</v>
+        <v>210</v>
       </c>
       <c r="J73">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K73">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L73">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M73" t="s">
-        <v>117</v>
+        <v>271</v>
       </c>
       <c r="N73" t="s">
-        <v>155</v>
+        <v>271</v>
       </c>
       <c r="O73" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="B74" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="C74" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D74" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E74">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F74" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G74" t="s">
+        <v>19</v>
+      </c>
+      <c r="H74" t="s">
         <v>20</v>
       </c>
-      <c r="H74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I74">
-        <v>210</v>
+        <v>735</v>
       </c>
       <c r="J74">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K74">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L74">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M74" t="s">
-        <v>219</v>
+        <v>271</v>
       </c>
       <c r="N74" t="s">
-        <v>219</v>
+        <v>86</v>
       </c>
       <c r="O74" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>71</v>
+        <v>274</v>
       </c>
       <c r="B75" t="s">
-        <v>72</v>
+        <v>275</v>
       </c>
       <c r="C75" t="s">
         <v>17</v>
       </c>
       <c r="D75" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E75">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F75"/>
       <c r="G75" t="s">
+        <v>19</v>
+      </c>
+      <c r="H75" t="s">
         <v>20</v>
       </c>
-      <c r="H75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I75">
-        <v>295</v>
+        <v>1005</v>
       </c>
       <c r="J75">
         <v>6</v>
       </c>
       <c r="K75">
         <v>12</v>
       </c>
       <c r="L75">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="M75" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="N75" t="s">
-        <v>266</v>
+        <v>86</v>
       </c>
       <c r="O75" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="B76" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="C76" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D76" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E76">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F76"/>
+        <v>14</v>
+      </c>
+      <c r="F76" t="s">
+        <v>71</v>
+      </c>
       <c r="G76" t="s">
+        <v>19</v>
+      </c>
+      <c r="H76" t="s">
         <v>20</v>
       </c>
-      <c r="H76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I76">
-        <v>1010</v>
+        <v>500</v>
       </c>
       <c r="J76">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K76">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L76">
         <v>5</v>
       </c>
       <c r="M76" t="s">
-        <v>83</v>
+        <v>177</v>
       </c>
       <c r="N76" t="s">
-        <v>83</v>
+        <v>178</v>
       </c>
       <c r="O76" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="B77" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="C77" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D77" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E77">
         <v>21</v>
       </c>
-      <c r="F77"/>
+      <c r="F77" t="s">
+        <v>135</v>
+      </c>
       <c r="G77" t="s">
+        <v>19</v>
+      </c>
+      <c r="H77" t="s">
         <v>20</v>
       </c>
-      <c r="H77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I77">
-        <v>810</v>
+        <v>615</v>
       </c>
       <c r="J77">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K77">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L77">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M77" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="N77" t="s">
-        <v>272</v>
+        <v>178</v>
       </c>
       <c r="O77" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="B78" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D78" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E78">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G78" t="s">
+        <v>19</v>
+      </c>
+      <c r="H78" t="s">
         <v>20</v>
       </c>
-      <c r="H78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I78">
-        <v>750</v>
+        <v>500</v>
       </c>
       <c r="J78">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K78">
         <v>8</v>
       </c>
       <c r="L78">
         <v>8</v>
       </c>
       <c r="M78" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="N78" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="O78" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="B79" t="s">
-        <v>50</v>
+        <v>288</v>
       </c>
       <c r="C79" t="s">
         <v>17</v>
       </c>
       <c r="D79" t="s">
         <v>18</v>
       </c>
       <c r="E79">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G79" t="s">
+        <v>19</v>
+      </c>
+      <c r="H79" t="s">
         <v>20</v>
       </c>
-      <c r="H79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I79">
-        <v>865</v>
+        <v>1475</v>
       </c>
       <c r="J79">
         <v>6</v>
       </c>
       <c r="K79">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L79">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M79" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="N79" t="s">
-        <v>277</v>
+        <v>178</v>
       </c>
       <c r="O79" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>209</v>
+        <v>163</v>
       </c>
       <c r="B80" t="s">
-        <v>210</v>
+        <v>164</v>
       </c>
       <c r="C80" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D80" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E80">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F80" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G80" t="s">
+        <v>19</v>
+      </c>
+      <c r="H80" t="s">
         <v>20</v>
       </c>
-      <c r="H80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I80">
-        <v>1420</v>
+        <v>405</v>
       </c>
       <c r="J80">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K80">
+        <v>10</v>
+      </c>
+      <c r="L80">
         <v>8</v>
       </c>
-      <c r="L80">
-[...1 lines deleted...]
-      </c>
       <c r="M80" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="N80" t="s">
-        <v>277</v>
+        <v>22</v>
       </c>
       <c r="O80" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>133</v>
       </c>
       <c r="B81" t="s">
-        <v>270</v>
+        <v>134</v>
       </c>
       <c r="C81" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D81" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E81">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F81"/>
+        <v>7</v>
+      </c>
+      <c r="F81" t="s">
+        <v>135</v>
+      </c>
       <c r="G81" t="s">
+        <v>19</v>
+      </c>
+      <c r="H81" t="s">
         <v>20</v>
       </c>
-      <c r="H81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I81">
-        <v>810</v>
+        <v>210</v>
       </c>
       <c r="J81">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K81">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L81">
         <v>8</v>
       </c>
       <c r="M81" t="s">
-        <v>193</v>
+        <v>292</v>
       </c>
       <c r="N81" t="s">
-        <v>194</v>
+        <v>292</v>
       </c>
       <c r="O81" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>281</v>
-[...6 lines deleted...]
-      <c r="G82"/>
+        <v>294</v>
+      </c>
+      <c r="B82" t="s">
+        <v>295</v>
+      </c>
+      <c r="C82" t="s">
+        <v>76</v>
+      </c>
+      <c r="D82" t="s">
+        <v>90</v>
+      </c>
+      <c r="E82">
+        <v>28</v>
+      </c>
+      <c r="F82" t="s">
+        <v>135</v>
+      </c>
+      <c r="G82" t="s">
+        <v>19</v>
+      </c>
       <c r="H82" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I82"/>
+        <v>20</v>
+      </c>
+      <c r="I82">
+        <v>790</v>
+      </c>
       <c r="J82">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K82">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L82">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M82" t="s">
-        <v>282</v>
+        <v>182</v>
       </c>
       <c r="N82" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="O82" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="B83" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D83" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E83">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F83"/>
+        <v>28</v>
+      </c>
+      <c r="F83" t="s">
+        <v>71</v>
+      </c>
       <c r="G83" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H83" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I83">
-        <v>560</v>
+        <v>975</v>
       </c>
       <c r="J83">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K83">
         <v>8</v>
       </c>
       <c r="L83">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M83" t="s">
-        <v>282</v>
+        <v>99</v>
       </c>
       <c r="N83" t="s">
-        <v>287</v>
+        <v>94</v>
       </c>
       <c r="O83" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>106</v>
+        <v>301</v>
       </c>
       <c r="B84" t="s">
-        <v>107</v>
+        <v>302</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D84" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E84">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G84" t="s">
+        <v>19</v>
+      </c>
+      <c r="H84" t="s">
         <v>20</v>
       </c>
-      <c r="H84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I84">
-        <v>990</v>
+        <v>490</v>
       </c>
       <c r="J84">
         <v>6</v>
       </c>
       <c r="K84">
         <v>8</v>
       </c>
       <c r="L84">
         <v>8</v>
       </c>
       <c r="M84" t="s">
-        <v>289</v>
+        <v>264</v>
       </c>
       <c r="N84" t="s">
-        <v>290</v>
+        <v>114</v>
       </c>
       <c r="O84" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="B85" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="C85" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D85" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E85">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F85"/>
+        <v>14</v>
+      </c>
+      <c r="F85" t="s">
+        <v>65</v>
+      </c>
       <c r="G85" t="s">
+        <v>19</v>
+      </c>
+      <c r="H85" t="s">
         <v>20</v>
       </c>
-      <c r="H85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I85">
-        <v>970</v>
+        <v>490</v>
       </c>
       <c r="J85">
         <v>6</v>
       </c>
       <c r="K85">
         <v>8</v>
       </c>
       <c r="L85">
         <v>7</v>
       </c>
       <c r="M85" t="s">
-        <v>289</v>
+        <v>59</v>
       </c>
       <c r="N85" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="O85" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>275</v>
+        <v>29</v>
       </c>
       <c r="B86" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="C86" t="s">
         <v>17</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F86"/>
       <c r="G86" t="s">
+        <v>19</v>
+      </c>
+      <c r="H86" t="s">
         <v>20</v>
       </c>
-      <c r="H86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I86">
-        <v>865</v>
+        <v>355</v>
       </c>
       <c r="J86">
         <v>6</v>
       </c>
       <c r="K86">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L86">
         <v>8</v>
       </c>
       <c r="M86" t="s">
-        <v>282</v>
+        <v>183</v>
       </c>
       <c r="N86" t="s">
-        <v>283</v>
+        <v>183</v>
       </c>
       <c r="O86" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>253</v>
+        <v>34</v>
       </c>
       <c r="B87" t="s">
-        <v>254</v>
+        <v>35</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D87" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E87">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
+        <v>19</v>
+      </c>
+      <c r="H87" t="s">
         <v>20</v>
       </c>
-      <c r="H87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I87">
-        <v>975</v>
+        <v>355</v>
       </c>
       <c r="J87">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K87">
+        <v>10</v>
+      </c>
+      <c r="L87">
         <v>8</v>
       </c>
-      <c r="L87">
-[...1 lines deleted...]
-      </c>
       <c r="M87" t="s">
-        <v>199</v>
+        <v>307</v>
       </c>
       <c r="N87" t="s">
-        <v>200</v>
+        <v>307</v>
       </c>
       <c r="O87" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="B88" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="C88" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D88" t="s">
         <v>18</v>
       </c>
       <c r="E88">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F88"/>
       <c r="G88" t="s">
+        <v>19</v>
+      </c>
+      <c r="H88" t="s">
         <v>20</v>
       </c>
-      <c r="H88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I88">
-        <v>545</v>
+        <v>355</v>
       </c>
       <c r="J88">
         <v>6</v>
       </c>
       <c r="K88">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L88">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M88" t="s">
-        <v>52</v>
+        <v>182</v>
       </c>
       <c r="N88" t="s">
-        <v>240</v>
+        <v>182</v>
       </c>
       <c r="O88" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="B89" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="C89" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D89" t="s">
+        <v>18</v>
+      </c>
+      <c r="E89">
+        <v>14</v>
+      </c>
+      <c r="F89"/>
+      <c r="G89" t="s">
+        <v>19</v>
+      </c>
+      <c r="H89" t="s">
+        <v>20</v>
+      </c>
+      <c r="I89">
+        <v>690</v>
+      </c>
+      <c r="J89">
+        <v>5</v>
+      </c>
+      <c r="K89">
+        <v>8</v>
+      </c>
+      <c r="L89">
+        <v>8</v>
+      </c>
+      <c r="M89" t="s">
         <v>94</v>
       </c>
-      <c r="E89">
-[...25 lines deleted...]
-      </c>
       <c r="N89" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="O89" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>262</v>
+        <v>83</v>
       </c>
       <c r="B90" t="s">
-        <v>263</v>
+        <v>84</v>
       </c>
       <c r="C90" t="s">
         <v>17</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
       <c r="E90">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F90"/>
       <c r="G90" t="s">
+        <v>19</v>
+      </c>
+      <c r="H90" t="s">
         <v>20</v>
       </c>
-      <c r="H90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I90">
-        <v>750</v>
+        <v>690</v>
       </c>
       <c r="J90">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K90">
         <v>8</v>
       </c>
       <c r="L90">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M90" t="s">
-        <v>82</v>
+        <v>311</v>
       </c>
       <c r="N90" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="O90" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B91" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="C91" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E91">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
+        <v>19</v>
+      </c>
+      <c r="H91" t="s">
         <v>20</v>
       </c>
-      <c r="H91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I91">
-        <v>725</v>
+        <v>355</v>
       </c>
       <c r="J91">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K91">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L91">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M91" t="s">
-        <v>282</v>
+        <v>99</v>
       </c>
       <c r="N91" t="s">
-        <v>283</v>
+        <v>99</v>
       </c>
       <c r="O91" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>106</v>
+        <v>274</v>
       </c>
       <c r="B92" t="s">
-        <v>107</v>
+        <v>275</v>
       </c>
       <c r="C92" t="s">
         <v>17</v>
       </c>
       <c r="D92" t="s">
         <v>18</v>
       </c>
       <c r="E92">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F92"/>
       <c r="G92" t="s">
+        <v>19</v>
+      </c>
+      <c r="H92" t="s">
         <v>20</v>
       </c>
-      <c r="H92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I92">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="J92">
         <v>6</v>
       </c>
       <c r="K92">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L92">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M92" t="s">
-        <v>199</v>
+        <v>316</v>
       </c>
       <c r="N92" t="s">
-        <v>196</v>
+        <v>317</v>
       </c>
       <c r="O92" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>319</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="C93" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D93" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E93">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F93"/>
+        <v>7</v>
+      </c>
+      <c r="F93" t="s">
+        <v>135</v>
+      </c>
       <c r="G93" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H93" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I93">
-        <v>970</v>
+        <v>245</v>
       </c>
       <c r="J93">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K93">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L93">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M93" t="s">
-        <v>304</v>
+        <v>149</v>
       </c>
       <c r="N93" t="s">
-        <v>305</v>
+        <v>149</v>
       </c>
       <c r="O93" t="s">
-        <v>306</v>
+        <v>321</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="B94" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="C94" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D94" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E94">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F94"/>
       <c r="G94" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H94" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I94">
-        <v>1420</v>
+        <v>1240</v>
       </c>
       <c r="J94">
+        <v>4</v>
+      </c>
+      <c r="K94">
         <v>6</v>
       </c>
-      <c r="K94">
-[...1 lines deleted...]
-      </c>
       <c r="L94">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M94" t="s">
-        <v>47</v>
+        <v>292</v>
       </c>
       <c r="N94" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="O94" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>76</v>
+        <v>199</v>
       </c>
       <c r="B95" t="s">
+        <v>200</v>
+      </c>
+      <c r="C95" t="s">
+        <v>63</v>
+      </c>
+      <c r="D95" t="s">
+        <v>58</v>
+      </c>
+      <c r="E95">
+        <v>14</v>
+      </c>
+      <c r="F95"/>
+      <c r="G95" t="s">
+        <v>19</v>
+      </c>
+      <c r="H95" t="s">
         <v>77</v>
       </c>
-      <c r="C95" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I95">
-        <v>440</v>
+        <v>1050</v>
       </c>
       <c r="J95">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K95">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L95">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M95" t="s">
-        <v>309</v>
+        <v>183</v>
       </c>
       <c r="N95" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="O95" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="B96" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="C96" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E96">
         <v>7</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H96" t="s">
-        <v>313</v>
+        <v>77</v>
       </c>
       <c r="I96">
         <v>390</v>
       </c>
       <c r="J96">
         <v>5</v>
       </c>
       <c r="K96">
         <v>14</v>
       </c>
       <c r="L96">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="M96" t="s">
-        <v>27</v>
+        <v>230</v>
       </c>
       <c r="N96" t="s">
-        <v>27</v>
+        <v>230</v>
       </c>
       <c r="O96" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
       <c r="C97" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E97">
         <v>21</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H97" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I97">
-        <v>725</v>
+        <v>600</v>
       </c>
       <c r="J97">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K97">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L97">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M97" t="s">
-        <v>315</v>
+        <v>59</v>
       </c>
       <c r="N97" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="O97" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>269</v>
+        <v>328</v>
       </c>
       <c r="B98" t="s">
-        <v>270</v>
+        <v>329</v>
       </c>
       <c r="C98" t="s">
         <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>18</v>
+        <v>330</v>
       </c>
       <c r="E98">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H98" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I98">
-        <v>810</v>
+        <v>1770</v>
       </c>
       <c r="J98">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K98">
         <v>8</v>
       </c>
       <c r="L98">
         <v>7</v>
       </c>
       <c r="M98" t="s">
-        <v>315</v>
+        <v>51</v>
       </c>
       <c r="N98" t="s">
-        <v>123</v>
+        <v>217</v>
       </c>
       <c r="O98" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>281</v>
-[...6 lines deleted...]
-      <c r="G99"/>
+        <v>301</v>
+      </c>
+      <c r="B99" t="s">
+        <v>302</v>
+      </c>
+      <c r="C99" t="s">
+        <v>76</v>
+      </c>
+      <c r="D99" t="s">
+        <v>64</v>
+      </c>
+      <c r="E99">
+        <v>14</v>
+      </c>
+      <c r="F99" t="s">
+        <v>65</v>
+      </c>
+      <c r="G99" t="s">
+        <v>19</v>
+      </c>
       <c r="H99" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>77</v>
+      </c>
+      <c r="I99">
+        <v>490</v>
+      </c>
       <c r="J99">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K99">
         <v>8</v>
       </c>
       <c r="L99">
         <v>8</v>
       </c>
       <c r="M99" t="s">
-        <v>143</v>
+        <v>332</v>
       </c>
       <c r="N99" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="O99" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>106</v>
+        <v>301</v>
       </c>
       <c r="B100" t="s">
-        <v>107</v>
+        <v>302</v>
       </c>
       <c r="C100" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D100" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E100">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F100" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G100" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H100" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I100">
-        <v>990</v>
+        <v>490</v>
       </c>
       <c r="J100">
         <v>6</v>
       </c>
       <c r="K100">
         <v>8</v>
       </c>
       <c r="L100">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M100" t="s">
-        <v>320</v>
+        <v>59</v>
       </c>
       <c r="N100" t="s">
-        <v>207</v>
+        <v>304</v>
       </c>
       <c r="O100" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="C101" t="s">
         <v>17</v>
       </c>
       <c r="D101" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E101">
         <v>28</v>
       </c>
-      <c r="F101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F101"/>
       <c r="G101" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H101" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I101">
-        <v>790</v>
+        <v>1310</v>
       </c>
       <c r="J101">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K101">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L101">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M101" t="s">
-        <v>324</v>
+        <v>141</v>
       </c>
       <c r="N101" t="s">
-        <v>325</v>
+        <v>47</v>
       </c>
       <c r="O101" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>256</v>
+        <v>92</v>
       </c>
       <c r="B102" t="s">
-        <v>257</v>
+        <v>93</v>
       </c>
       <c r="C102" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D102" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E102">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F102" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G102" t="s">
+        <v>19</v>
+      </c>
+      <c r="H102" t="s">
         <v>20</v>
       </c>
-      <c r="H102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I102">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="J102">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K102">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L102">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M102" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="N102" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="O102" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>43</v>
+        <v>342</v>
       </c>
       <c r="B103" t="s">
-        <v>44</v>
+        <v>343</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D103" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E103">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F103"/>
+        <v>14</v>
+      </c>
+      <c r="F103" t="s">
+        <v>65</v>
+      </c>
       <c r="G103" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H103" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I103">
-        <v>600</v>
+        <v>545</v>
       </c>
       <c r="J103">
+        <v>6</v>
+      </c>
+      <c r="K103">
         <v>8</v>
       </c>
-      <c r="K103">
-[...1 lines deleted...]
-      </c>
       <c r="L103">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M103" t="s">
-        <v>329</v>
+        <v>59</v>
       </c>
       <c r="N103" t="s">
-        <v>330</v>
+        <v>304</v>
       </c>
       <c r="O103" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="B104" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="C104" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D104" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E104">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F104"/>
+        <v>21</v>
+      </c>
+      <c r="F104" t="s">
+        <v>71</v>
+      </c>
       <c r="G104" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H104" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I104">
-        <v>780</v>
+        <v>735</v>
       </c>
       <c r="J104">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K104">
+        <v>8</v>
+      </c>
+      <c r="L104">
         <v>6</v>
       </c>
-      <c r="L104">
-[...1 lines deleted...]
-      </c>
       <c r="M104" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="N104" t="s">
-        <v>95</v>
+        <v>32</v>
       </c>
       <c r="O104" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>166</v>
+        <v>187</v>
       </c>
       <c r="B105" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="C105" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D105" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E105">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F105"/>
       <c r="G105" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H105" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I105">
+        <v>780</v>
+      </c>
+      <c r="J105">
+        <v>1</v>
+      </c>
+      <c r="K105">
+        <v>6</v>
+      </c>
+      <c r="L105">
+        <v>5</v>
+      </c>
+      <c r="M105" t="s">
         <v>210</v>
       </c>
-      <c r="J105">
-[...10 lines deleted...]
-      </c>
       <c r="N105" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="O105" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="B106" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="C106" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D106" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E106">
         <v>7</v>
       </c>
-      <c r="F106" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F106"/>
       <c r="G106" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H106" t="s">
-        <v>51</v>
+        <v>349</v>
       </c>
       <c r="I106">
-        <v>295</v>
+        <v>450</v>
       </c>
       <c r="J106">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K106">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L106">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="M106" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="N106" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="O106" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="B107" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="C107" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D107" t="s">
-        <v>73</v>
+        <v>330</v>
       </c>
       <c r="E107">
         <v>7</v>
       </c>
-      <c r="F107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F107"/>
       <c r="G107" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H107" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I107">
-        <v>295</v>
+        <v>365</v>
       </c>
       <c r="J107">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K107">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L107">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M107" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="N107" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="O107" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>339</v>
+        <v>354</v>
       </c>
       <c r="B108" t="s">
-        <v>340</v>
+        <v>355</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D108" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E108">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F108" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G108" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H108" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I108">
-        <v>1900</v>
+        <v>210</v>
       </c>
       <c r="J108">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K108">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L108">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="M108" t="s">
-        <v>216</v>
+        <v>356</v>
       </c>
       <c r="N108" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
       <c r="O108" t="s">
-        <v>342</v>
+        <v>357</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B109" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C109" t="s">
         <v>17</v>
       </c>
       <c r="D109" t="s">
         <v>18</v>
       </c>
       <c r="E109">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F109"/>
+        <v>35</v>
+      </c>
+      <c r="F109" t="s">
+        <v>135</v>
+      </c>
       <c r="G109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H109" t="s">
-        <v>343</v>
+        <v>77</v>
       </c>
       <c r="I109">
-        <v>970</v>
+        <v>1475</v>
       </c>
       <c r="J109">
         <v>6</v>
       </c>
       <c r="K109">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L109">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M109" t="s">
-        <v>199</v>
+        <v>230</v>
       </c>
       <c r="N109" t="s">
-        <v>196</v>
+        <v>136</v>
       </c>
       <c r="O109" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>91</v>
+        <v>359</v>
       </c>
       <c r="B110" t="s">
-        <v>92</v>
+        <v>360</v>
       </c>
       <c r="C110" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D110" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E110">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H110" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I110">
-        <v>1010</v>
+        <v>815</v>
       </c>
       <c r="J110">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K110">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L110">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M110" t="s">
-        <v>164</v>
+        <v>227</v>
       </c>
       <c r="N110" t="s">
-        <v>164</v>
+        <v>228</v>
       </c>
       <c r="O110" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>230</v>
+        <v>69</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>70</v>
       </c>
       <c r="C111" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D111" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E111">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F111"/>
+        <v>14</v>
+      </c>
+      <c r="F111" t="s">
+        <v>71</v>
+      </c>
       <c r="G111" t="s">
+        <v>19</v>
+      </c>
+      <c r="H111" t="s">
         <v>20</v>
       </c>
-      <c r="H111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I111">
-        <v>655</v>
+        <v>500</v>
       </c>
       <c r="J111">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K111">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L111">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M111" t="s">
-        <v>184</v>
+        <v>362</v>
       </c>
       <c r="N111" t="s">
-        <v>184</v>
+        <v>363</v>
       </c>
       <c r="O111" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>233</v>
+        <v>156</v>
       </c>
       <c r="B112" t="s">
-        <v>234</v>
+        <v>157</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D112" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E112">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F112"/>
+        <v>21</v>
+      </c>
+      <c r="F112" t="s">
+        <v>71</v>
+      </c>
       <c r="G112" t="s">
+        <v>19</v>
+      </c>
+      <c r="H112" t="s">
         <v>20</v>
       </c>
-      <c r="H112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I112">
-        <v>370</v>
+        <v>735</v>
       </c>
       <c r="J112">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K112">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L112">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M112" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="N112" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="O112" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>230</v>
+        <v>366</v>
       </c>
       <c r="B113" t="s">
-        <v>231</v>
+        <v>367</v>
       </c>
       <c r="C113" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D113" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E113">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
+        <v>19</v>
+      </c>
+      <c r="H113" t="s">
         <v>20</v>
       </c>
-      <c r="H113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I113">
-        <v>655</v>
+        <v>970</v>
       </c>
       <c r="J113">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K113">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L113">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="M113" t="s">
-        <v>184</v>
+        <v>148</v>
       </c>
       <c r="N113" t="s">
-        <v>184</v>
+        <v>210</v>
       </c>
       <c r="O113" t="s">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="B114" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C114" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D114" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E114">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F114" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G114" t="s">
+        <v>19</v>
+      </c>
+      <c r="H114" t="s">
         <v>20</v>
       </c>
-      <c r="H114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I114">
-        <v>990</v>
+        <v>595</v>
       </c>
       <c r="J114">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K114">
         <v>8</v>
       </c>
       <c r="L114">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M114" t="s">
-        <v>289</v>
+        <v>67</v>
       </c>
       <c r="N114" t="s">
-        <v>290</v>
+        <v>72</v>
       </c>
       <c r="O114" t="s">
-        <v>349</v>
+        <v>369</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>125</v>
+        <v>207</v>
       </c>
       <c r="B115" t="s">
-        <v>126</v>
+        <v>208</v>
       </c>
       <c r="C115" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D115" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E115">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F115" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G115" t="s">
+        <v>19</v>
+      </c>
+      <c r="H115" t="s">
         <v>20</v>
       </c>
-      <c r="H115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I115">
-        <v>595</v>
+        <v>1420</v>
       </c>
       <c r="J115">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K115">
         <v>8</v>
       </c>
       <c r="L115">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M115" t="s">
-        <v>350</v>
+        <v>66</v>
       </c>
       <c r="N115" t="s">
-        <v>194</v>
+        <v>125</v>
       </c>
       <c r="O115" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="B116" t="s">
-        <v>50</v>
+        <v>299</v>
       </c>
       <c r="C116" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D116" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E116">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F116" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G116" t="s">
+        <v>19</v>
+      </c>
+      <c r="H116" t="s">
         <v>20</v>
       </c>
-      <c r="H116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I116">
-        <v>865</v>
+        <v>975</v>
       </c>
       <c r="J116">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K116">
         <v>8</v>
       </c>
       <c r="L116">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M116" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="N116" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
       <c r="O116" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="B117" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="C117" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D117" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E117">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F117"/>
+        <v>14</v>
+      </c>
+      <c r="F117" t="s">
+        <v>71</v>
+      </c>
       <c r="G117" t="s">
+        <v>19</v>
+      </c>
+      <c r="H117" t="s">
         <v>20</v>
       </c>
-      <c r="H117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I117">
-        <v>810</v>
+        <v>500</v>
       </c>
       <c r="J117">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K117">
         <v>8</v>
       </c>
       <c r="L117">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M117" t="s">
-        <v>82</v>
+        <v>356</v>
       </c>
       <c r="N117" t="s">
-        <v>193</v>
+        <v>154</v>
       </c>
       <c r="O117" t="s">
-        <v>353</v>
+        <v>372</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="B118" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="C118" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D118" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E118">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F118" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G118" t="s">
+        <v>19</v>
+      </c>
+      <c r="H118" t="s">
         <v>20</v>
       </c>
-      <c r="H118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I118">
-        <v>990</v>
+        <v>210</v>
       </c>
       <c r="J118">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K118">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L118">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M118" t="s">
-        <v>199</v>
+        <v>128</v>
       </c>
       <c r="N118" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
       <c r="O118" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>262</v>
+        <v>88</v>
       </c>
       <c r="B119" t="s">
-        <v>263</v>
+        <v>89</v>
       </c>
       <c r="C119" t="s">
         <v>17</v>
       </c>
       <c r="D119" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E119">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F119"/>
       <c r="G119" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H119" t="s">
-        <v>343</v>
+        <v>31</v>
       </c>
       <c r="I119">
-        <v>750</v>
+        <v>365</v>
       </c>
       <c r="J119">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K119">
         <v>8</v>
       </c>
       <c r="L119">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M119" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="N119" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="O119" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>253</v>
+        <v>133</v>
       </c>
       <c r="B120" t="s">
-        <v>254</v>
+        <v>134</v>
       </c>
       <c r="C120" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D120" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E120">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F120"/>
+        <v>7</v>
+      </c>
+      <c r="F120" t="s">
+        <v>135</v>
+      </c>
       <c r="G120" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H120" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I120">
-        <v>975</v>
+        <v>210</v>
       </c>
       <c r="J120">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K120">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L120">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M120" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="N120" t="s">
-        <v>307</v>
+        <v>44</v>
       </c>
       <c r="O120" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="B121" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="C121" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D121" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E121">
         <v>28</v>
       </c>
       <c r="F121" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G121" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H121" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I121">
-        <v>990</v>
+        <v>1150</v>
       </c>
       <c r="J121">
         <v>6</v>
       </c>
       <c r="K121">
         <v>8</v>
       </c>
       <c r="L121">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M121" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="N121" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="O121" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>359</v>
+        <v>133</v>
       </c>
       <c r="B122" t="s">
-        <v>360</v>
+        <v>134</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D122" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E122">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F122"/>
+        <v>7</v>
+      </c>
+      <c r="F122" t="s">
+        <v>135</v>
+      </c>
       <c r="G122" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H122" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I122">
-        <v>830</v>
+        <v>210</v>
       </c>
       <c r="J122">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K122">
         <v>10</v>
       </c>
       <c r="L122">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M122" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="N122" t="s">
-        <v>197</v>
+        <v>154</v>
       </c>
       <c r="O122" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
-        <v>181</v>
+        <v>378</v>
       </c>
       <c r="B123" t="s">
-        <v>182</v>
+        <v>379</v>
       </c>
       <c r="C123" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D123" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E123">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F123" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="G123" t="s">
+        <v>19</v>
+      </c>
+      <c r="H123" t="s">
         <v>20</v>
       </c>
-      <c r="H123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I123">
-        <v>500</v>
+        <v>295</v>
       </c>
       <c r="J123">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K123">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L123">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M123" t="s">
-        <v>206</v>
+        <v>80</v>
       </c>
       <c r="N123" t="s">
-        <v>207</v>
+        <v>80</v>
       </c>
       <c r="O123" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>363</v>
+        <v>143</v>
       </c>
       <c r="B124" t="s">
-        <v>364</v>
+        <v>144</v>
       </c>
       <c r="C124" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D124" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E124">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F124"/>
       <c r="G124" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H124" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I124">
-        <v>275</v>
+        <v>1010</v>
       </c>
       <c r="J124">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K124">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L124">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M124" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="N124" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="O124" t="s">
-        <v>366</v>
+        <v>381</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>367</v>
+        <v>74</v>
       </c>
       <c r="B125" t="s">
-        <v>368</v>
+        <v>75</v>
       </c>
       <c r="C125" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D125" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E125">
-        <v>3.5</v>
+        <v>21</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H125" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I125">
-        <v>180</v>
+        <v>810</v>
       </c>
       <c r="J125">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K125">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L125">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M125" t="s">
-        <v>369</v>
+        <v>264</v>
       </c>
       <c r="N125" t="s">
-        <v>369</v>
+        <v>260</v>
       </c>
       <c r="O125" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>371</v>
+        <v>138</v>
       </c>
       <c r="B126" t="s">
-        <v>372</v>
+        <v>139</v>
       </c>
       <c r="C126" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D126" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E126">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F126"/>
+        <v>21</v>
+      </c>
+      <c r="F126" t="s">
+        <v>65</v>
+      </c>
       <c r="G126" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H126" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I126">
-        <v>430</v>
+        <v>750</v>
       </c>
       <c r="J126">
         <v>6</v>
       </c>
       <c r="K126">
         <v>8</v>
       </c>
       <c r="L126">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M126" t="s">
-        <v>179</v>
+        <v>264</v>
       </c>
       <c r="N126" t="s">
-        <v>373</v>
+        <v>260</v>
       </c>
       <c r="O126" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>275</v>
+        <v>160</v>
       </c>
       <c r="B127" t="s">
-        <v>50</v>
+        <v>152</v>
       </c>
       <c r="C127" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D127" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E127">
         <v>21</v>
       </c>
       <c r="F127" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G127" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H127" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I127">
         <v>865</v>
       </c>
       <c r="J127">
         <v>6</v>
       </c>
       <c r="K127">
         <v>8</v>
       </c>
       <c r="L127">
         <v>7</v>
       </c>
       <c r="M127" t="s">
-        <v>138</v>
+        <v>384</v>
       </c>
       <c r="N127" t="s">
-        <v>139</v>
+        <v>385</v>
       </c>
       <c r="O127" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="B128" t="s">
-        <v>263</v>
+        <v>208</v>
       </c>
       <c r="C128" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D128" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E128">
         <v>21</v>
       </c>
       <c r="F128" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G128" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H128" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I128">
-        <v>750</v>
+        <v>1420</v>
       </c>
       <c r="J128">
         <v>6</v>
       </c>
       <c r="K128">
         <v>8</v>
       </c>
       <c r="L128">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M128" t="s">
-        <v>271</v>
+        <v>384</v>
       </c>
       <c r="N128" t="s">
-        <v>272</v>
+        <v>385</v>
       </c>
       <c r="O128" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="B129" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="C129" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D129" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E129">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F129"/>
       <c r="G129" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H129" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I129">
-        <v>990</v>
+        <v>810</v>
       </c>
       <c r="J129">
         <v>6</v>
       </c>
       <c r="K129">
         <v>8</v>
       </c>
       <c r="L129">
         <v>8</v>
       </c>
       <c r="M129" t="s">
-        <v>377</v>
+        <v>227</v>
       </c>
       <c r="N129" t="s">
-        <v>378</v>
+        <v>228</v>
       </c>
       <c r="O129" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>269</v>
-[...12 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="B130"/>
+      <c r="C130"/>
+      <c r="D130"/>
+      <c r="E130"/>
       <c r="F130"/>
-      <c r="G130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G130"/>
       <c r="H130" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I130"/>
       <c r="J130">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K130">
         <v>8</v>
       </c>
       <c r="L130">
         <v>8</v>
       </c>
       <c r="M130" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="N130" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="O130" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>106</v>
+        <v>393</v>
       </c>
       <c r="B131" t="s">
-        <v>107</v>
+        <v>394</v>
       </c>
       <c r="C131" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D131" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E131">
         <v>28</v>
       </c>
       <c r="F131" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G131" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H131" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I131">
         <v>990</v>
       </c>
       <c r="J131">
         <v>6</v>
       </c>
       <c r="K131">
         <v>8</v>
       </c>
       <c r="L131">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M131" t="s">
-        <v>380</v>
+        <v>193</v>
       </c>
       <c r="N131" t="s">
-        <v>383</v>
+        <v>118</v>
       </c>
       <c r="O131" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>262</v>
+        <v>396</v>
       </c>
       <c r="B132" t="s">
-        <v>263</v>
+        <v>397</v>
       </c>
       <c r="C132" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D132" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E132">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F132"/>
       <c r="G132" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H132" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I132">
-        <v>750</v>
+        <v>970</v>
       </c>
       <c r="J132">
         <v>6</v>
       </c>
       <c r="K132">
         <v>8</v>
       </c>
       <c r="L132">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M132" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="N132" t="s">
-        <v>200</v>
+        <v>118</v>
       </c>
       <c r="O132" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>106</v>
+        <v>160</v>
       </c>
       <c r="B133" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="C133" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D133" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E133">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F133" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G133" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H133" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I133">
-        <v>990</v>
+        <v>865</v>
       </c>
       <c r="J133">
         <v>6</v>
       </c>
       <c r="K133">
         <v>8</v>
       </c>
       <c r="L133">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M133" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="N133" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="O133" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
       <c r="B134" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="C134" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D134" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E134">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F134"/>
+        <v>10.5</v>
+      </c>
+      <c r="F134" t="s">
+        <v>402</v>
+      </c>
       <c r="G134" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H134" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I134">
-        <v>985</v>
+        <v>815</v>
       </c>
       <c r="J134">
+        <v>3</v>
+      </c>
+      <c r="K134">
         <v>6</v>
       </c>
-      <c r="K134">
-[...1 lines deleted...]
-      </c>
       <c r="L134">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M134" t="s">
-        <v>204</v>
+        <v>332</v>
       </c>
       <c r="N134" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="O134" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
       <c r="B135" t="s">
-        <v>107</v>
+        <v>139</v>
       </c>
       <c r="C135" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D135" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E135">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F135" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G135" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H135" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I135">
-        <v>990</v>
+        <v>750</v>
       </c>
       <c r="J135">
         <v>6</v>
       </c>
       <c r="K135">
         <v>8</v>
       </c>
       <c r="L135">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M135" t="s">
-        <v>392</v>
+        <v>332</v>
       </c>
       <c r="N135" t="s">
-        <v>122</v>
+        <v>227</v>
       </c>
       <c r="O135" t="s">
-        <v>393</v>
+        <v>404</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="B136" t="s">
-        <v>395</v>
+        <v>406</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D136" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E136">
-        <v>17.5</v>
+        <v>21</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H136" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I136">
-        <v>985</v>
+        <v>725</v>
       </c>
       <c r="J136">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K136">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L136">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M136" t="s">
-        <v>211</v>
+        <v>390</v>
       </c>
       <c r="N136" t="s">
-        <v>212</v>
+        <v>391</v>
       </c>
       <c r="O136" t="s">
-        <v>396</v>
+        <v>407</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B137" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="C137" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D137" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E137">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F137" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G137" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H137" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I137">
-        <v>740</v>
+        <v>990</v>
       </c>
       <c r="J137">
         <v>6</v>
       </c>
       <c r="K137">
         <v>8</v>
       </c>
       <c r="L137">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M137" t="s">
-        <v>399</v>
+        <v>201</v>
       </c>
       <c r="N137" t="s">
-        <v>400</v>
+        <v>362</v>
       </c>
       <c r="O137" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
-        <v>402</v>
-[...4 lines deleted...]
-      <c r="E138"/>
+        <v>396</v>
+      </c>
+      <c r="B138" t="s">
+        <v>397</v>
+      </c>
+      <c r="C138" t="s">
+        <v>76</v>
+      </c>
+      <c r="D138" t="s">
+        <v>64</v>
+      </c>
+      <c r="E138">
+        <v>25</v>
+      </c>
       <c r="F138"/>
-      <c r="G138"/>
+      <c r="G138" t="s">
+        <v>19</v>
+      </c>
       <c r="H138" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I138">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="J138"/>
+        <v>970</v>
+      </c>
+      <c r="J138">
+        <v>6</v>
+      </c>
       <c r="K138">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="L138">
         <v>1</v>
       </c>
       <c r="M138" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="N138" t="s">
-        <v>69</v>
+        <v>409</v>
       </c>
       <c r="O138" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" t="s">
-        <v>404</v>
+        <v>207</v>
       </c>
       <c r="B139" t="s">
-        <v>405</v>
+        <v>208</v>
       </c>
       <c r="C139" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D139" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E139">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F139"/>
+        <v>21</v>
+      </c>
+      <c r="F139" t="s">
+        <v>65</v>
+      </c>
       <c r="G139" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H139" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I139">
-        <v>275</v>
+        <v>1420</v>
       </c>
       <c r="J139">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K139">
         <v>8</v>
       </c>
       <c r="L139">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M139" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="N139" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="O139" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B140" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C140" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D140" t="s">
-        <v>409</v>
+        <v>64</v>
       </c>
       <c r="E140">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F140"/>
+        <v>7</v>
+      </c>
+      <c r="F140" t="s">
+        <v>65</v>
+      </c>
       <c r="G140" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H140" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I140">
-        <v>715</v>
+        <v>440</v>
       </c>
       <c r="J140">
+        <v>4</v>
+      </c>
+      <c r="K140">
+        <v>8</v>
+      </c>
+      <c r="L140">
         <v>6</v>
       </c>
-      <c r="K140">
-[...4 lines deleted...]
-      </c>
       <c r="M140" t="s">
-        <v>380</v>
+        <v>158</v>
       </c>
       <c r="N140" t="s">
-        <v>381</v>
+        <v>158</v>
       </c>
       <c r="O140" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
-        <v>15</v>
+        <v>405</v>
       </c>
       <c r="B141" t="s">
-        <v>16</v>
+        <v>406</v>
       </c>
       <c r="C141" t="s">
         <v>17</v>
       </c>
       <c r="D141" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E141">
         <v>21</v>
       </c>
-      <c r="F141" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F141"/>
       <c r="G141" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H141" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I141">
-        <v>1420</v>
+        <v>725</v>
       </c>
       <c r="J141">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K141">
         <v>8</v>
       </c>
       <c r="L141">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M141" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="N141" t="s">
-        <v>400</v>
+        <v>149</v>
       </c>
       <c r="O141" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>412</v>
-[...18 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="B142"/>
+      <c r="C142"/>
+      <c r="D142"/>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
       <c r="H142" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I142"/>
       <c r="J142">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K142">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L142">
         <v>8</v>
       </c>
       <c r="M142" t="s">
-        <v>37</v>
+        <v>210</v>
       </c>
       <c r="N142" t="s">
-        <v>68</v>
+        <v>241</v>
       </c>
       <c r="O142" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
-        <v>415</v>
+        <v>393</v>
       </c>
       <c r="B143" t="s">
-        <v>416</v>
+        <v>394</v>
       </c>
       <c r="C143" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D143" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E143">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F143"/>
+        <v>28</v>
+      </c>
+      <c r="F143" t="s">
+        <v>65</v>
+      </c>
       <c r="G143" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H143" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I143">
-        <v>2615</v>
+        <v>990</v>
       </c>
       <c r="J143">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K143">
         <v>8</v>
       </c>
       <c r="L143">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M143" t="s">
-        <v>204</v>
+        <v>418</v>
       </c>
       <c r="N143" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="O143" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" t="s">
-        <v>250</v>
+        <v>294</v>
       </c>
       <c r="B144" t="s">
-        <v>251</v>
+        <v>295</v>
       </c>
       <c r="C144" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D144" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E144">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F144"/>
+        <v>28</v>
+      </c>
+      <c r="F144" t="s">
+        <v>135</v>
+      </c>
       <c r="G144" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H144" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I144">
-        <v>275</v>
+        <v>790</v>
       </c>
       <c r="J144">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K144">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="L144">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M144" t="s">
-        <v>243</v>
+        <v>284</v>
       </c>
       <c r="N144" t="s">
-        <v>243</v>
+        <v>177</v>
       </c>
       <c r="O144" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" t="s">
-        <v>419</v>
+        <v>278</v>
       </c>
       <c r="B145" t="s">
-        <v>420</v>
+        <v>279</v>
       </c>
       <c r="C145" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D145" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E145">
         <v>21</v>
       </c>
-      <c r="F145"/>
+      <c r="F145" t="s">
+        <v>135</v>
+      </c>
       <c r="G145" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H145" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I145">
-        <v>1950</v>
+        <v>615</v>
       </c>
       <c r="J145">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K145">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L145">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M145" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="N145" t="s">
+        <v>280</v>
+      </c>
+      <c r="O145" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" t="s">
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="B146" t="s">
-        <v>167</v>
+        <v>16</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D146" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E146">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F146"/>
       <c r="G146" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H146" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I146">
-        <v>210</v>
+        <v>600</v>
       </c>
       <c r="J146">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K146">
         <v>10</v>
       </c>
       <c r="L146">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M146" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="N146" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="O146" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="B147" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D147" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E147">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F147" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="G147" t="s">
+        <v>19</v>
+      </c>
+      <c r="H147" t="s">
         <v>20</v>
       </c>
-      <c r="H147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I147">
-        <v>500</v>
+        <v>210</v>
       </c>
       <c r="J147">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K147">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L147">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M147" t="s">
-        <v>118</v>
+        <v>423</v>
       </c>
       <c r="N147" t="s">
-        <v>59</v>
+        <v>423</v>
       </c>
       <c r="O147" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
         <v>425</v>
       </c>
       <c r="B148" t="s">
         <v>426</v>
       </c>
       <c r="C148" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D148" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E148">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F148" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G148" t="s">
+        <v>19</v>
+      </c>
+      <c r="H148" t="s">
         <v>20</v>
       </c>
-      <c r="H148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I148">
-        <v>405</v>
+        <v>295</v>
       </c>
       <c r="J148">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K148">
         <v>12</v>
       </c>
       <c r="L148">
         <v>12</v>
       </c>
       <c r="M148" t="s">
+        <v>210</v>
+      </c>
+      <c r="N148" t="s">
+        <v>210</v>
+      </c>
+      <c r="O148" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" t="s">
-        <v>430</v>
+        <v>393</v>
       </c>
       <c r="B149" t="s">
-        <v>431</v>
+        <v>394</v>
       </c>
       <c r="C149" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D149" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E149">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F149" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G149" t="s">
+        <v>19</v>
+      </c>
+      <c r="H149" t="s">
         <v>20</v>
       </c>
-      <c r="H149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I149">
-        <v>210</v>
+        <v>990</v>
       </c>
       <c r="J149">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K149">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L149">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M149" t="s">
-        <v>32</v>
+        <v>193</v>
       </c>
       <c r="N149" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="O149" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
-        <v>166</v>
+        <v>92</v>
       </c>
       <c r="B150" t="s">
-        <v>167</v>
+        <v>93</v>
       </c>
       <c r="C150" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D150" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E150">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F150" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G150" t="s">
+        <v>19</v>
+      </c>
+      <c r="H150" t="s">
         <v>20</v>
       </c>
-      <c r="H150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I150">
-        <v>210</v>
+        <v>595</v>
       </c>
       <c r="J150">
         <v>7</v>
       </c>
       <c r="K150">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L150">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M150" t="s">
-        <v>123</v>
+        <v>429</v>
       </c>
       <c r="N150" t="s">
-        <v>123</v>
+        <v>228</v>
       </c>
       <c r="O150" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" t="s">
-        <v>435</v>
+        <v>160</v>
       </c>
       <c r="B151" t="s">
-        <v>436</v>
+        <v>152</v>
       </c>
       <c r="C151" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D151" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E151">
         <v>21</v>
       </c>
-      <c r="F151"/>
+      <c r="F151" t="s">
+        <v>65</v>
+      </c>
       <c r="G151" t="s">
+        <v>19</v>
+      </c>
+      <c r="H151" t="s">
         <v>20</v>
       </c>
-      <c r="H151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I151">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="J151"/>
+        <v>865</v>
+      </c>
+      <c r="J151">
+        <v>6</v>
+      </c>
       <c r="K151">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L151">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M151" t="s">
-        <v>438</v>
+        <v>332</v>
       </c>
       <c r="N151" t="s">
-        <v>100</v>
+        <v>227</v>
       </c>
       <c r="O151" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" t="s">
-        <v>440</v>
+        <v>74</v>
       </c>
       <c r="B152" t="s">
-        <v>441</v>
+        <v>75</v>
       </c>
       <c r="C152" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D152" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E152">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H152" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="I152">
-        <v>280</v>
+        <v>810</v>
       </c>
       <c r="J152">
         <v>6</v>
       </c>
       <c r="K152">
         <v>8</v>
       </c>
       <c r="L152">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M152" t="s">
-        <v>113</v>
+        <v>332</v>
       </c>
       <c r="N152" t="s">
-        <v>113</v>
+        <v>227</v>
       </c>
       <c r="O152" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" t="s">
-        <v>250</v>
+        <v>393</v>
       </c>
       <c r="B153" t="s">
-        <v>251</v>
+        <v>394</v>
       </c>
       <c r="C153" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D153" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E153">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F153"/>
+        <v>28</v>
+      </c>
+      <c r="F153" t="s">
+        <v>65</v>
+      </c>
       <c r="G153" t="s">
+        <v>19</v>
+      </c>
+      <c r="H153" t="s">
         <v>20</v>
       </c>
-      <c r="H153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I153">
-        <v>275</v>
+        <v>990</v>
       </c>
       <c r="J153">
+        <v>6</v>
+      </c>
+      <c r="K153">
         <v>8</v>
       </c>
-      <c r="K153">
-[...1 lines deleted...]
-      </c>
       <c r="L153">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M153" t="s">
-        <v>365</v>
+        <v>201</v>
       </c>
       <c r="N153" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="O153" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
-        <v>444</v>
+        <v>255</v>
       </c>
       <c r="B154" t="s">
-        <v>445</v>
+        <v>256</v>
       </c>
       <c r="C154" t="s">
         <v>17</v>
       </c>
       <c r="D154" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E154">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F154"/>
       <c r="G154" t="s">
+        <v>19</v>
+      </c>
+      <c r="H154" t="s">
         <v>20</v>
       </c>
-      <c r="H154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I154">
-        <v>1500</v>
+        <v>975</v>
       </c>
       <c r="J154">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K154">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L154">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="M154" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="N154" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
       <c r="O154" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" t="s">
-        <v>311</v>
+        <v>393</v>
       </c>
       <c r="B155" t="s">
-        <v>312</v>
+        <v>394</v>
       </c>
       <c r="C155" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D155" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E155">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F155"/>
+        <v>28</v>
+      </c>
+      <c r="F155" t="s">
+        <v>65</v>
+      </c>
       <c r="G155" t="s">
+        <v>19</v>
+      </c>
+      <c r="H155" t="s">
         <v>20</v>
       </c>
-      <c r="H155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I155">
-        <v>390</v>
+        <v>990</v>
       </c>
       <c r="J155">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K155">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="L155">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="M155" t="s">
-        <v>447</v>
+        <v>148</v>
       </c>
       <c r="N155" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="O155" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" t="s">
-        <v>34</v>
+        <v>437</v>
       </c>
       <c r="B156" t="s">
-        <v>35</v>
+        <v>438</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D156" t="s">
         <v>18</v>
       </c>
       <c r="E156">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F156"/>
       <c r="G156" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H156" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I156">
-        <v>390</v>
+        <v>830</v>
       </c>
       <c r="J156">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K156">
+        <v>10</v>
+      </c>
+      <c r="L156">
         <v>8</v>
       </c>
-      <c r="L156">
-[...1 lines deleted...]
-      </c>
       <c r="M156" t="s">
-        <v>63</v>
+        <v>362</v>
       </c>
       <c r="N156" t="s">
-        <v>63</v>
+        <v>363</v>
       </c>
       <c r="O156" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" t="s">
-        <v>450</v>
+        <v>282</v>
       </c>
       <c r="B157" t="s">
-        <v>451</v>
+        <v>283</v>
       </c>
       <c r="C157" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D157" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E157">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F157" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G157" t="s">
+        <v>19</v>
+      </c>
+      <c r="H157" t="s">
         <v>20</v>
       </c>
-      <c r="H157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I157">
-        <v>1210</v>
+        <v>500</v>
       </c>
       <c r="J157">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K157">
         <v>8</v>
       </c>
       <c r="L157">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M157" t="s">
-        <v>216</v>
+        <v>67</v>
       </c>
       <c r="N157" t="s">
-        <v>452</v>
+        <v>72</v>
       </c>
       <c r="O157" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" t="s">
-        <v>43</v>
+        <v>235</v>
       </c>
       <c r="B158" t="s">
-        <v>44</v>
+        <v>236</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D158" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E158">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F158"/>
+        <v>7</v>
+      </c>
+      <c r="F158" t="s">
+        <v>135</v>
+      </c>
       <c r="G158" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H158" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I158">
-        <v>600</v>
+        <v>275</v>
       </c>
       <c r="J158">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K158">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L158">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M158" t="s">
-        <v>454</v>
+        <v>209</v>
       </c>
       <c r="N158" t="s">
-        <v>337</v>
+        <v>209</v>
       </c>
       <c r="O158" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
-        <v>456</v>
+        <v>232</v>
       </c>
       <c r="B159" t="s">
-        <v>457</v>
+        <v>233</v>
       </c>
       <c r="C159" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D159" t="s">
-        <v>458</v>
+        <v>90</v>
       </c>
       <c r="E159">
-        <v>21</v>
+        <v>3.5</v>
       </c>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H159" t="s">
-        <v>313</v>
+        <v>31</v>
       </c>
       <c r="I159">
-        <v>985</v>
+        <v>180</v>
       </c>
       <c r="J159">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K159">
         <v>10</v>
       </c>
       <c r="L159">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M159" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="N159" t="s">
-        <v>179</v>
+        <v>442</v>
       </c>
       <c r="O159" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" t="s">
-        <v>371</v>
+        <v>160</v>
       </c>
       <c r="B160" t="s">
-        <v>372</v>
+        <v>152</v>
       </c>
       <c r="C160" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D160" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E160">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F160"/>
+        <v>21</v>
+      </c>
+      <c r="F160" t="s">
+        <v>65</v>
+      </c>
       <c r="G160" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H160" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I160">
-        <v>430</v>
+        <v>865</v>
       </c>
       <c r="J160">
         <v>6</v>
       </c>
       <c r="K160">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L160">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M160" t="s">
-        <v>199</v>
+        <v>40</v>
       </c>
       <c r="N160" t="s">
-        <v>461</v>
+        <v>32</v>
       </c>
       <c r="O160" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" t="s">
-        <v>450</v>
+        <v>138</v>
       </c>
       <c r="B161" t="s">
-        <v>451</v>
+        <v>139</v>
       </c>
       <c r="C161" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D161" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E161">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F161" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G161" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H161" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I161">
-        <v>1210</v>
+        <v>750</v>
       </c>
       <c r="J161">
         <v>6</v>
       </c>
       <c r="K161">
         <v>8</v>
       </c>
       <c r="L161">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M161" t="s">
-        <v>52</v>
+        <v>264</v>
       </c>
       <c r="N161" t="s">
-        <v>164</v>
+        <v>260</v>
       </c>
       <c r="O161" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" t="s">
-        <v>464</v>
+        <v>393</v>
       </c>
       <c r="B162" t="s">
-        <v>465</v>
+        <v>394</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D162" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E162">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F162" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G162" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H162" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I162">
-        <v>230</v>
+        <v>990</v>
       </c>
       <c r="J162">
         <v>6</v>
       </c>
       <c r="K162">
         <v>8</v>
       </c>
       <c r="L162">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M162" t="s">
-        <v>164</v>
+        <v>446</v>
       </c>
       <c r="N162" t="s">
-        <v>164</v>
+        <v>447</v>
       </c>
       <c r="O162" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" t="s">
-        <v>467</v>
+        <v>74</v>
       </c>
       <c r="B163" t="s">
-        <v>468</v>
+        <v>75</v>
       </c>
       <c r="C163" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D163" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E163">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H163" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I163">
-        <v>605</v>
+        <v>810</v>
       </c>
       <c r="J163">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K163">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L163">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M163" t="s">
-        <v>89</v>
+        <v>257</v>
       </c>
       <c r="N163" t="s">
-        <v>164</v>
+        <v>258</v>
       </c>
       <c r="O163" t="s">
-        <v>469</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164" t="s">
-        <v>435</v>
+        <v>393</v>
       </c>
       <c r="B164" t="s">
-        <v>436</v>
+        <v>394</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D164" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E164">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F164"/>
+        <v>28</v>
+      </c>
+      <c r="F164" t="s">
+        <v>65</v>
+      </c>
       <c r="G164" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H164" t="s">
-        <v>470</v>
+        <v>77</v>
       </c>
       <c r="I164">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="J164"/>
+        <v>990</v>
+      </c>
+      <c r="J164">
+        <v>6</v>
+      </c>
       <c r="K164">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L164">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M164" t="s">
-        <v>31</v>
+        <v>257</v>
       </c>
       <c r="N164" t="s">
-        <v>78</v>
+        <v>222</v>
       </c>
       <c r="O164" t="s">
-        <v>471</v>
+        <v>450</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" t="s">
-        <v>450</v>
+        <v>138</v>
       </c>
       <c r="B165" t="s">
-        <v>451</v>
+        <v>139</v>
       </c>
       <c r="C165" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D165" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E165">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F165" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G165" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H165" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I165">
-        <v>1210</v>
+        <v>750</v>
       </c>
       <c r="J165">
         <v>6</v>
       </c>
       <c r="K165">
         <v>8</v>
       </c>
       <c r="L165">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M165" t="s">
-        <v>472</v>
+        <v>201</v>
       </c>
       <c r="N165" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="O165" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" t="s">
-        <v>474</v>
+        <v>393</v>
       </c>
       <c r="B166" t="s">
-        <v>475</v>
+        <v>394</v>
       </c>
       <c r="C166" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D166" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E166">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F166"/>
+        <v>28</v>
+      </c>
+      <c r="F166" t="s">
+        <v>65</v>
+      </c>
       <c r="G166" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H166" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I166">
-        <v>210</v>
+        <v>990</v>
       </c>
       <c r="J166">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K166">
         <v>8</v>
       </c>
       <c r="L166">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M166" t="s">
-        <v>476</v>
+        <v>161</v>
       </c>
       <c r="N166" t="s">
-        <v>476</v>
+        <v>122</v>
       </c>
       <c r="O166" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" t="s">
-        <v>478</v>
+        <v>393</v>
       </c>
       <c r="B167" t="s">
-        <v>479</v>
+        <v>394</v>
       </c>
       <c r="C167" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D167" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E167">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F167"/>
+        <v>28</v>
+      </c>
+      <c r="F167" t="s">
+        <v>65</v>
+      </c>
       <c r="G167" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H167" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I167">
-        <v>240</v>
+        <v>990</v>
       </c>
       <c r="J167">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K167">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L167">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M167" t="s">
-        <v>259</v>
+        <v>453</v>
       </c>
       <c r="N167" t="s">
-        <v>259</v>
+        <v>423</v>
       </c>
       <c r="O167" t="s">
-        <v>480</v>
+        <v>454</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
       <c r="B168" t="s">
-        <v>479</v>
+        <v>456</v>
       </c>
       <c r="C168" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D168" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E168">
-        <v>7</v>
+        <v>17.5</v>
       </c>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H168" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I168">
-        <v>240</v>
+        <v>985</v>
       </c>
       <c r="J168">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K168">
         <v>10</v>
       </c>
       <c r="L168">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M168" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="N168" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="O168" t="s">
-        <v>481</v>
+        <v>457</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" t="s">
-        <v>478</v>
+        <v>458</v>
       </c>
       <c r="B169" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="C169" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D169" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E169">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F169"/>
+        <v>21</v>
+      </c>
+      <c r="F169" t="s">
+        <v>65</v>
+      </c>
       <c r="G169" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H169" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I169">
-        <v>240</v>
+        <v>740</v>
       </c>
       <c r="J169">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K169">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L169">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M169" t="s">
-        <v>357</v>
+        <v>316</v>
       </c>
       <c r="N169" t="s">
-        <v>357</v>
+        <v>317</v>
       </c>
       <c r="O169" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170" t="s">
-        <v>478</v>
-[...12 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="B170"/>
+      <c r="C170"/>
+      <c r="D170"/>
+      <c r="E170"/>
       <c r="F170"/>
-      <c r="G170" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G170"/>
       <c r="H170" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I170">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="J170"/>
       <c r="K170">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="L170">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="M170" t="s">
-        <v>243</v>
+        <v>103</v>
       </c>
       <c r="N170" t="s">
-        <v>243</v>
+        <v>136</v>
       </c>
       <c r="O170" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="B171" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="C171" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D171" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E171">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H171" t="s">
-        <v>484</v>
+        <v>31</v>
       </c>
       <c r="I171">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="J171"/>
+        <v>1950</v>
+      </c>
+      <c r="J171">
+        <v>6</v>
+      </c>
       <c r="K171">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L171">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M171" t="s">
-        <v>240</v>
+        <v>193</v>
       </c>
       <c r="N171" t="s">
-        <v>240</v>
+        <v>465</v>
       </c>
       <c r="O171" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" t="s">
-        <v>486</v>
+        <v>133</v>
       </c>
       <c r="B172" t="s">
-        <v>487</v>
+        <v>134</v>
       </c>
       <c r="C172" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D172" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E172">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F172"/>
+        <v>7</v>
+      </c>
+      <c r="F172" t="s">
+        <v>135</v>
+      </c>
       <c r="G172" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H172" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I172">
-        <v>1035</v>
+        <v>210</v>
       </c>
       <c r="J172">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K172">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L172">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M172" t="s">
-        <v>488</v>
+        <v>423</v>
       </c>
       <c r="N172" t="s">
-        <v>378</v>
+        <v>423</v>
       </c>
       <c r="O172" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" t="s">
-        <v>486</v>
+        <v>69</v>
       </c>
       <c r="B173" t="s">
-        <v>487</v>
+        <v>70</v>
       </c>
       <c r="C173" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D173" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E173">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F173"/>
+        <v>14</v>
+      </c>
+      <c r="F173" t="s">
+        <v>71</v>
+      </c>
       <c r="G173" t="s">
+        <v>19</v>
+      </c>
+      <c r="H173" t="s">
         <v>20</v>
       </c>
-      <c r="H173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I173">
-        <v>1035</v>
+        <v>500</v>
       </c>
       <c r="J173">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K173">
         <v>8</v>
       </c>
       <c r="L173">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M173" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="N173" t="s">
-        <v>350</v>
+        <v>217</v>
       </c>
       <c r="O173" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174" t="s">
-        <v>486</v>
+        <v>133</v>
       </c>
       <c r="B174" t="s">
-        <v>487</v>
+        <v>134</v>
       </c>
       <c r="C174" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D174" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E174">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F174"/>
+        <v>7</v>
+      </c>
+      <c r="F174" t="s">
+        <v>135</v>
+      </c>
       <c r="G174" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H174" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I174">
-        <v>1035</v>
+        <v>210</v>
       </c>
       <c r="J174">
+        <v>7</v>
+      </c>
+      <c r="K174">
+        <v>10</v>
+      </c>
+      <c r="L174">
         <v>6</v>
       </c>
-      <c r="K174">
-[...4 lines deleted...]
-      </c>
       <c r="M174" t="s">
-        <v>304</v>
+        <v>415</v>
       </c>
       <c r="N174" t="s">
-        <v>387</v>
+        <v>415</v>
       </c>
       <c r="O174" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="B175" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="C175" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D175" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E175">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H175" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I175">
-        <v>1035</v>
+        <v>280</v>
       </c>
       <c r="J175">
         <v>6</v>
       </c>
       <c r="K175">
         <v>8</v>
       </c>
       <c r="L175">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M175" t="s">
-        <v>369</v>
+        <v>103</v>
       </c>
       <c r="N175" t="s">
-        <v>357</v>
+        <v>103</v>
       </c>
       <c r="O175" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" t="s">
-        <v>493</v>
+        <v>243</v>
       </c>
       <c r="B176" t="s">
-        <v>494</v>
+        <v>244</v>
       </c>
       <c r="C176" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D176" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E176">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F176"/>
       <c r="G176" t="s">
+        <v>19</v>
+      </c>
+      <c r="H176" t="s">
         <v>20</v>
       </c>
-      <c r="H176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I176">
-        <v>490</v>
+        <v>275</v>
       </c>
       <c r="J176">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K176">
         <v>10</v>
       </c>
       <c r="L176">
         <v>10</v>
       </c>
       <c r="M176" t="s">
-        <v>387</v>
+        <v>209</v>
       </c>
       <c r="N176" t="s">
-        <v>305</v>
+        <v>209</v>
       </c>
       <c r="O176" t="s">
-        <v>496</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" t="s">
-        <v>493</v>
+        <v>15</v>
       </c>
       <c r="B177" t="s">
-        <v>494</v>
+        <v>16</v>
       </c>
       <c r="C177" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D177" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E177">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F177"/>
       <c r="G177" t="s">
+        <v>19</v>
+      </c>
+      <c r="H177" t="s">
         <v>20</v>
       </c>
-      <c r="H177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I177">
-        <v>490</v>
+        <v>600</v>
       </c>
       <c r="J177">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K177">
         <v>10</v>
       </c>
       <c r="L177">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M177" t="s">
-        <v>179</v>
+        <v>130</v>
       </c>
       <c r="N177" t="s">
-        <v>373</v>
+        <v>153</v>
       </c>
       <c r="O177" t="s">
-        <v>497</v>
+        <v>474</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178" t="s">
-        <v>415</v>
+        <v>475</v>
       </c>
       <c r="B178" t="s">
-        <v>416</v>
+        <v>476</v>
       </c>
       <c r="C178" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D178" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E178">
-        <v>70</v>
+        <v>10.5</v>
       </c>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H178" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I178">
-        <v>2615</v>
+        <v>430</v>
       </c>
       <c r="J178">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K178">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L178">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M178" t="s">
-        <v>386</v>
+        <v>201</v>
       </c>
       <c r="N178" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="O178" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" t="s">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="B179" t="s">
-        <v>500</v>
+        <v>479</v>
       </c>
       <c r="C179" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D179" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E179">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H179" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I179">
-        <v>590</v>
+        <v>210</v>
       </c>
       <c r="J179">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K179">
         <v>8</v>
       </c>
       <c r="L179">
         <v>6</v>
       </c>
       <c r="M179" t="s">
-        <v>64</v>
+        <v>266</v>
       </c>
       <c r="N179" t="s">
-        <v>183</v>
+        <v>266</v>
       </c>
       <c r="O179" t="s">
-        <v>501</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="B180" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="C180" t="s">
         <v>17</v>
       </c>
       <c r="D180" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E180">
         <v>7</v>
       </c>
-      <c r="F180" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F180"/>
       <c r="G180" t="s">
+        <v>19</v>
+      </c>
+      <c r="H180" t="s">
         <v>20</v>
       </c>
-      <c r="H180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I180">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="J180">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K180">
         <v>10</v>
       </c>
       <c r="L180">
         <v>10</v>
       </c>
       <c r="M180" t="s">
-        <v>447</v>
+        <v>44</v>
       </c>
       <c r="N180" t="s">
-        <v>447</v>
+        <v>44</v>
       </c>
       <c r="O180" t="s">
-        <v>502</v>
+        <v>483</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" t="s">
-        <v>503</v>
+        <v>481</v>
       </c>
       <c r="B181" t="s">
-        <v>504</v>
+        <v>482</v>
       </c>
       <c r="C181" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D181" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E181">
         <v>7</v>
       </c>
-      <c r="F181" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F181"/>
       <c r="G181" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H181" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I181">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="J181">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K181">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L181">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M181" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="N181" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="O181" t="s">
-        <v>505</v>
+        <v>484</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182" t="s">
-        <v>506</v>
+        <v>481</v>
       </c>
       <c r="B182" t="s">
-        <v>507</v>
+        <v>482</v>
       </c>
       <c r="C182" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D182" t="s">
         <v>18</v>
       </c>
       <c r="E182">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F182"/>
       <c r="G182" t="s">
+        <v>19</v>
+      </c>
+      <c r="H182" t="s">
         <v>20</v>
       </c>
-      <c r="H182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I182">
-        <v>1255</v>
+        <v>240</v>
       </c>
       <c r="J182">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K182">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L182">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M182" t="s">
-        <v>22</v>
+        <v>435</v>
       </c>
       <c r="N182" t="s">
-        <v>23</v>
+        <v>435</v>
       </c>
       <c r="O182" t="s">
-        <v>508</v>
+        <v>485</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" t="s">
-        <v>230</v>
+        <v>167</v>
       </c>
       <c r="B183" t="s">
-        <v>231</v>
+        <v>168</v>
       </c>
       <c r="C183" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D183" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E183">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H183" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I183">
-        <v>655</v>
+        <v>1035</v>
       </c>
       <c r="J183">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K183">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L183">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M183" t="s">
-        <v>276</v>
+        <v>486</v>
       </c>
       <c r="N183" t="s">
-        <v>276</v>
+        <v>447</v>
       </c>
       <c r="O183" t="s">
-        <v>509</v>
+        <v>487</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184" t="s">
-        <v>233</v>
+        <v>167</v>
       </c>
       <c r="B184" t="s">
-        <v>234</v>
+        <v>168</v>
       </c>
       <c r="C184" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D184" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E184">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H184" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I184">
-        <v>370</v>
+        <v>1035</v>
       </c>
       <c r="J184">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K184">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L184">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M184" t="s">
-        <v>276</v>
+        <v>333</v>
       </c>
       <c r="N184" t="s">
-        <v>276</v>
+        <v>429</v>
       </c>
       <c r="O184" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" t="s">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="B185" t="s">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="C185" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D185" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E185">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H185" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I185">
-        <v>780</v>
+        <v>1035</v>
       </c>
       <c r="J185">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K185">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L185">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M185" t="s">
-        <v>488</v>
+        <v>121</v>
       </c>
       <c r="N185" t="s">
-        <v>488</v>
+        <v>122</v>
       </c>
       <c r="O185" t="s">
-        <v>511</v>
+        <v>489</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186" t="s">
-        <v>512</v>
+        <v>167</v>
       </c>
       <c r="B186" t="s">
-        <v>513</v>
+        <v>168</v>
       </c>
       <c r="C186" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D186" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E186">
-        <v>10.5</v>
+        <v>21</v>
       </c>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H186" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I186">
-        <v>780</v>
+        <v>1035</v>
       </c>
       <c r="J186">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K186">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L186">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M186" t="s">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="N186" t="s">
-        <v>488</v>
+        <v>435</v>
       </c>
       <c r="O186" t="s">
-        <v>514</v>
+        <v>490</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" t="s">
-        <v>230</v>
+        <v>491</v>
       </c>
       <c r="B187" t="s">
-        <v>231</v>
+        <v>492</v>
       </c>
       <c r="C187" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D187" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E187">
+        <v>14</v>
+      </c>
+      <c r="F187" t="s">
+        <v>493</v>
+      </c>
+      <c r="G187" t="s">
+        <v>19</v>
+      </c>
+      <c r="H187" t="s">
+        <v>20</v>
+      </c>
+      <c r="I187">
+        <v>490</v>
+      </c>
+      <c r="J187">
         <v>4</v>
       </c>
-      <c r="F187"/>
-[...11 lines deleted...]
-      </c>
       <c r="K187">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L187">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M187" t="s">
-        <v>515</v>
+        <v>122</v>
       </c>
       <c r="N187" t="s">
-        <v>515</v>
+        <v>409</v>
       </c>
       <c r="O187" t="s">
-        <v>516</v>
+        <v>494</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B188" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C188" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D188" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E188">
-        <v>4.5</v>
+        <v>70</v>
       </c>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H188" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I188">
-        <v>780</v>
+        <v>2615</v>
       </c>
       <c r="J188">
+        <v>5</v>
+      </c>
+      <c r="K188">
+        <v>8</v>
+      </c>
+      <c r="L188">
         <v>1</v>
       </c>
-      <c r="K188">
-[...4 lines deleted...]
-      </c>
       <c r="M188" t="s">
-        <v>304</v>
+        <v>161</v>
       </c>
       <c r="N188" t="s">
-        <v>304</v>
+        <v>363</v>
       </c>
       <c r="O188" t="s">
-        <v>517</v>
+        <v>495</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="B189" t="s">
-        <v>513</v>
+        <v>497</v>
       </c>
       <c r="C189" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D189" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E189">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F189"/>
+        <v>7</v>
+      </c>
+      <c r="F189" t="s">
+        <v>135</v>
+      </c>
       <c r="G189" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H189" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I189">
-        <v>780</v>
+        <v>210</v>
       </c>
       <c r="J189">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="K189">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L189">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M189" t="s">
-        <v>386</v>
+        <v>153</v>
       </c>
       <c r="N189" t="s">
-        <v>304</v>
+        <v>153</v>
       </c>
       <c r="O189" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190" t="s">
-        <v>230</v>
+        <v>187</v>
       </c>
       <c r="B190" t="s">
-        <v>231</v>
+        <v>188</v>
       </c>
       <c r="C190" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D190" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E190">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H190" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I190">
-        <v>655</v>
+        <v>780</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190">
         <v>6</v>
       </c>
       <c r="L190">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M190" t="s">
-        <v>109</v>
+        <v>486</v>
       </c>
       <c r="N190" t="s">
-        <v>109</v>
+        <v>486</v>
       </c>
       <c r="O190" t="s">
-        <v>519</v>
+        <v>499</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" t="s">
-        <v>233</v>
+        <v>500</v>
       </c>
       <c r="B191" t="s">
-        <v>234</v>
+        <v>501</v>
       </c>
       <c r="C191" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D191" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E191">
-        <v>4</v>
+        <v>10.5</v>
       </c>
       <c r="F191"/>
       <c r="G191" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H191" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I191">
-        <v>370</v>
+        <v>780</v>
       </c>
       <c r="J191">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K191">
         <v>6</v>
       </c>
       <c r="L191">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M191" t="s">
-        <v>109</v>
+        <v>446</v>
       </c>
       <c r="N191" t="s">
-        <v>109</v>
+        <v>486</v>
       </c>
       <c r="O191" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="B192" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="C192" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D192" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E192">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="F192"/>
       <c r="G192" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H192" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I192">
-        <v>780</v>
+        <v>655</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192">
         <v>6</v>
       </c>
       <c r="L192">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M192" t="s">
-        <v>266</v>
+        <v>105</v>
       </c>
       <c r="N192" t="s">
-        <v>266</v>
+        <v>105</v>
       </c>
       <c r="O192" t="s">
-        <v>521</v>
+        <v>503</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" t="s">
-        <v>512</v>
+        <v>187</v>
       </c>
       <c r="B193" t="s">
-        <v>513</v>
+        <v>188</v>
       </c>
       <c r="C193" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D193" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E193">
-        <v>10.5</v>
+        <v>4.5</v>
       </c>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H193" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I193">
         <v>780</v>
       </c>
       <c r="J193">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K193">
         <v>6</v>
       </c>
       <c r="L193">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M193" t="s">
-        <v>522</v>
+        <v>80</v>
       </c>
       <c r="N193" t="s">
-        <v>266</v>
+        <v>80</v>
       </c>
       <c r="O193" t="s">
-        <v>523</v>
+        <v>504</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194" t="s">
-        <v>524</v>
+        <v>34</v>
       </c>
       <c r="B194" t="s">
-        <v>525</v>
+        <v>35</v>
       </c>
       <c r="C194" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D194" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E194">
         <v>7</v>
       </c>
       <c r="F194"/>
       <c r="G194" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H194" t="s">
-        <v>313</v>
+        <v>505</v>
       </c>
       <c r="I194">
         <v>355</v>
       </c>
       <c r="J194">
         <v>6</v>
       </c>
       <c r="K194">
         <v>10</v>
       </c>
       <c r="L194">
         <v>9</v>
       </c>
       <c r="M194" t="s">
-        <v>381</v>
+        <v>258</v>
       </c>
       <c r="N194" t="s">
-        <v>381</v>
+        <v>258</v>
       </c>
       <c r="O194" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
       <c r="B195" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
       <c r="C195" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D195" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E195">
         <v>7</v>
       </c>
       <c r="F195"/>
       <c r="G195" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H195" t="s">
-        <v>313</v>
+        <v>505</v>
       </c>
       <c r="I195">
         <v>355</v>
       </c>
       <c r="J195">
         <v>6</v>
       </c>
       <c r="K195">
         <v>10</v>
       </c>
       <c r="L195">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M195" t="s">
-        <v>527</v>
+        <v>221</v>
       </c>
       <c r="N195" t="s">
-        <v>527</v>
+        <v>221</v>
       </c>
       <c r="O195" t="s">
-        <v>528</v>
+        <v>507</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196" t="s">
-        <v>529</v>
+        <v>508</v>
       </c>
       <c r="B196" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="C196" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D196" t="s">
-        <v>458</v>
+        <v>18</v>
       </c>
       <c r="E196">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F196"/>
+        <v>14</v>
+      </c>
+      <c r="F196" t="s">
+        <v>493</v>
+      </c>
       <c r="G196" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H196" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I196">
-        <v>1290</v>
+        <v>650</v>
       </c>
       <c r="J196">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K196">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L196">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M196" t="s">
-        <v>37</v>
+        <v>202</v>
       </c>
       <c r="N196" t="s">
-        <v>113</v>
+        <v>197</v>
       </c>
       <c r="O196" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197" t="s">
-        <v>334</v>
+        <v>163</v>
       </c>
       <c r="B197" t="s">
-        <v>335</v>
+        <v>164</v>
       </c>
       <c r="C197" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D197" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E197">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F197" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G197" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H197" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I197">
-        <v>295</v>
+        <v>405</v>
       </c>
       <c r="J197">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K197">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L197">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="M197" t="s">
-        <v>454</v>
+        <v>40</v>
       </c>
       <c r="N197" t="s">
-        <v>454</v>
+        <v>36</v>
       </c>
       <c r="O197" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198" t="s">
-        <v>533</v>
+        <v>163</v>
       </c>
       <c r="B198" t="s">
-        <v>534</v>
+        <v>164</v>
       </c>
       <c r="C198" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D198" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E198">
         <v>14</v>
       </c>
       <c r="F198" t="s">
-        <v>495</v>
+        <v>135</v>
       </c>
       <c r="G198" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H198" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I198">
-        <v>650</v>
+        <v>405</v>
       </c>
       <c r="J198">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K198">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L198">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M198" t="s">
-        <v>461</v>
+        <v>429</v>
       </c>
       <c r="N198" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="O198" t="s">
-        <v>535</v>
+        <v>512</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199" t="s">
-        <v>334</v>
+        <v>508</v>
       </c>
       <c r="B199" t="s">
-        <v>335</v>
+        <v>509</v>
       </c>
       <c r="C199" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D199" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E199">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F199" t="s">
-        <v>74</v>
+        <v>493</v>
       </c>
       <c r="G199" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H199" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I199">
-        <v>295</v>
+        <v>650</v>
       </c>
       <c r="J199">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K199">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L199">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M199" t="s">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="N199" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="O199" t="s">
-        <v>536</v>
+        <v>513</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200" t="s">
-        <v>71</v>
+        <v>508</v>
       </c>
       <c r="B200" t="s">
-        <v>72</v>
+        <v>509</v>
       </c>
       <c r="C200" t="s">
         <v>17</v>
       </c>
       <c r="D200" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E200">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F200" t="s">
-        <v>74</v>
+        <v>493</v>
       </c>
       <c r="G200" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H200" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I200">
-        <v>295</v>
+        <v>650</v>
       </c>
       <c r="J200">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K200">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L200">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M200" t="s">
-        <v>199</v>
+        <v>316</v>
       </c>
       <c r="N200" t="s">
-        <v>199</v>
+        <v>514</v>
       </c>
       <c r="O200" t="s">
-        <v>537</v>
+        <v>515</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="B201" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="C201" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D201" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E201">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F201"/>
       <c r="G201" t="s">
+        <v>19</v>
+      </c>
+      <c r="H201" t="s">
         <v>20</v>
       </c>
-      <c r="H201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I201">
-        <v>650</v>
+        <v>1180</v>
       </c>
       <c r="J201">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K201">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L201">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M201" t="s">
-        <v>538</v>
+        <v>40</v>
       </c>
       <c r="N201" t="s">
-        <v>337</v>
+        <v>32</v>
       </c>
       <c r="O201" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202" t="s">
-        <v>71</v>
+        <v>516</v>
       </c>
       <c r="B202" t="s">
-        <v>72</v>
+        <v>517</v>
       </c>
       <c r="C202" t="s">
         <v>17</v>
       </c>
       <c r="D202" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E202">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F202"/>
       <c r="G202" t="s">
+        <v>19</v>
+      </c>
+      <c r="H202" t="s">
         <v>20</v>
       </c>
-      <c r="H202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I202">
-        <v>295</v>
+        <v>1180</v>
       </c>
       <c r="J202">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K202">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L202">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="M202" t="s">
-        <v>454</v>
+        <v>332</v>
       </c>
       <c r="N202" t="s">
-        <v>454</v>
+        <v>227</v>
       </c>
       <c r="O202" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203" t="s">
-        <v>223</v>
+        <v>516</v>
       </c>
       <c r="B203" t="s">
-        <v>224</v>
+        <v>517</v>
       </c>
       <c r="C203" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D203" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E203">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F203"/>
       <c r="G203" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H203" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I203">
-        <v>405</v>
+        <v>1180</v>
       </c>
       <c r="J203">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K203">
         <v>10</v>
       </c>
       <c r="L203">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M203" t="s">
-        <v>138</v>
+        <v>390</v>
       </c>
       <c r="N203" t="s">
-        <v>541</v>
+        <v>391</v>
       </c>
       <c r="O203" t="s">
-        <v>542</v>
+        <v>520</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204" t="s">
-        <v>223</v>
+        <v>516</v>
       </c>
       <c r="B204" t="s">
-        <v>224</v>
+        <v>517</v>
       </c>
       <c r="C204" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D204" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E204">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F204"/>
       <c r="G204" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H204" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I204">
-        <v>405</v>
+        <v>1180</v>
       </c>
       <c r="J204">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K204">
         <v>10</v>
       </c>
       <c r="L204">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M204" t="s">
-        <v>350</v>
+        <v>453</v>
       </c>
       <c r="N204" t="s">
-        <v>194</v>
+        <v>415</v>
       </c>
       <c r="O204" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205" t="s">
-        <v>533</v>
+        <v>508</v>
       </c>
       <c r="B205" t="s">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="C205" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D205" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E205">
         <v>14</v>
       </c>
       <c r="F205" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="G205" t="s">
+        <v>19</v>
+      </c>
+      <c r="H205" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I205">
         <v>650</v>
       </c>
       <c r="J205">
         <v>5</v>
       </c>
       <c r="K205">
         <v>10</v>
       </c>
       <c r="L205">
         <v>10</v>
       </c>
       <c r="M205" t="s">
-        <v>304</v>
+        <v>522</v>
       </c>
       <c r="N205" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="O205" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206" t="s">
-        <v>533</v>
+        <v>508</v>
       </c>
       <c r="B206" t="s">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="C206" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D206" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E206">
         <v>14</v>
       </c>
       <c r="F206" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="G206" t="s">
+        <v>19</v>
+      </c>
+      <c r="H206" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I206">
         <v>650</v>
       </c>
       <c r="J206">
         <v>5</v>
       </c>
       <c r="K206">
         <v>10</v>
       </c>
       <c r="L206">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M206" t="s">
-        <v>399</v>
+        <v>51</v>
       </c>
       <c r="N206" t="s">
-        <v>545</v>
+        <v>49</v>
       </c>
       <c r="O206" t="s">
-        <v>546</v>
+        <v>525</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207" t="s">
-        <v>533</v>
+        <v>508</v>
       </c>
       <c r="B207" t="s">
-        <v>534</v>
+        <v>509</v>
       </c>
       <c r="C207" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D207" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E207">
         <v>14</v>
       </c>
       <c r="F207" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="G207" t="s">
+        <v>19</v>
+      </c>
+      <c r="H207" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I207">
         <v>650</v>
       </c>
       <c r="J207">
         <v>5</v>
       </c>
       <c r="K207">
         <v>10</v>
       </c>
       <c r="L207">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M207" t="s">
-        <v>26</v>
+        <v>307</v>
       </c>
       <c r="N207" t="s">
-        <v>438</v>
+        <v>183</v>
       </c>
       <c r="O207" t="s">
-        <v>547</v>
+        <v>526</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="B208" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
       <c r="C208" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D208" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E208">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F208"/>
       <c r="G208" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H208" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I208">
-        <v>1180</v>
+        <v>1895</v>
       </c>
       <c r="J208">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K208">
         <v>10</v>
       </c>
       <c r="L208">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M208" t="s">
-        <v>138</v>
+        <v>193</v>
       </c>
       <c r="N208" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="O208" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" t="s">
-        <v>548</v>
+        <v>516</v>
       </c>
       <c r="B209" t="s">
-        <v>549</v>
+        <v>517</v>
       </c>
       <c r="C209" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D209" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E209">
         <v>21</v>
       </c>
       <c r="F209"/>
       <c r="G209" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H209" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I209">
         <v>1180</v>
       </c>
       <c r="J209">
         <v>4</v>
       </c>
       <c r="K209">
         <v>10</v>
       </c>
       <c r="L209">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M209" t="s">
-        <v>82</v>
+        <v>304</v>
       </c>
       <c r="N209" t="s">
-        <v>193</v>
+        <v>53</v>
       </c>
       <c r="O209" t="s">
-        <v>551</v>
+        <v>530</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210" t="s">
-        <v>548</v>
+        <v>83</v>
       </c>
       <c r="B210" t="s">
-        <v>549</v>
+        <v>84</v>
       </c>
       <c r="C210" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D210" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E210">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F210"/>
       <c r="G210" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H210" t="s">
-        <v>21</v>
+        <v>505</v>
       </c>
       <c r="I210">
-        <v>1180</v>
+        <v>690</v>
       </c>
       <c r="J210">
+        <v>5</v>
+      </c>
+      <c r="K210">
+        <v>8</v>
+      </c>
+      <c r="L210">
         <v>4</v>
       </c>
-      <c r="K210">
-[...4 lines deleted...]
-      </c>
       <c r="M210" t="s">
-        <v>282</v>
+        <v>391</v>
       </c>
       <c r="N210" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
       <c r="O210" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211" t="s">
-        <v>548</v>
+        <v>313</v>
       </c>
       <c r="B211" t="s">
-        <v>549</v>
+        <v>314</v>
       </c>
       <c r="C211" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D211" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E211">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F211"/>
       <c r="G211" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H211" t="s">
-        <v>21</v>
+        <v>505</v>
       </c>
       <c r="I211">
-        <v>1180</v>
+        <v>355</v>
       </c>
       <c r="J211">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K211">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L211">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M211" t="s">
-        <v>392</v>
+        <v>532</v>
       </c>
       <c r="N211" t="s">
-        <v>315</v>
+        <v>532</v>
       </c>
       <c r="O211" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B212" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C212" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D212" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E212">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F212"/>
       <c r="G212" t="s">
+        <v>19</v>
+      </c>
+      <c r="H212" t="s">
         <v>20</v>
       </c>
-      <c r="H212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I212">
-        <v>650</v>
+        <v>390</v>
       </c>
       <c r="J212">
         <v>5</v>
       </c>
       <c r="K212">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L212">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M212" t="s">
-        <v>554</v>
+        <v>105</v>
       </c>
       <c r="N212" t="s">
-        <v>555</v>
+        <v>105</v>
       </c>
       <c r="O212" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213" t="s">
-        <v>533</v>
+        <v>324</v>
       </c>
       <c r="B213" t="s">
-        <v>534</v>
+        <v>325</v>
       </c>
       <c r="C213" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D213" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E213">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F213"/>
       <c r="G213" t="s">
+        <v>19</v>
+      </c>
+      <c r="H213" t="s">
         <v>20</v>
       </c>
-      <c r="H213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I213">
-        <v>650</v>
+        <v>390</v>
       </c>
       <c r="J213">
         <v>5</v>
       </c>
       <c r="K213">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L213">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M213" t="s">
-        <v>58</v>
+        <v>121</v>
       </c>
       <c r="N213" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
       <c r="O213" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214" t="s">
-        <v>533</v>
+        <v>354</v>
       </c>
       <c r="B214" t="s">
-        <v>534</v>
+        <v>355</v>
       </c>
       <c r="C214" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D214" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E214">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F214" t="s">
-        <v>495</v>
+        <v>135</v>
       </c>
       <c r="G214" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H214" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I214">
-        <v>650</v>
+        <v>210</v>
       </c>
       <c r="J214">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K214">
         <v>10</v>
       </c>
       <c r="L214">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M214" t="s">
-        <v>428</v>
+        <v>222</v>
       </c>
       <c r="N214" t="s">
-        <v>558</v>
+        <v>222</v>
       </c>
       <c r="O214" t="s">
-        <v>559</v>
+        <v>538</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215" t="s">
-        <v>560</v>
+        <v>354</v>
       </c>
       <c r="B215" t="s">
-        <v>561</v>
+        <v>355</v>
       </c>
       <c r="C215" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D215" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E215">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F215"/>
+        <v>7</v>
+      </c>
+      <c r="F215" t="s">
+        <v>135</v>
+      </c>
       <c r="G215" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H215" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I215">
-        <v>1895</v>
+        <v>210</v>
       </c>
       <c r="J215">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K215">
         <v>10</v>
       </c>
       <c r="L215">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="M215" t="s">
-        <v>289</v>
+        <v>72</v>
       </c>
       <c r="N215" t="s">
-        <v>562</v>
+        <v>72</v>
       </c>
       <c r="O215" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216" t="s">
-        <v>548</v>
+        <v>171</v>
       </c>
       <c r="B216" t="s">
-        <v>549</v>
+        <v>172</v>
       </c>
       <c r="C216" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D216" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E216">
         <v>21</v>
       </c>
-      <c r="F216"/>
+      <c r="F216" t="s">
+        <v>65</v>
+      </c>
       <c r="G216" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H216" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="I216">
-        <v>1180</v>
+        <v>790</v>
       </c>
       <c r="J216">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K216">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L216">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M216" t="s">
-        <v>85</v>
+        <v>264</v>
       </c>
       <c r="N216" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="O216" t="s">
-        <v>564</v>
+        <v>540</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217" t="s">
-        <v>238</v>
+        <v>541</v>
       </c>
       <c r="B217" t="s">
-        <v>239</v>
+        <v>542</v>
       </c>
       <c r="C217" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D217" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E217">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F217"/>
+        <v>7</v>
+      </c>
+      <c r="F217" t="s">
+        <v>135</v>
+      </c>
       <c r="G217" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H217" t="s">
-        <v>313</v>
+        <v>31</v>
       </c>
       <c r="I217">
-        <v>690</v>
+        <v>245</v>
       </c>
       <c r="J217">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K217">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L217">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M217" t="s">
-        <v>283</v>
+        <v>384</v>
       </c>
       <c r="N217" t="s">
-        <v>127</v>
+        <v>384</v>
       </c>
       <c r="O217" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218" t="s">
-        <v>566</v>
+        <v>544</v>
       </c>
       <c r="B218" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
       <c r="C218" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D218" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E218">
         <v>7</v>
       </c>
-      <c r="F218"/>
+      <c r="F218" t="s">
+        <v>65</v>
+      </c>
       <c r="G218" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H218" t="s">
-        <v>313</v>
+        <v>31</v>
       </c>
       <c r="I218">
-        <v>355</v>
+        <v>325</v>
       </c>
       <c r="J218">
         <v>5</v>
       </c>
       <c r="K218">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L218">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M218" t="s">
-        <v>287</v>
+        <v>486</v>
       </c>
       <c r="N218" t="s">
-        <v>287</v>
+        <v>486</v>
       </c>
       <c r="O218" t="s">
-        <v>568</v>
+        <v>546</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219" t="s">
-        <v>311</v>
+        <v>547</v>
       </c>
       <c r="B219" t="s">
-        <v>312</v>
+        <v>548</v>
       </c>
       <c r="C219" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D219" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E219">
         <v>7</v>
       </c>
-      <c r="F219"/>
+      <c r="F219" t="s">
+        <v>135</v>
+      </c>
       <c r="G219" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H219" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I219">
-        <v>390</v>
+        <v>245</v>
       </c>
       <c r="J219">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K219">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L219">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M219" t="s">
-        <v>515</v>
+        <v>446</v>
       </c>
       <c r="N219" t="s">
-        <v>515</v>
+        <v>446</v>
       </c>
       <c r="O219" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="B220" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="C220" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D220" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E220">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F220"/>
+        <v>28</v>
+      </c>
+      <c r="F220" t="s">
+        <v>65</v>
+      </c>
       <c r="G220" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H220" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="I220">
-        <v>390</v>
+        <v>1150</v>
       </c>
       <c r="J220">
+        <v>6</v>
+      </c>
+      <c r="K220">
+        <v>8</v>
+      </c>
+      <c r="L220">
         <v>5</v>
       </c>
-      <c r="K220">
-[...4 lines deleted...]
-      </c>
       <c r="M220" t="s">
-        <v>304</v>
+        <v>193</v>
       </c>
       <c r="N220" t="s">
-        <v>304</v>
+        <v>118</v>
       </c>
       <c r="O220" t="s">
-        <v>570</v>
+        <v>550</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221" t="s">
-        <v>169</v>
+        <v>551</v>
       </c>
       <c r="B221" t="s">
-        <v>170</v>
+        <v>552</v>
       </c>
       <c r="C221" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D221" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E221">
-        <v>7</v>
+        <v>10.5</v>
       </c>
       <c r="F221" t="s">
-        <v>74</v>
+        <v>493</v>
       </c>
       <c r="G221" t="s">
+        <v>19</v>
+      </c>
+      <c r="H221" t="s">
         <v>20</v>
       </c>
-      <c r="H221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I221">
-        <v>210</v>
+        <v>460</v>
       </c>
       <c r="J221">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K221">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L221">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M221" t="s">
-        <v>383</v>
+        <v>429</v>
       </c>
       <c r="N221" t="s">
-        <v>383</v>
+        <v>228</v>
       </c>
       <c r="O221" t="s">
-        <v>571</v>
+        <v>553</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222" t="s">
-        <v>169</v>
+        <v>342</v>
       </c>
       <c r="B222" t="s">
-        <v>170</v>
+        <v>343</v>
       </c>
       <c r="C222" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D222" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E222">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F222" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G222" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H222" t="s">
-        <v>25</v>
+        <v>140</v>
       </c>
       <c r="I222">
-        <v>210</v>
+        <v>545</v>
       </c>
       <c r="J222">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K222">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L222">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M222" t="s">
-        <v>207</v>
+        <v>429</v>
       </c>
       <c r="N222" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
       <c r="O222" t="s">
-        <v>572</v>
+        <v>554</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223" t="s">
-        <v>169</v>
+        <v>555</v>
       </c>
       <c r="B223" t="s">
-        <v>170</v>
+        <v>556</v>
       </c>
       <c r="C223" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D223" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E223">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F223" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G223" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H223" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I223">
-        <v>210</v>
+        <v>515</v>
       </c>
       <c r="J223">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K223">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L223">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M223" t="s">
-        <v>164</v>
+        <v>332</v>
       </c>
       <c r="N223" t="s">
-        <v>164</v>
+        <v>333</v>
       </c>
       <c r="O223" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224" t="s">
-        <v>574</v>
+        <v>175</v>
       </c>
       <c r="B224" t="s">
-        <v>575</v>
+        <v>176</v>
       </c>
       <c r="C224" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D224" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E224">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F224" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G224" t="s">
+        <v>19</v>
+      </c>
+      <c r="H224" t="s">
         <v>20</v>
       </c>
-      <c r="H224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I224">
-        <v>790</v>
+        <v>1000</v>
       </c>
       <c r="J224">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K224">
         <v>8</v>
       </c>
       <c r="L224">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M224" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="N224" t="s">
-        <v>272</v>
+        <v>221</v>
       </c>
       <c r="O224" t="s">
-        <v>576</v>
+        <v>558</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225" t="s">
-        <v>577</v>
+        <v>541</v>
       </c>
       <c r="B225" t="s">
-        <v>578</v>
+        <v>542</v>
       </c>
       <c r="C225" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D225" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E225">
         <v>7</v>
       </c>
       <c r="F225" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G225" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H225" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I225">
         <v>245</v>
       </c>
       <c r="J225">
         <v>7</v>
       </c>
       <c r="K225">
         <v>10</v>
       </c>
       <c r="L225">
         <v>10</v>
       </c>
       <c r="M225" t="s">
-        <v>276</v>
+        <v>340</v>
       </c>
       <c r="N225" t="s">
-        <v>276</v>
+        <v>340</v>
       </c>
       <c r="O225" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="B226" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="C226" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D226" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E226">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>17.5</v>
+      </c>
+      <c r="F226"/>
       <c r="G226" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H226" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I226">
-        <v>325</v>
+        <v>810</v>
       </c>
       <c r="J226">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K226">
         <v>8</v>
       </c>
       <c r="L226">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M226" t="s">
-        <v>488</v>
+        <v>105</v>
       </c>
       <c r="N226" t="s">
-        <v>488</v>
+        <v>409</v>
       </c>
       <c r="O226" t="s">
-        <v>582</v>
+        <v>562</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227" t="s">
-        <v>583</v>
+        <v>463</v>
       </c>
       <c r="B227" t="s">
-        <v>584</v>
+        <v>464</v>
       </c>
       <c r="C227" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D227" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E227">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F227"/>
       <c r="G227" t="s">
+        <v>19</v>
+      </c>
+      <c r="H227" t="s">
         <v>20</v>
       </c>
-      <c r="H227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I227">
-        <v>245</v>
+        <v>1950</v>
       </c>
       <c r="J227">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K227">
         <v>8</v>
       </c>
       <c r="L227">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M227" t="s">
-        <v>377</v>
+        <v>141</v>
       </c>
       <c r="N227" t="s">
-        <v>377</v>
+        <v>49</v>
       </c>
       <c r="O227" t="s">
-        <v>585</v>
+        <v>563</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228" t="s">
-        <v>39</v>
+        <v>541</v>
       </c>
       <c r="B228" t="s">
-        <v>40</v>
+        <v>542</v>
       </c>
       <c r="C228" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D228" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E228">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F228" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G228" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H228" t="s">
-        <v>343</v>
+        <v>31</v>
       </c>
       <c r="I228">
-        <v>1150</v>
+        <v>245</v>
       </c>
       <c r="J228">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K228">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L228">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M228" t="s">
-        <v>289</v>
+        <v>149</v>
       </c>
       <c r="N228" t="s">
-        <v>290</v>
+        <v>149</v>
       </c>
       <c r="O228" t="s">
-        <v>586</v>
+        <v>564</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229" t="s">
-        <v>587</v>
+        <v>61</v>
       </c>
       <c r="B229" t="s">
-        <v>588</v>
+        <v>62</v>
       </c>
       <c r="C229" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D229" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E229">
-        <v>10.5</v>
+        <v>28</v>
       </c>
       <c r="F229" t="s">
-        <v>495</v>
+        <v>65</v>
       </c>
       <c r="G229" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H229" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="I229">
-        <v>460</v>
+        <v>1150</v>
       </c>
       <c r="J229">
         <v>6</v>
       </c>
       <c r="K229">
         <v>8</v>
       </c>
       <c r="L229">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M229" t="s">
-        <v>350</v>
+        <v>453</v>
       </c>
       <c r="N229" t="s">
-        <v>194</v>
+        <v>423</v>
       </c>
       <c r="O229" t="s">
-        <v>589</v>
+        <v>565</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="B230" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
       <c r="C230" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D230" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E230">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F230" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G230" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H230" t="s">
-        <v>343</v>
+        <v>31</v>
       </c>
       <c r="I230">
-        <v>545</v>
+        <v>790</v>
       </c>
       <c r="J230">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K230">
         <v>8</v>
       </c>
       <c r="L230">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M230" t="s">
-        <v>350</v>
+        <v>148</v>
       </c>
       <c r="N230" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="O230" t="s">
-        <v>590</v>
+        <v>566</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231" t="s">
-        <v>591</v>
+        <v>551</v>
       </c>
       <c r="B231" t="s">
-        <v>592</v>
+        <v>552</v>
       </c>
       <c r="C231" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D231" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E231">
-        <v>14</v>
+        <v>10.5</v>
       </c>
       <c r="F231" t="s">
-        <v>19</v>
+        <v>493</v>
       </c>
       <c r="G231" t="s">
+        <v>19</v>
+      </c>
+      <c r="H231" t="s">
         <v>20</v>
       </c>
-      <c r="H231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I231">
-        <v>515</v>
+        <v>460</v>
       </c>
       <c r="J231">
         <v>6</v>
       </c>
       <c r="K231">
         <v>8</v>
       </c>
       <c r="L231">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M231" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="N231" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="O231" t="s">
-        <v>593</v>
+        <v>567</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232" t="s">
-        <v>594</v>
+        <v>342</v>
       </c>
       <c r="B232" t="s">
-        <v>595</v>
+        <v>343</v>
       </c>
       <c r="C232" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D232" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E232">
         <v>14</v>
       </c>
       <c r="F232" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G232" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H232" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="I232">
-        <v>1000</v>
+        <v>545</v>
       </c>
       <c r="J232">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K232">
         <v>8</v>
       </c>
       <c r="L232">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M232" t="s">
-        <v>380</v>
+        <v>67</v>
       </c>
       <c r="N232" t="s">
-        <v>527</v>
+        <v>72</v>
       </c>
       <c r="O232" t="s">
-        <v>596</v>
+        <v>568</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233" t="s">
-        <v>574</v>
+        <v>195</v>
       </c>
       <c r="B233" t="s">
-        <v>575</v>
+        <v>196</v>
       </c>
       <c r="C233" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D233" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E233">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F233"/>
       <c r="G233" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H233" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I233">
-        <v>790</v>
+        <v>1240</v>
       </c>
       <c r="J233">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K233">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L233">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M233" t="s">
-        <v>380</v>
+        <v>228</v>
       </c>
       <c r="N233" t="s">
-        <v>381</v>
+        <v>228</v>
       </c>
       <c r="O233" t="s">
-        <v>597</v>
+        <v>569</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234" t="s">
-        <v>577</v>
+        <v>199</v>
       </c>
       <c r="B234" t="s">
-        <v>578</v>
+        <v>200</v>
       </c>
       <c r="C234" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D234" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E234">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F234"/>
       <c r="G234" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H234" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I234">
-        <v>245</v>
+        <v>1050</v>
       </c>
       <c r="J234">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K234">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L234">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M234" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="N234" t="s">
-        <v>128</v>
+        <v>429</v>
       </c>
       <c r="O234" t="s">
-        <v>598</v>
+        <v>570</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B235" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C235" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D235" t="s">
-        <v>18</v>
+        <v>330</v>
       </c>
       <c r="E235">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F235"/>
       <c r="G235" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H235" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I235">
-        <v>325</v>
+        <v>760</v>
       </c>
       <c r="J235">
         <v>5</v>
       </c>
       <c r="K235">
         <v>8</v>
       </c>
       <c r="L235">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M235" t="s">
-        <v>127</v>
+        <v>193</v>
       </c>
       <c r="N235" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="O235" t="s">
-        <v>599</v>
+        <v>573</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="B236" t="s">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="C236" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D236" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E236">
-        <v>7</v>
+        <v>17.5</v>
       </c>
       <c r="F236" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G236" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H236" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I236">
-        <v>245</v>
+        <v>665</v>
       </c>
       <c r="J236">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K236">
         <v>8</v>
       </c>
       <c r="L236">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M236" t="s">
-        <v>283</v>
+        <v>161</v>
       </c>
       <c r="N236" t="s">
-        <v>283</v>
+        <v>105</v>
       </c>
       <c r="O236" t="s">
-        <v>600</v>
+        <v>576</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237" t="s">
-        <v>601</v>
+        <v>577</v>
       </c>
       <c r="B237" t="s">
-        <v>602</v>
+        <v>578</v>
       </c>
       <c r="C237" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D237" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E237">
-        <v>17.5</v>
-[...1 lines deleted...]
-      <c r="F237"/>
+        <v>14</v>
+      </c>
+      <c r="F237" t="s">
+        <v>135</v>
+      </c>
       <c r="G237" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H237" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I237">
-        <v>810</v>
+        <v>405</v>
       </c>
       <c r="J237">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K237">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L237">
         <v>6</v>
       </c>
       <c r="M237" t="s">
-        <v>515</v>
+        <v>125</v>
       </c>
       <c r="N237" t="s">
-        <v>305</v>
+        <v>67</v>
       </c>
       <c r="O237" t="s">
-        <v>603</v>
+        <v>579</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238" t="s">
-        <v>419</v>
+        <v>580</v>
       </c>
       <c r="B238" t="s">
-        <v>420</v>
+        <v>581</v>
       </c>
       <c r="C238" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D238" t="s">
         <v>18</v>
       </c>
       <c r="E238">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F238"/>
       <c r="G238" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H238" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I238">
-        <v>1950</v>
+        <v>1690</v>
       </c>
       <c r="J238">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K238">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L238">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M238" t="s">
-        <v>117</v>
+        <v>202</v>
       </c>
       <c r="N238" t="s">
-        <v>155</v>
+        <v>363</v>
       </c>
       <c r="O238" t="s">
-        <v>604</v>
+        <v>582</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239" t="s">
-        <v>577</v>
+        <v>496</v>
       </c>
       <c r="B239" t="s">
-        <v>578</v>
+        <v>497</v>
       </c>
       <c r="C239" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D239" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E239">
         <v>7</v>
       </c>
       <c r="F239" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G239" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H239" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I239">
-        <v>245</v>
+        <v>210</v>
       </c>
       <c r="J239">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K239">
         <v>10</v>
       </c>
       <c r="L239">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M239" t="s">
-        <v>123</v>
+        <v>332</v>
       </c>
       <c r="N239" t="s">
-        <v>123</v>
+        <v>332</v>
       </c>
       <c r="O239" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240" t="s">
-        <v>594</v>
+        <v>92</v>
       </c>
       <c r="B240" t="s">
-        <v>595</v>
+        <v>93</v>
       </c>
       <c r="C240" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D240" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E240">
         <v>14</v>
       </c>
       <c r="F240" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G240" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H240" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I240">
-        <v>1000</v>
+        <v>595</v>
       </c>
       <c r="J240">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K240">
         <v>8</v>
       </c>
       <c r="L240">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M240" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="N240" t="s">
-        <v>123</v>
+        <v>189</v>
       </c>
       <c r="O240" t="s">
-        <v>606</v>
+        <v>584</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241" t="s">
-        <v>580</v>
+        <v>269</v>
       </c>
       <c r="B241" t="s">
-        <v>581</v>
+        <v>270</v>
       </c>
       <c r="C241" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D241" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E241">
         <v>7</v>
       </c>
       <c r="F241" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G241" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H241" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I241">
-        <v>325</v>
+        <v>210</v>
       </c>
       <c r="J241">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K241">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L241">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M241" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="N241" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="O241" t="s">
-        <v>607</v>
+        <v>585</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B242" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C242" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D242" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E242">
         <v>7</v>
       </c>
       <c r="F242" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G242" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H242" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I242">
-        <v>245</v>
+        <v>210</v>
       </c>
       <c r="J242">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K242">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L242">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="M242" t="s">
-        <v>315</v>
+        <v>390</v>
       </c>
       <c r="N242" t="s">
-        <v>315</v>
+        <v>390</v>
       </c>
       <c r="O242" t="s">
-        <v>608</v>
+        <v>588</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243" t="s">
-        <v>39</v>
+        <v>269</v>
       </c>
       <c r="B243" t="s">
-        <v>40</v>
+        <v>270</v>
       </c>
       <c r="C243" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D243" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E243">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F243" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G243" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H243" t="s">
-        <v>343</v>
+        <v>31</v>
       </c>
       <c r="I243">
-        <v>1150</v>
+        <v>210</v>
       </c>
       <c r="J243">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K243">
+        <v>10</v>
+      </c>
+      <c r="L243">
         <v>8</v>
       </c>
-      <c r="L243">
-[...1 lines deleted...]
-      </c>
       <c r="M243" t="s">
-        <v>392</v>
+        <v>210</v>
       </c>
       <c r="N243" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="O243" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244" t="s">
-        <v>574</v>
+        <v>212</v>
       </c>
       <c r="B244" t="s">
-        <v>575</v>
+        <v>213</v>
       </c>
       <c r="C244" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D244" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E244">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F244" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G244" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H244" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I244">
-        <v>790</v>
+        <v>405</v>
       </c>
       <c r="J244">
         <v>7</v>
       </c>
       <c r="K244">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L244">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="M244" t="s">
-        <v>204</v>
+        <v>66</v>
       </c>
       <c r="N244" t="s">
-        <v>365</v>
+        <v>418</v>
       </c>
       <c r="O244" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245" t="s">
-        <v>587</v>
+        <v>195</v>
       </c>
       <c r="B245" t="s">
-        <v>588</v>
+        <v>196</v>
       </c>
       <c r="C245" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D245" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E245">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F245"/>
       <c r="G245" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H245" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I245">
-        <v>460</v>
+        <v>1240</v>
       </c>
       <c r="J245">
+        <v>4</v>
+      </c>
+      <c r="K245">
         <v>6</v>
       </c>
-      <c r="K245">
-[...1 lines deleted...]
-      </c>
       <c r="L245">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M245" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="N245" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="O245" t="s">
-        <v>611</v>
+        <v>591</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246" t="s">
-        <v>135</v>
+        <v>592</v>
       </c>
       <c r="B246" t="s">
-        <v>136</v>
+        <v>593</v>
       </c>
       <c r="C246" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D246" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E246">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F246"/>
       <c r="G246" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H246" t="s">
-        <v>343</v>
+        <v>31</v>
       </c>
       <c r="I246">
-        <v>545</v>
+        <v>1370</v>
       </c>
       <c r="J246">
+        <v>2</v>
+      </c>
+      <c r="K246">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="L246">
         <v>3</v>
       </c>
       <c r="M246" t="s">
-        <v>206</v>
+        <v>257</v>
       </c>
       <c r="N246" t="s">
-        <v>207</v>
+        <v>258</v>
       </c>
       <c r="O246" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B247" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C247" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D247" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E247">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F247"/>
       <c r="G247" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H247" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I247">
-        <v>515</v>
+        <v>1335</v>
       </c>
       <c r="J247">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K247">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L247">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M247" t="s">
-        <v>183</v>
+        <v>390</v>
       </c>
       <c r="N247" t="s">
-        <v>184</v>
+        <v>391</v>
       </c>
       <c r="O247" t="s">
-        <v>613</v>
+        <v>597</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248" t="s">
-        <v>614</v>
+        <v>83</v>
       </c>
       <c r="B248" t="s">
-        <v>615</v>
+        <v>84</v>
       </c>
       <c r="C248" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D248" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E248">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F248"/>
       <c r="G248" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H248" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I248">
-        <v>1240</v>
+        <v>690</v>
       </c>
       <c r="J248">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K248">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L248">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M248" t="s">
-        <v>194</v>
+        <v>114</v>
       </c>
       <c r="N248" t="s">
-        <v>194</v>
+        <v>260</v>
       </c>
       <c r="O248" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249" t="s">
-        <v>617</v>
+        <v>313</v>
       </c>
       <c r="B249" t="s">
-        <v>618</v>
+        <v>314</v>
       </c>
       <c r="C249" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D249" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E249">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F249"/>
       <c r="G249" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H249" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I249">
-        <v>1050</v>
+        <v>355</v>
       </c>
       <c r="J249">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K249">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L249">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M249" t="s">
-        <v>193</v>
+        <v>264</v>
       </c>
       <c r="N249" t="s">
-        <v>350</v>
+        <v>264</v>
       </c>
       <c r="O249" t="s">
-        <v>619</v>
+        <v>599</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="B250" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="C250" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D250" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E250">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F250"/>
       <c r="G250" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H250" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I250">
-        <v>760</v>
+        <v>935</v>
       </c>
       <c r="J250">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K250">
         <v>8</v>
       </c>
       <c r="L250">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M250" t="s">
-        <v>289</v>
+        <v>465</v>
       </c>
       <c r="N250" t="s">
-        <v>622</v>
+        <v>189</v>
       </c>
       <c r="O250" t="s">
-        <v>623</v>
+        <v>602</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251" t="s">
-        <v>624</v>
+        <v>603</v>
       </c>
       <c r="B251" t="s">
-        <v>625</v>
+        <v>604</v>
       </c>
       <c r="C251" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D251" t="s">
         <v>18</v>
       </c>
       <c r="E251">
-        <v>17.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F251"/>
       <c r="G251" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H251" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I251">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="J251">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K251">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L251">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M251" t="s">
-        <v>386</v>
+        <v>193</v>
       </c>
       <c r="N251" t="s">
-        <v>515</v>
+        <v>117</v>
       </c>
       <c r="O251" t="s">
-        <v>626</v>
+        <v>605</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252" t="s">
-        <v>425</v>
+        <v>83</v>
       </c>
       <c r="B252" t="s">
-        <v>426</v>
+        <v>84</v>
       </c>
       <c r="C252" t="s">
         <v>17</v>
       </c>
       <c r="D252" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E252">
         <v>14</v>
       </c>
-      <c r="F252" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F252"/>
       <c r="G252" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H252" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I252">
-        <v>405</v>
+        <v>690</v>
       </c>
       <c r="J252">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K252">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L252">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M252" t="s">
-        <v>212</v>
+        <v>304</v>
       </c>
       <c r="N252" t="s">
-        <v>206</v>
+        <v>78</v>
       </c>
       <c r="O252" t="s">
-        <v>627</v>
+        <v>606</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253" t="s">
-        <v>425</v>
+        <v>313</v>
       </c>
       <c r="B253" t="s">
-        <v>426</v>
+        <v>314</v>
       </c>
       <c r="C253" t="s">
         <v>17</v>
       </c>
       <c r="D253" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E253">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F253"/>
       <c r="G253" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H253" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I253">
-        <v>405</v>
+        <v>355</v>
       </c>
       <c r="J253">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K253">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L253">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M253" t="s">
-        <v>242</v>
+        <v>59</v>
       </c>
       <c r="N253" t="s">
-        <v>243</v>
+        <v>59</v>
       </c>
       <c r="O253" t="s">
-        <v>628</v>
+        <v>607</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254" t="s">
-        <v>66</v>
+        <v>603</v>
       </c>
       <c r="B254" t="s">
-        <v>67</v>
+        <v>604</v>
       </c>
       <c r="C254" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D254" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E254">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F254"/>
       <c r="G254" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H254" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I254">
-        <v>1690</v>
+        <v>605</v>
       </c>
       <c r="J254">
         <v>4</v>
       </c>
       <c r="K254">
         <v>10</v>
       </c>
       <c r="L254">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M254" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="N254" t="s">
-        <v>197</v>
+        <v>241</v>
       </c>
       <c r="O254" t="s">
-        <v>629</v>
+        <v>608</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255" t="s">
-        <v>503</v>
+        <v>143</v>
       </c>
       <c r="B255" t="s">
-        <v>504</v>
+        <v>144</v>
       </c>
       <c r="C255" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D255" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E255">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F255"/>
       <c r="G255" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H255" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I255">
-        <v>210</v>
+        <v>1010</v>
       </c>
       <c r="J255">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K255">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L255">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M255" t="s">
-        <v>82</v>
+        <v>391</v>
       </c>
       <c r="N255" t="s">
-        <v>82</v>
+        <v>391</v>
       </c>
       <c r="O255" t="s">
-        <v>630</v>
+        <v>609</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256" t="s">
-        <v>125</v>
+        <v>610</v>
       </c>
       <c r="B256" t="s">
-        <v>126</v>
+        <v>611</v>
       </c>
       <c r="C256" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D256" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E256">
         <v>14</v>
       </c>
-      <c r="F256" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F256"/>
       <c r="G256" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H256" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I256">
-        <v>595</v>
+        <v>1020</v>
       </c>
       <c r="J256">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K256">
+        <v>10</v>
+      </c>
+      <c r="L256">
         <v>8</v>
       </c>
-      <c r="L256">
-[...1 lines deleted...]
-      </c>
       <c r="M256" t="s">
-        <v>290</v>
+        <v>390</v>
       </c>
       <c r="N256" t="s">
-        <v>562</v>
+        <v>532</v>
       </c>
       <c r="O256" t="s">
-        <v>631</v>
+        <v>612</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257" t="s">
-        <v>632</v>
+        <v>610</v>
       </c>
       <c r="B257" t="s">
-        <v>633</v>
+        <v>611</v>
       </c>
       <c r="C257" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D257" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E257">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F257"/>
       <c r="G257" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H257" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I257">
-        <v>210</v>
+        <v>1020</v>
       </c>
       <c r="J257">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K257">
         <v>10</v>
       </c>
       <c r="L257">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M257" t="s">
-        <v>634</v>
+        <v>153</v>
       </c>
       <c r="N257" t="s">
-        <v>634</v>
+        <v>356</v>
       </c>
       <c r="O257" t="s">
-        <v>635</v>
+        <v>613</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258" t="s">
-        <v>87</v>
+        <v>614</v>
       </c>
       <c r="B258" t="s">
-        <v>88</v>
+        <v>615</v>
       </c>
       <c r="C258" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D258" t="s">
-        <v>73</v>
+        <v>616</v>
       </c>
       <c r="E258">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F258"/>
       <c r="G258" t="s">
+        <v>19</v>
+      </c>
+      <c r="H258" t="s">
         <v>20</v>
       </c>
-      <c r="H258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I258">
-        <v>210</v>
+        <v>1095</v>
       </c>
       <c r="J258">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K258">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L258">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="M258" t="s">
-        <v>282</v>
+        <v>105</v>
       </c>
       <c r="N258" t="s">
-        <v>282</v>
+        <v>409</v>
       </c>
       <c r="O258" t="s">
-        <v>636</v>
+        <v>617</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="B259" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="C259" t="s">
         <v>17</v>
       </c>
       <c r="D259" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E259">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F259"/>
       <c r="G259" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H259" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I259">
-        <v>210</v>
+        <v>680</v>
       </c>
       <c r="J259">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K259">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L259">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M259" t="s">
-        <v>143</v>
+        <v>260</v>
       </c>
       <c r="N259" t="s">
-        <v>143</v>
+        <v>44</v>
       </c>
       <c r="O259" t="s">
-        <v>637</v>
+        <v>620</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260" t="s">
-        <v>412</v>
+        <v>618</v>
       </c>
       <c r="B260" t="s">
-        <v>413</v>
+        <v>619</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
       <c r="D260" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E260">
         <v>14</v>
       </c>
-      <c r="F260" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F260"/>
       <c r="G260" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H260" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I260">
-        <v>405</v>
+        <v>680</v>
       </c>
       <c r="J260">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K260">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L260">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M260" t="s">
-        <v>211</v>
+        <v>415</v>
       </c>
       <c r="N260" t="s">
-        <v>320</v>
+        <v>423</v>
       </c>
       <c r="O260" t="s">
-        <v>638</v>
+        <v>621</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261" t="s">
-        <v>632</v>
+        <v>163</v>
       </c>
       <c r="B261" t="s">
-        <v>633</v>
+        <v>164</v>
       </c>
       <c r="C261" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D261" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E261">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F261" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G261" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H261" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I261">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J261">
         <v>7</v>
       </c>
       <c r="K261">
         <v>10</v>
       </c>
       <c r="L261">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M261" t="s">
-        <v>89</v>
+        <v>622</v>
       </c>
       <c r="N261" t="s">
-        <v>89</v>
+        <v>623</v>
       </c>
       <c r="O261" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262" t="s">
-        <v>614</v>
+        <v>215</v>
       </c>
       <c r="B262" t="s">
-        <v>615</v>
+        <v>216</v>
       </c>
       <c r="C262" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D262" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E262">
         <v>7</v>
       </c>
-      <c r="F262"/>
+      <c r="F262" t="s">
+        <v>135</v>
+      </c>
       <c r="G262" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H262" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I262">
-        <v>1240</v>
+        <v>230</v>
       </c>
       <c r="J262">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K262">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L262">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M262" t="s">
-        <v>383</v>
+        <v>36</v>
       </c>
       <c r="N262" t="s">
-        <v>383</v>
+        <v>36</v>
       </c>
       <c r="O262" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263" t="s">
-        <v>641</v>
+        <v>555</v>
       </c>
       <c r="B263" t="s">
-        <v>642</v>
+        <v>556</v>
       </c>
       <c r="C263" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D263" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E263">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F263"/>
+        <v>14</v>
+      </c>
+      <c r="F263" t="s">
+        <v>65</v>
+      </c>
       <c r="G263" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H263" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I263">
-        <v>1370</v>
+        <v>515</v>
       </c>
       <c r="J263">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K263">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L263">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M263" t="s">
-        <v>380</v>
+        <v>264</v>
       </c>
       <c r="N263" t="s">
-        <v>381</v>
+        <v>114</v>
       </c>
       <c r="O263" t="s">
-        <v>643</v>
+        <v>626</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264" t="s">
-        <v>644</v>
+        <v>195</v>
       </c>
       <c r="B264" t="s">
-        <v>645</v>
+        <v>196</v>
       </c>
       <c r="C264" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D264" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E264">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F264"/>
       <c r="G264" t="s">
+        <v>19</v>
+      </c>
+      <c r="H264" t="s">
         <v>20</v>
       </c>
-      <c r="H264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I264">
-        <v>1335</v>
+        <v>1240</v>
       </c>
       <c r="J264">
         <v>4</v>
       </c>
       <c r="K264">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L264">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M264" t="s">
-        <v>282</v>
+        <v>32</v>
       </c>
       <c r="N264" t="s">
-        <v>283</v>
+        <v>32</v>
       </c>
       <c r="O264" t="s">
-        <v>646</v>
+        <v>627</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265" t="s">
-        <v>238</v>
+        <v>586</v>
       </c>
       <c r="B265" t="s">
-        <v>239</v>
+        <v>587</v>
       </c>
       <c r="C265" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D265" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E265">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F265"/>
+        <v>7</v>
+      </c>
+      <c r="F265" t="s">
+        <v>135</v>
+      </c>
       <c r="G265" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H265" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I265">
-        <v>690</v>
+        <v>210</v>
       </c>
       <c r="J265">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K265">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L265">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M265" t="s">
-        <v>647</v>
+        <v>40</v>
       </c>
       <c r="N265" t="s">
-        <v>272</v>
+        <v>40</v>
       </c>
       <c r="O265" t="s">
-        <v>648</v>
+        <v>628</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266" t="s">
-        <v>566</v>
+        <v>269</v>
       </c>
       <c r="B266" t="s">
-        <v>567</v>
+        <v>270</v>
       </c>
       <c r="C266" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D266" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E266">
         <v>7</v>
       </c>
-      <c r="F266"/>
+      <c r="F266" t="s">
+        <v>135</v>
+      </c>
       <c r="G266" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H266" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I266">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="J266">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K266">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L266">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M266" t="s">
-        <v>271</v>
+        <v>40</v>
       </c>
       <c r="N266" t="s">
-        <v>271</v>
+        <v>40</v>
       </c>
       <c r="O266" t="s">
-        <v>649</v>
+        <v>629</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267" t="s">
-        <v>61</v>
+        <v>219</v>
       </c>
       <c r="B267" t="s">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="C267" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D267" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E267">
         <v>21</v>
       </c>
       <c r="F267"/>
       <c r="G267" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H267" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I267">
-        <v>935</v>
+        <v>1280</v>
       </c>
       <c r="J267">
         <v>4</v>
       </c>
       <c r="K267">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L267">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M267" t="s">
-        <v>421</v>
+        <v>36</v>
       </c>
       <c r="N267" t="s">
-        <v>562</v>
+        <v>522</v>
       </c>
       <c r="O267" t="s">
-        <v>650</v>
+        <v>630</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268" t="s">
-        <v>467</v>
+        <v>342</v>
       </c>
       <c r="B268" t="s">
-        <v>468</v>
+        <v>343</v>
       </c>
       <c r="C268" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D268" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E268">
         <v>14</v>
       </c>
-      <c r="F268"/>
+      <c r="F268" t="s">
+        <v>65</v>
+      </c>
       <c r="G268" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H268" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I268">
-        <v>605</v>
+        <v>545</v>
       </c>
       <c r="J268">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K268">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L268">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M268" t="s">
-        <v>289</v>
+        <v>36</v>
       </c>
       <c r="N268" t="s">
-        <v>622</v>
+        <v>32</v>
       </c>
       <c r="O268" t="s">
-        <v>651</v>
+        <v>631</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269" t="s">
-        <v>238</v>
+        <v>527</v>
       </c>
       <c r="B269" t="s">
-        <v>239</v>
+        <v>528</v>
       </c>
       <c r="C269" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D269" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E269">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F269"/>
       <c r="G269" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H269" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I269">
-        <v>690</v>
+        <v>1895</v>
       </c>
       <c r="J269">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K269">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L269">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M269" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="N269" t="s">
-        <v>47</v>
+        <v>523</v>
       </c>
       <c r="O269" t="s">
-        <v>652</v>
+        <v>632</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270" t="s">
-        <v>566</v>
+        <v>199</v>
       </c>
       <c r="B270" t="s">
-        <v>567</v>
+        <v>200</v>
       </c>
       <c r="C270" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D270" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E270">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F270"/>
       <c r="G270" t="s">
+        <v>19</v>
+      </c>
+      <c r="H270" t="s">
         <v>20</v>
       </c>
-      <c r="H270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I270">
-        <v>355</v>
+        <v>1050</v>
       </c>
       <c r="J270">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K270">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L270">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M270" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="N270" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="O270" t="s">
-        <v>653</v>
+        <v>633</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271" t="s">
-        <v>654</v>
+        <v>425</v>
       </c>
       <c r="B271" t="s">
-        <v>655</v>
+        <v>426</v>
       </c>
       <c r="C271" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D271" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E271">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F271"/>
+        <v>7</v>
+      </c>
+      <c r="F271" t="s">
+        <v>135</v>
+      </c>
       <c r="G271" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H271" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I271">
-        <v>1005</v>
+        <v>295</v>
       </c>
       <c r="J271">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K271">
         <v>12</v>
       </c>
       <c r="L271">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="M271" t="s">
-        <v>454</v>
+        <v>40</v>
       </c>
       <c r="N271" t="s">
-        <v>337</v>
+        <v>40</v>
       </c>
       <c r="O271" t="s">
-        <v>656</v>
+        <v>634</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272" t="s">
-        <v>654</v>
+        <v>378</v>
       </c>
       <c r="B272" t="s">
-        <v>655</v>
+        <v>379</v>
       </c>
       <c r="C272" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D272" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E272">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F272"/>
+        <v>7</v>
+      </c>
+      <c r="F272" t="s">
+        <v>135</v>
+      </c>
       <c r="G272" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H272" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I272">
-        <v>1005</v>
+        <v>295</v>
       </c>
       <c r="J272">
         <v>6</v>
       </c>
       <c r="K272">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L272">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M272" t="s">
-        <v>472</v>
+        <v>40</v>
       </c>
       <c r="N272" t="s">
-        <v>242</v>
+        <v>40</v>
       </c>
       <c r="O272" t="s">
-        <v>657</v>
+        <v>635</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273" t="s">
-        <v>524</v>
+        <v>603</v>
       </c>
       <c r="B273" t="s">
-        <v>525</v>
+        <v>604</v>
       </c>
       <c r="C273" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D273" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E273">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F273"/>
       <c r="G273" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H273" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I273">
-        <v>355</v>
+        <v>605</v>
       </c>
       <c r="J273">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K273">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L273">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M273" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="N273" t="s">
-        <v>183</v>
+        <v>36</v>
       </c>
       <c r="O273" t="s">
-        <v>658</v>
+        <v>636</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274" t="s">
-        <v>145</v>
+        <v>294</v>
       </c>
       <c r="B274" t="s">
-        <v>146</v>
+        <v>295</v>
       </c>
       <c r="C274" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D274" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E274">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F274"/>
+        <v>28</v>
+      </c>
+      <c r="F274" t="s">
+        <v>135</v>
+      </c>
       <c r="G274" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H274" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I274">
-        <v>355</v>
+        <v>790</v>
       </c>
       <c r="J274">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K274">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L274">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M274" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="N274" t="s">
-        <v>64</v>
+        <v>522</v>
       </c>
       <c r="O274" t="s">
-        <v>659</v>
+        <v>637</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275" t="s">
-        <v>61</v>
+        <v>278</v>
       </c>
       <c r="B275" t="s">
-        <v>62</v>
+        <v>279</v>
       </c>
       <c r="C275" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D275" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E275">
         <v>21</v>
       </c>
-      <c r="F275"/>
+      <c r="F275" t="s">
+        <v>135</v>
+      </c>
       <c r="G275" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H275" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I275">
-        <v>935</v>
+        <v>615</v>
       </c>
       <c r="J275">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K275">
         <v>10</v>
       </c>
       <c r="L275">
         <v>10</v>
       </c>
       <c r="M275" t="s">
-        <v>315</v>
+        <v>40</v>
       </c>
       <c r="N275" t="s">
-        <v>123</v>
+        <v>32</v>
       </c>
       <c r="O275" t="s">
-        <v>660</v>
+        <v>638</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276" t="s">
-        <v>467</v>
+        <v>195</v>
       </c>
       <c r="B276" t="s">
-        <v>468</v>
+        <v>196</v>
       </c>
       <c r="C276" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D276" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E276">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F276"/>
       <c r="G276" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H276" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I276">
-        <v>605</v>
+        <v>1240</v>
       </c>
       <c r="J276">
         <v>4</v>
       </c>
       <c r="K276">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L276">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M276" t="s">
-        <v>392</v>
+        <v>45</v>
       </c>
       <c r="N276" t="s">
-        <v>318</v>
+        <v>45</v>
       </c>
       <c r="O276" t="s">
-        <v>661</v>
+        <v>639</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277" t="s">
-        <v>91</v>
+        <v>187</v>
       </c>
       <c r="B277" t="s">
-        <v>92</v>
+        <v>188</v>
       </c>
       <c r="C277" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D277" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E277">
         <v>4.5</v>
       </c>
       <c r="F277"/>
       <c r="G277" t="s">
+        <v>19</v>
+      </c>
+      <c r="H277" t="s">
         <v>20</v>
       </c>
-      <c r="H277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I277">
-        <v>1010</v>
+        <v>780</v>
       </c>
       <c r="J277">
         <v>1</v>
       </c>
       <c r="K277">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L277">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M277" t="s">
-        <v>283</v>
+        <v>45</v>
       </c>
       <c r="N277" t="s">
-        <v>283</v>
+        <v>45</v>
       </c>
       <c r="O277" t="s">
-        <v>662</v>
+        <v>640</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278" t="s">
-        <v>131</v>
+        <v>187</v>
       </c>
       <c r="B278" t="s">
-        <v>132</v>
+        <v>188</v>
       </c>
       <c r="C278" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D278" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E278">
-        <v>14</v>
+        <v>4.5</v>
       </c>
       <c r="F278"/>
       <c r="G278" t="s">
+        <v>19</v>
+      </c>
+      <c r="H278" t="s">
         <v>20</v>
       </c>
-      <c r="H278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I278">
-        <v>1020</v>
+        <v>780</v>
       </c>
       <c r="J278">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K278">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L278">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M278" t="s">
-        <v>282</v>
+        <v>45</v>
       </c>
       <c r="N278" t="s">
-        <v>287</v>
+        <v>45</v>
       </c>
       <c r="O278" t="s">
-        <v>663</v>
+        <v>641</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279" t="s">
-        <v>91</v>
+        <v>246</v>
       </c>
       <c r="B279" t="s">
-        <v>92</v>
+        <v>247</v>
       </c>
       <c r="C279" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D279" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E279">
-        <v>4.5</v>
+        <v>7</v>
       </c>
       <c r="F279"/>
       <c r="G279" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H279" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I279">
-        <v>1010</v>
+        <v>275</v>
       </c>
       <c r="J279">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K279">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L279">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M279" t="s">
-        <v>219</v>
+        <v>44</v>
       </c>
       <c r="N279" t="s">
-        <v>219</v>
+        <v>44</v>
       </c>
       <c r="O279" t="s">
-        <v>664</v>
+        <v>642</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280" t="s">
-        <v>131</v>
+        <v>249</v>
       </c>
       <c r="B280" t="s">
-        <v>132</v>
+        <v>250</v>
       </c>
       <c r="C280" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D280" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E280">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F280"/>
       <c r="G280" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H280" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I280">
-        <v>1020</v>
+        <v>275</v>
       </c>
       <c r="J280">
+        <v>4</v>
+      </c>
+      <c r="K280">
         <v>5</v>
       </c>
-      <c r="K280">
-[...1 lines deleted...]
-      </c>
       <c r="L280">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M280" t="s">
-        <v>337</v>
+        <v>44</v>
       </c>
       <c r="N280" t="s">
-        <v>171</v>
+        <v>44</v>
       </c>
       <c r="O280" t="s">
-        <v>665</v>
+        <v>643</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281" t="s">
-        <v>43</v>
+        <v>551</v>
       </c>
       <c r="B281" t="s">
+        <v>552</v>
+      </c>
+      <c r="C281" t="s">
+        <v>63</v>
+      </c>
+      <c r="D281" t="s">
+        <v>64</v>
+      </c>
+      <c r="E281">
+        <v>10.5</v>
+      </c>
+      <c r="F281" t="s">
+        <v>493</v>
+      </c>
+      <c r="G281" t="s">
+        <v>19</v>
+      </c>
+      <c r="H281" t="s">
+        <v>77</v>
+      </c>
+      <c r="I281">
+        <v>460</v>
+      </c>
+      <c r="J281">
+        <v>6</v>
+      </c>
+      <c r="K281">
+        <v>8</v>
+      </c>
+      <c r="L281">
+        <v>8</v>
+      </c>
+      <c r="M281" t="s">
         <v>44</v>
       </c>
-      <c r="C281" t="s">
-[...2 lines deleted...]
-      <c r="D281" t="s">
+      <c r="N281" t="s">
         <v>45</v>
       </c>
-      <c r="E281">
-[...26 lines deleted...]
-      </c>
       <c r="O281" t="s">
-        <v>666</v>
+        <v>644</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282" t="s">
-        <v>667</v>
+        <v>645</v>
       </c>
       <c r="B282" t="s">
-        <v>668</v>
+        <v>646</v>
       </c>
       <c r="C282" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D282" t="s">
-        <v>669</v>
+        <v>240</v>
       </c>
       <c r="E282">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F282"/>
       <c r="G282" t="s">
+        <v>19</v>
+      </c>
+      <c r="H282" t="s">
         <v>20</v>
       </c>
-      <c r="H282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I282">
-        <v>1095</v>
+        <v>260</v>
       </c>
       <c r="J282">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K282">
+        <v>12</v>
+      </c>
+      <c r="L282">
         <v>8</v>
       </c>
-      <c r="L282">
-[...1 lines deleted...]
-      </c>
       <c r="M282" t="s">
-        <v>515</v>
+        <v>44</v>
       </c>
       <c r="N282" t="s">
-        <v>305</v>
+        <v>44</v>
       </c>
       <c r="O282" t="s">
-        <v>670</v>
+        <v>647</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283" t="s">
-        <v>671</v>
+        <v>69</v>
       </c>
       <c r="B283" t="s">
-        <v>672</v>
+        <v>70</v>
       </c>
       <c r="C283" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D283" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E283">
         <v>14</v>
       </c>
-      <c r="F283"/>
+      <c r="F283" t="s">
+        <v>71</v>
+      </c>
       <c r="G283" t="s">
+        <v>19</v>
+      </c>
+      <c r="H283" t="s">
         <v>20</v>
       </c>
-      <c r="H283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I283">
-        <v>680</v>
+        <v>500</v>
       </c>
       <c r="J283">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K283">
         <v>8</v>
       </c>
       <c r="L283">
         <v>8</v>
       </c>
       <c r="M283" t="s">
-        <v>272</v>
+        <v>44</v>
       </c>
       <c r="N283" t="s">
-        <v>259</v>
+        <v>45</v>
       </c>
       <c r="O283" t="s">
-        <v>673</v>
+        <v>648</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284" t="s">
-        <v>671</v>
+        <v>163</v>
       </c>
       <c r="B284" t="s">
-        <v>672</v>
+        <v>164</v>
       </c>
       <c r="C284" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D284" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E284">
         <v>14</v>
       </c>
-      <c r="F284"/>
+      <c r="F284" t="s">
+        <v>135</v>
+      </c>
       <c r="G284" t="s">
+        <v>19</v>
+      </c>
+      <c r="H284" t="s">
         <v>20</v>
       </c>
-      <c r="H284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I284">
-        <v>680</v>
+        <v>405</v>
       </c>
       <c r="J284">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K284">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L284">
         <v>8</v>
       </c>
       <c r="M284" t="s">
-        <v>315</v>
+        <v>44</v>
       </c>
       <c r="N284" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="O284" t="s">
-        <v>674</v>
+        <v>649</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285" t="s">
-        <v>474</v>
+        <v>69</v>
       </c>
       <c r="B285" t="s">
-        <v>475</v>
+        <v>70</v>
       </c>
       <c r="C285" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D285" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E285">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F285"/>
+        <v>14</v>
+      </c>
+      <c r="F285" t="s">
+        <v>71</v>
+      </c>
       <c r="G285" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H285" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I285">
-        <v>210</v>
+        <v>500</v>
       </c>
       <c r="J285">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K285">
         <v>8</v>
       </c>
       <c r="L285">
         <v>6</v>
       </c>
       <c r="M285" t="s">
-        <v>184</v>
+        <v>44</v>
       </c>
       <c r="N285" t="s">
-        <v>184</v>
+        <v>45</v>
       </c>
       <c r="O285" t="s">
-        <v>675</v>
+        <v>650</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286" t="s">
-        <v>223</v>
+        <v>478</v>
       </c>
       <c r="B286" t="s">
-        <v>224</v>
+        <v>479</v>
       </c>
       <c r="C286" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D286" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E286">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F286"/>
       <c r="G286" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H286" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I286">
-        <v>405</v>
+        <v>210</v>
       </c>
       <c r="J286">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K286">
         <v>10</v>
       </c>
       <c r="L286">
         <v>10</v>
       </c>
       <c r="M286" t="s">
-        <v>676</v>
+        <v>44</v>
       </c>
       <c r="N286" t="s">
-        <v>677</v>
+        <v>44</v>
       </c>
       <c r="O286" t="s">
-        <v>678</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287" t="s">
-        <v>464</v>
+        <v>243</v>
       </c>
       <c r="B287" t="s">
-        <v>465</v>
+        <v>244</v>
       </c>
       <c r="C287" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D287" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E287">
         <v>7</v>
       </c>
-      <c r="F287" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F287"/>
       <c r="G287" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H287" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I287">
-        <v>230</v>
+        <v>275</v>
       </c>
       <c r="J287">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K287">
         <v>10</v>
       </c>
       <c r="L287">
         <v>10</v>
       </c>
       <c r="M287" t="s">
-        <v>554</v>
+        <v>260</v>
       </c>
       <c r="N287" t="s">
-        <v>554</v>
+        <v>260</v>
       </c>
       <c r="O287" t="s">
-        <v>679</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288" t="s">
-        <v>591</v>
+        <v>199</v>
       </c>
       <c r="B288" t="s">
-        <v>592</v>
+        <v>200</v>
       </c>
       <c r="C288" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D288" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E288">
         <v>14</v>
       </c>
-      <c r="F288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F288"/>
       <c r="G288" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H288" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I288">
-        <v>515</v>
+        <v>1050</v>
       </c>
       <c r="J288">
+        <v>1</v>
+      </c>
+      <c r="K288">
         <v>6</v>
       </c>
-      <c r="K288">
-[...1 lines deleted...]
-      </c>
       <c r="L288">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M288" t="s">
-        <v>139</v>
+        <v>260</v>
       </c>
       <c r="N288" t="s">
-        <v>554</v>
+        <v>44</v>
       </c>
       <c r="O288" t="s">
-        <v>680</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289" t="s">
-        <v>614</v>
+        <v>654</v>
       </c>
       <c r="B289" t="s">
-        <v>615</v>
+        <v>655</v>
       </c>
       <c r="C289" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D289" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E289">
         <v>7</v>
       </c>
       <c r="F289"/>
       <c r="G289" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H289" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I289">
-        <v>1240</v>
+        <v>390</v>
       </c>
       <c r="J289">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K289">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L289">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="M289" t="s">
-        <v>139</v>
+        <v>260</v>
       </c>
       <c r="N289" t="s">
-        <v>139</v>
+        <v>260</v>
       </c>
       <c r="O289" t="s">
-        <v>681</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" t="s">
-        <v>87</v>
+        <v>143</v>
       </c>
       <c r="B290" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="C290" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D290" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E290">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F290"/>
       <c r="G290" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H290" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I290">
-        <v>210</v>
+        <v>1010</v>
       </c>
       <c r="J290">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K290">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L290">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M290" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="N290" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="O290" t="s">
-        <v>682</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291" t="s">
-        <v>632</v>
+        <v>534</v>
       </c>
       <c r="B291" t="s">
-        <v>633</v>
+        <v>535</v>
       </c>
       <c r="C291" t="s">
         <v>17</v>
       </c>
       <c r="D291" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E291">
         <v>7</v>
       </c>
-      <c r="F291" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F291"/>
       <c r="G291" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H291" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I291">
-        <v>210</v>
+        <v>390</v>
       </c>
       <c r="J291">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K291">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="L291">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M291" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="N291" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="O291" t="s">
-        <v>683</v>
+        <v>658</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292" t="s">
-        <v>478</v>
+        <v>400</v>
       </c>
       <c r="B292" t="s">
-        <v>479</v>
+        <v>401</v>
       </c>
       <c r="C292" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D292" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E292">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F292"/>
+        <v>10.5</v>
+      </c>
+      <c r="F292" t="s">
+        <v>402</v>
+      </c>
       <c r="G292" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H292" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I292">
-        <v>240</v>
+        <v>815</v>
       </c>
       <c r="J292">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K292">
         <v>10</v>
       </c>
       <c r="L292">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M292" t="s">
-        <v>541</v>
+        <v>264</v>
       </c>
       <c r="N292" t="s">
-        <v>541</v>
+        <v>114</v>
       </c>
       <c r="O292" t="s">
-        <v>684</v>
+        <v>659</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293" t="s">
-        <v>685</v>
+        <v>294</v>
       </c>
       <c r="B293" t="s">
-        <v>686</v>
+        <v>295</v>
       </c>
       <c r="C293" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D293" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E293">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F293"/>
+        <v>28</v>
+      </c>
+      <c r="F293" t="s">
+        <v>135</v>
+      </c>
       <c r="G293" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H293" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I293">
-        <v>1280</v>
+        <v>790</v>
       </c>
       <c r="J293">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K293">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L293">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M293" t="s">
-        <v>541</v>
+        <v>264</v>
       </c>
       <c r="N293" t="s">
-        <v>554</v>
+        <v>44</v>
       </c>
       <c r="O293" t="s">
-        <v>687</v>
+        <v>660</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294" t="s">
+        <v>278</v>
+      </c>
+      <c r="B294" t="s">
+        <v>279</v>
+      </c>
+      <c r="C294" t="s">
+        <v>76</v>
+      </c>
+      <c r="D294" t="s">
+        <v>90</v>
+      </c>
+      <c r="E294">
+        <v>21</v>
+      </c>
+      <c r="F294" t="s">
         <v>135</v>
       </c>
-      <c r="B294" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G294" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H294" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I294">
-        <v>545</v>
+        <v>615</v>
       </c>
       <c r="J294">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K294">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L294">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M294" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N294" t="s">
-        <v>541</v>
+        <v>260</v>
       </c>
       <c r="O294" t="s">
-        <v>688</v>
+        <v>661</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295" t="s">
-        <v>560</v>
+        <v>662</v>
       </c>
       <c r="B295" t="s">
-        <v>561</v>
+        <v>663</v>
       </c>
       <c r="C295" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D295" t="s">
-        <v>45</v>
+        <v>664</v>
       </c>
       <c r="E295">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F295"/>
       <c r="G295" t="s">
+        <v>19</v>
+      </c>
+      <c r="H295" t="s">
         <v>20</v>
       </c>
-      <c r="H295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I295">
-        <v>1895</v>
+        <v>1005</v>
       </c>
       <c r="J295">
+        <v>3</v>
+      </c>
+      <c r="K295">
         <v>6</v>
       </c>
-      <c r="K295">
-[...1 lines deleted...]
-      </c>
       <c r="L295">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="M295" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N295" t="s">
-        <v>555</v>
+        <v>260</v>
       </c>
       <c r="O295" t="s">
-        <v>689</v>
+        <v>665</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296" t="s">
-        <v>617</v>
+        <v>324</v>
       </c>
       <c r="B296" t="s">
-        <v>618</v>
+        <v>325</v>
       </c>
       <c r="C296" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D296" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E296">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F296"/>
       <c r="G296" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H296" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I296">
-        <v>1050</v>
+        <v>390</v>
       </c>
       <c r="J296">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K296">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="L296">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="M296" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N296" t="s">
-        <v>541</v>
+        <v>264</v>
       </c>
       <c r="O296" t="s">
-        <v>690</v>
+        <v>666</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297" t="s">
-        <v>334</v>
+        <v>156</v>
       </c>
       <c r="B297" t="s">
-        <v>335</v>
+        <v>157</v>
       </c>
       <c r="C297" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D297" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E297">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F297" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G297" t="s">
+        <v>19</v>
+      </c>
+      <c r="H297" t="s">
         <v>20</v>
       </c>
-      <c r="H297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I297">
-        <v>295</v>
+        <v>735</v>
       </c>
       <c r="J297">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K297">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L297">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M297" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N297" t="s">
-        <v>138</v>
+        <v>260</v>
       </c>
       <c r="O297" t="s">
-        <v>691</v>
+        <v>667</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298" t="s">
-        <v>71</v>
+        <v>278</v>
       </c>
       <c r="B298" t="s">
-        <v>72</v>
+        <v>279</v>
       </c>
       <c r="C298" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D298" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E298">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F298" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G298" t="s">
+        <v>19</v>
+      </c>
+      <c r="H298" t="s">
         <v>20</v>
       </c>
-      <c r="H298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I298">
-        <v>295</v>
+        <v>615</v>
       </c>
       <c r="J298">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K298">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L298">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M298" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N298" t="s">
-        <v>138</v>
+        <v>260</v>
       </c>
       <c r="O298" t="s">
-        <v>692</v>
+        <v>668</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299" t="s">
-        <v>467</v>
+        <v>669</v>
       </c>
       <c r="B299" t="s">
-        <v>468</v>
+        <v>670</v>
       </c>
       <c r="C299" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D299" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E299">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F299"/>
       <c r="G299" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H299" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I299">
-        <v>605</v>
+        <v>1180</v>
       </c>
       <c r="J299">
         <v>4</v>
       </c>
       <c r="K299">
         <v>10</v>
       </c>
       <c r="L299">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M299" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N299" t="s">
-        <v>541</v>
+        <v>260</v>
       </c>
       <c r="O299" t="s">
-        <v>693</v>
+        <v>671</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300" t="s">
-        <v>322</v>
+        <v>191</v>
       </c>
       <c r="B300" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
       <c r="C300" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D300" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E300">
         <v>28</v>
       </c>
-      <c r="F300" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F300"/>
       <c r="G300" t="s">
+        <v>19</v>
+      </c>
+      <c r="H300" t="s">
         <v>20</v>
       </c>
-      <c r="H300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I300">
-        <v>790</v>
+        <v>1500</v>
       </c>
       <c r="J300">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K300">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L300">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M300" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N300" t="s">
-        <v>554</v>
+        <v>44</v>
       </c>
       <c r="O300" t="s">
-        <v>694</v>
+        <v>672</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301" t="s">
-        <v>256</v>
+        <v>133</v>
       </c>
       <c r="B301" t="s">
-        <v>257</v>
+        <v>134</v>
       </c>
       <c r="C301" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D301" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E301">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F301" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G301" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H301" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I301">
-        <v>615</v>
+        <v>210</v>
       </c>
       <c r="J301">
         <v>7</v>
       </c>
       <c r="K301">
         <v>10</v>
       </c>
       <c r="L301">
         <v>10</v>
       </c>
       <c r="M301" t="s">
-        <v>138</v>
+        <v>264</v>
       </c>
       <c r="N301" t="s">
-        <v>139</v>
+        <v>264</v>
       </c>
       <c r="O301" t="s">
-        <v>695</v>
+        <v>673</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302" t="s">
-        <v>614</v>
+        <v>107</v>
       </c>
       <c r="B302" t="s">
-        <v>615</v>
+        <v>108</v>
       </c>
       <c r="C302" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D302" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E302">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F302"/>
       <c r="G302" t="s">
+        <v>19</v>
+      </c>
+      <c r="H302" t="s">
         <v>20</v>
       </c>
-      <c r="H302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I302">
-        <v>1240</v>
+        <v>655</v>
       </c>
       <c r="J302">
+        <v>1</v>
+      </c>
+      <c r="K302">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="L302">
         <v>4</v>
       </c>
       <c r="M302" t="s">
-        <v>634</v>
+        <v>385</v>
       </c>
       <c r="N302" t="s">
-        <v>634</v>
+        <v>385</v>
       </c>
       <c r="O302" t="s">
-        <v>696</v>
+        <v>674</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="B303" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="C303" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D303" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E303">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="F303"/>
       <c r="G303" t="s">
+        <v>19</v>
+      </c>
+      <c r="H303" t="s">
         <v>20</v>
       </c>
-      <c r="H303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I303">
-        <v>780</v>
+        <v>655</v>
       </c>
       <c r="J303">
         <v>1</v>
       </c>
       <c r="K303">
         <v>4</v>
       </c>
       <c r="L303">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M303" t="s">
-        <v>634</v>
+        <v>385</v>
       </c>
       <c r="N303" t="s">
-        <v>634</v>
+        <v>385</v>
       </c>
       <c r="O303" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304" t="s">
-        <v>141</v>
+        <v>175</v>
       </c>
       <c r="B304" t="s">
-        <v>142</v>
+        <v>176</v>
       </c>
       <c r="C304" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D304" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E304">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F304"/>
+        <v>14</v>
+      </c>
+      <c r="F304" t="s">
+        <v>65</v>
+      </c>
       <c r="G304" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H304" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I304">
-        <v>780</v>
+        <v>1000</v>
       </c>
       <c r="J304">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K304">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="L304">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M304" t="s">
-        <v>634</v>
+        <v>447</v>
       </c>
       <c r="N304" t="s">
-        <v>634</v>
+        <v>385</v>
       </c>
       <c r="O304" t="s">
-        <v>698</v>
+        <v>676</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305" t="s">
-        <v>404</v>
+        <v>107</v>
       </c>
       <c r="B305" t="s">
-        <v>405</v>
+        <v>108</v>
       </c>
       <c r="C305" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D305" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E305">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F305"/>
       <c r="G305" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H305" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I305">
-        <v>275</v>
+        <v>655</v>
       </c>
       <c r="J305">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K305">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L305">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M305" t="s">
-        <v>259</v>
+        <v>384</v>
       </c>
       <c r="N305" t="s">
-        <v>259</v>
+        <v>384</v>
       </c>
       <c r="O305" t="s">
-        <v>699</v>
+        <v>677</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306" t="s">
-        <v>700</v>
+        <v>133</v>
       </c>
       <c r="B306" t="s">
-        <v>701</v>
+        <v>134</v>
       </c>
       <c r="C306" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D306" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E306">
         <v>7</v>
       </c>
-      <c r="F306"/>
+      <c r="F306" t="s">
+        <v>135</v>
+      </c>
       <c r="G306" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H306" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I306">
-        <v>275</v>
+        <v>210</v>
       </c>
       <c r="J306">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K306">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L306">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M306" t="s">
-        <v>259</v>
+        <v>384</v>
       </c>
       <c r="N306" t="s">
-        <v>259</v>
+        <v>384</v>
       </c>
       <c r="O306" t="s">
-        <v>702</v>
+        <v>678</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307" t="s">
-        <v>587</v>
+        <v>679</v>
       </c>
       <c r="B307" t="s">
-        <v>588</v>
+        <v>680</v>
       </c>
       <c r="C307" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D307" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
       <c r="E307">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F307"/>
       <c r="G307" t="s">
+        <v>19</v>
+      </c>
+      <c r="H307" t="s">
         <v>20</v>
       </c>
-      <c r="H307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I307">
-        <v>460</v>
+        <v>985</v>
       </c>
       <c r="J307">
         <v>6</v>
       </c>
       <c r="K307">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L307">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M307" t="s">
-        <v>259</v>
+        <v>384</v>
       </c>
       <c r="N307" t="s">
-        <v>634</v>
+        <v>385</v>
       </c>
       <c r="O307" t="s">
-        <v>703</v>
+        <v>681</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308" t="s">
-        <v>704</v>
+        <v>262</v>
       </c>
       <c r="B308" t="s">
-        <v>705</v>
+        <v>263</v>
       </c>
       <c r="C308" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D308" t="s">
-        <v>458</v>
+        <v>58</v>
       </c>
       <c r="E308">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F308"/>
       <c r="G308" t="s">
+        <v>19</v>
+      </c>
+      <c r="H308" t="s">
         <v>20</v>
       </c>
-      <c r="H308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I308">
-        <v>260</v>
+        <v>1050</v>
       </c>
       <c r="J308">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K308">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L308">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M308" t="s">
-        <v>259</v>
+        <v>384</v>
       </c>
       <c r="N308" t="s">
-        <v>259</v>
+        <v>447</v>
       </c>
       <c r="O308" t="s">
-        <v>706</v>
+        <v>682</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309" t="s">
-        <v>120</v>
+        <v>683</v>
       </c>
       <c r="B309" t="s">
-        <v>121</v>
+        <v>684</v>
       </c>
       <c r="C309" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D309" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E309">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F309" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G309" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H309" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I309">
-        <v>500</v>
+        <v>920</v>
       </c>
       <c r="J309">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K309">
         <v>8</v>
       </c>
       <c r="L309">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M309" t="s">
-        <v>259</v>
+        <v>384</v>
       </c>
       <c r="N309" t="s">
-        <v>634</v>
+        <v>385</v>
       </c>
       <c r="O309" t="s">
-        <v>707</v>
+        <v>685</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310" t="s">
-        <v>223</v>
+        <v>171</v>
       </c>
       <c r="B310" t="s">
-        <v>224</v>
+        <v>172</v>
       </c>
       <c r="C310" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D310" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E310">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F310" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G310" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H310" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I310">
-        <v>405</v>
+        <v>790</v>
       </c>
       <c r="J310">
         <v>7</v>
       </c>
       <c r="K310">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L310">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M310" t="s">
-        <v>259</v>
+        <v>486</v>
       </c>
       <c r="N310" t="s">
-        <v>634</v>
+        <v>447</v>
       </c>
       <c r="O310" t="s">
-        <v>708</v>
+        <v>686</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="B311" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
       <c r="C311" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D311" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E311">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F311"/>
       <c r="G311" t="s">
+        <v>19</v>
+      </c>
+      <c r="H311" t="s">
         <v>20</v>
       </c>
-      <c r="H311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I311">
-        <v>500</v>
+        <v>1010</v>
       </c>
       <c r="J311">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K311">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L311">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M311" t="s">
-        <v>259</v>
+        <v>486</v>
       </c>
       <c r="N311" t="s">
-        <v>634</v>
+        <v>486</v>
       </c>
       <c r="O311" t="s">
-        <v>709</v>
+        <v>687</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312" t="s">
-        <v>474</v>
+        <v>688</v>
       </c>
       <c r="B312" t="s">
-        <v>475</v>
+        <v>689</v>
       </c>
       <c r="C312" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D312" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E312">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F312"/>
       <c r="G312" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H312" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I312">
-        <v>210</v>
+        <v>950</v>
       </c>
       <c r="J312">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K312">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L312">
         <v>10</v>
       </c>
       <c r="M312" t="s">
-        <v>259</v>
+        <v>446</v>
       </c>
       <c r="N312" t="s">
-        <v>259</v>
+        <v>447</v>
       </c>
       <c r="O312" t="s">
-        <v>710</v>
+        <v>690</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B313" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C313" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D313" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E313">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F313"/>
       <c r="G313" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H313" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I313">
-        <v>275</v>
+        <v>1050</v>
       </c>
       <c r="J313">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K313">
         <v>10</v>
       </c>
       <c r="L313">
         <v>10</v>
       </c>
       <c r="M313" t="s">
-        <v>272</v>
+        <v>446</v>
       </c>
       <c r="N313" t="s">
-        <v>272</v>
+        <v>486</v>
       </c>
       <c r="O313" t="s">
-        <v>711</v>
+        <v>691</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314" t="s">
-        <v>617</v>
+        <v>61</v>
       </c>
       <c r="B314" t="s">
-        <v>618</v>
+        <v>62</v>
       </c>
       <c r="C314" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D314" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E314">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F314"/>
+        <v>28</v>
+      </c>
+      <c r="F314" t="s">
+        <v>65</v>
+      </c>
       <c r="G314" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H314" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I314">
-        <v>1050</v>
+        <v>1150</v>
       </c>
       <c r="J314">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K314">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L314">
         <v>4</v>
       </c>
       <c r="M314" t="s">
-        <v>272</v>
+        <v>446</v>
       </c>
       <c r="N314" t="s">
-        <v>259</v>
+        <v>447</v>
       </c>
       <c r="O314" t="s">
-        <v>712</v>
+        <v>692</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315" t="s">
-        <v>713</v>
+        <v>354</v>
       </c>
       <c r="B315" t="s">
-        <v>714</v>
+        <v>355</v>
       </c>
       <c r="C315" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D315" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E315">
         <v>7</v>
       </c>
-      <c r="F315"/>
+      <c r="F315" t="s">
+        <v>135</v>
+      </c>
       <c r="G315" t="s">
+        <v>19</v>
+      </c>
+      <c r="H315" t="s">
         <v>20</v>
       </c>
-      <c r="H315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I315">
-        <v>390</v>
+        <v>210</v>
       </c>
       <c r="J315">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K315">
         <v>12</v>
       </c>
       <c r="L315">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M315" t="s">
-        <v>272</v>
+        <v>446</v>
       </c>
       <c r="N315" t="s">
-        <v>272</v>
+        <v>446</v>
       </c>
       <c r="O315" t="s">
-        <v>715</v>
+        <v>693</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316" t="s">
-        <v>91</v>
+        <v>400</v>
       </c>
       <c r="B316" t="s">
-        <v>92</v>
+        <v>401</v>
       </c>
       <c r="C316" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D316" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E316">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F316"/>
+        <v>10.5</v>
+      </c>
+      <c r="F316" t="s">
+        <v>402</v>
+      </c>
       <c r="G316" t="s">
+        <v>19</v>
+      </c>
+      <c r="H316" t="s">
         <v>20</v>
       </c>
-      <c r="H316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I316">
-        <v>1010</v>
+        <v>815</v>
       </c>
       <c r="J316">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K316">
         <v>6</v>
       </c>
       <c r="L316">
         <v>6</v>
       </c>
       <c r="M316" t="s">
-        <v>647</v>
+        <v>446</v>
       </c>
       <c r="N316" t="s">
-        <v>647</v>
+        <v>486</v>
       </c>
       <c r="O316" t="s">
-        <v>716</v>
+        <v>694</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317" t="s">
-        <v>311</v>
+        <v>695</v>
       </c>
       <c r="B317" t="s">
-        <v>312</v>
+        <v>696</v>
       </c>
       <c r="C317" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D317" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E317">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F317"/>
+        <v>10.5</v>
+      </c>
+      <c r="F317" t="s">
+        <v>65</v>
+      </c>
       <c r="G317" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H317" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I317">
-        <v>390</v>
+        <v>575</v>
       </c>
       <c r="J317">
         <v>5</v>
       </c>
       <c r="K317">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="L317">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="M317" t="s">
-        <v>647</v>
+        <v>446</v>
       </c>
       <c r="N317" t="s">
-        <v>647</v>
+        <v>486</v>
       </c>
       <c r="O317" t="s">
-        <v>717</v>
+        <v>697</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318" t="s">
-        <v>97</v>
+        <v>287</v>
       </c>
       <c r="B318" t="s">
-        <v>98</v>
+        <v>288</v>
       </c>
       <c r="C318" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D318" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E318">
-        <v>10.5</v>
+        <v>35</v>
       </c>
       <c r="F318" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
       <c r="G318" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H318" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I318">
-        <v>815</v>
+        <v>1475</v>
       </c>
       <c r="J318">
         <v>6</v>
       </c>
       <c r="K318">
         <v>10</v>
       </c>
       <c r="L318">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M318" t="s">
-        <v>271</v>
+        <v>446</v>
       </c>
       <c r="N318" t="s">
-        <v>647</v>
+        <v>385</v>
       </c>
       <c r="O318" t="s">
-        <v>718</v>
+        <v>698</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B319" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C319" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D319" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E319">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F319" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G319" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H319" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I319">
-        <v>790</v>
+        <v>245</v>
       </c>
       <c r="J319">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K319">
         <v>10</v>
       </c>
       <c r="L319">
         <v>10</v>
       </c>
       <c r="M319" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="N319" t="s">
-        <v>259</v>
+        <v>189</v>
       </c>
       <c r="O319" t="s">
-        <v>719</v>
+        <v>699</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320" t="s">
-        <v>256</v>
+        <v>232</v>
       </c>
       <c r="B320" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="C320" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D320" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E320">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.5</v>
+      </c>
+      <c r="F320"/>
       <c r="G320" t="s">
+        <v>19</v>
+      </c>
+      <c r="H320" t="s">
         <v>20</v>
       </c>
-      <c r="H320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I320">
-        <v>615</v>
+        <v>180</v>
       </c>
       <c r="J320">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K320">
         <v>10</v>
       </c>
       <c r="L320">
         <v>10</v>
       </c>
       <c r="M320" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="N320" t="s">
-        <v>272</v>
+        <v>189</v>
       </c>
       <c r="O320" t="s">
-        <v>720</v>
+        <v>700</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321" t="s">
-        <v>721</v>
+        <v>586</v>
       </c>
       <c r="B321" t="s">
-        <v>722</v>
+        <v>587</v>
       </c>
       <c r="C321" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D321" t="s">
-        <v>409</v>
+        <v>90</v>
       </c>
       <c r="E321">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F321"/>
+        <v>7</v>
+      </c>
+      <c r="F321" t="s">
+        <v>135</v>
+      </c>
       <c r="G321" t="s">
+        <v>19</v>
+      </c>
+      <c r="H321" t="s">
         <v>20</v>
       </c>
-      <c r="H321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I321">
-        <v>1005</v>
+        <v>210</v>
       </c>
       <c r="J321">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K321">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L321">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M321" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="N321" t="s">
-        <v>272</v>
+        <v>189</v>
       </c>
       <c r="O321" t="s">
-        <v>723</v>
+        <v>701</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322" t="s">
-        <v>34</v>
+        <v>133</v>
       </c>
       <c r="B322" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="C322" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D322" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E322">
         <v>7</v>
       </c>
-      <c r="F322"/>
+      <c r="F322" t="s">
+        <v>135</v>
+      </c>
       <c r="G322" t="s">
+        <v>19</v>
+      </c>
+      <c r="H322" t="s">
         <v>20</v>
       </c>
-      <c r="H322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I322">
-        <v>390</v>
+        <v>210</v>
       </c>
       <c r="J322">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K322">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L322">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="M322" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="N322" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="O322" t="s">
-        <v>724</v>
+        <v>702</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B323" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C323" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D323" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E323">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F323"/>
       <c r="G323" t="s">
+        <v>19</v>
+      </c>
+      <c r="H323" t="s">
         <v>20</v>
       </c>
-      <c r="H323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I323">
-        <v>735</v>
+        <v>655</v>
       </c>
       <c r="J323">
+        <v>1</v>
+      </c>
+      <c r="K323">
+        <v>6</v>
+      </c>
+      <c r="L323">
         <v>5</v>
       </c>
-      <c r="K323">
-[...4 lines deleted...]
-      </c>
       <c r="M323" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="N323" t="s">
-        <v>272</v>
+        <v>189</v>
       </c>
       <c r="O323" t="s">
-        <v>725</v>
+        <v>703</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324" t="s">
-        <v>256</v>
+        <v>101</v>
       </c>
       <c r="B324" t="s">
-        <v>257</v>
+        <v>102</v>
       </c>
       <c r="C324" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D324" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E324">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F324"/>
       <c r="G324" t="s">
+        <v>19</v>
+      </c>
+      <c r="H324" t="s">
         <v>20</v>
       </c>
-      <c r="H324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I324">
-        <v>615</v>
+        <v>370</v>
       </c>
       <c r="J324">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K324">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L324">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M324" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="N324" t="s">
-        <v>272</v>
+        <v>189</v>
       </c>
       <c r="O324" t="s">
-        <v>726</v>
+        <v>704</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325" t="s">
-        <v>727</v>
+        <v>705</v>
       </c>
       <c r="B325" t="s">
-        <v>728</v>
+        <v>706</v>
       </c>
       <c r="C325" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D325" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E325">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F325"/>
       <c r="G325" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H325" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I325">
-        <v>1180</v>
+        <v>900</v>
       </c>
       <c r="J325">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K325">
         <v>10</v>
       </c>
       <c r="L325">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M325" t="s">
-        <v>271</v>
+        <v>44</v>
       </c>
       <c r="N325" t="s">
-        <v>272</v>
+        <v>45</v>
       </c>
       <c r="O325" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326" t="s">
-        <v>444</v>
+        <v>603</v>
       </c>
       <c r="B326" t="s">
-        <v>445</v>
+        <v>604</v>
       </c>
       <c r="C326" t="s">
         <v>17</v>
       </c>
       <c r="D326" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E326">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F326"/>
       <c r="G326" t="s">
+        <v>19</v>
+      </c>
+      <c r="H326" t="s">
         <v>20</v>
       </c>
-      <c r="H326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I326">
-        <v>1500</v>
+        <v>605</v>
       </c>
       <c r="J326">
         <v>4</v>
       </c>
       <c r="K326">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L326">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M326" t="s">
-        <v>271</v>
+        <v>118</v>
       </c>
       <c r="N326" t="s">
-        <v>259</v>
+        <v>189</v>
       </c>
       <c r="O326" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327" t="s">
-        <v>166</v>
+        <v>235</v>
       </c>
       <c r="B327" t="s">
-        <v>167</v>
+        <v>236</v>
       </c>
       <c r="C327" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D327" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E327">
         <v>7</v>
       </c>
       <c r="F327" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G327" t="s">
+        <v>19</v>
+      </c>
+      <c r="H327" t="s">
         <v>20</v>
       </c>
-      <c r="H327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I327">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="J327">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K327">
         <v>10</v>
       </c>
       <c r="L327">
         <v>10</v>
       </c>
       <c r="M327" t="s">
-        <v>271</v>
+        <v>118</v>
       </c>
       <c r="N327" t="s">
-        <v>271</v>
+        <v>118</v>
       </c>
       <c r="O327" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328" t="s">
-        <v>230</v>
+        <v>69</v>
       </c>
       <c r="B328" t="s">
-        <v>231</v>
+        <v>70</v>
       </c>
       <c r="C328" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D328" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E328">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F328"/>
+        <v>14</v>
+      </c>
+      <c r="F328" t="s">
+        <v>71</v>
+      </c>
       <c r="G328" t="s">
+        <v>19</v>
+      </c>
+      <c r="H328" t="s">
         <v>20</v>
       </c>
-      <c r="H328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I328">
-        <v>655</v>
+        <v>500</v>
       </c>
       <c r="J328">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K328">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="L328">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M328" t="s">
-        <v>277</v>
+        <v>118</v>
       </c>
       <c r="N328" t="s">
-        <v>277</v>
+        <v>189</v>
       </c>
       <c r="O328" t="s">
-        <v>732</v>
+        <v>710</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="B329" t="s">
-        <v>231</v>
+        <v>196</v>
       </c>
       <c r="C329" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D329" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E329">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F329"/>
       <c r="G329" t="s">
+        <v>19</v>
+      </c>
+      <c r="H329" t="s">
         <v>20</v>
       </c>
-      <c r="H329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I329">
-        <v>655</v>
+        <v>1240</v>
       </c>
       <c r="J329">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K329">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L329">
         <v>4</v>
       </c>
       <c r="M329" t="s">
-        <v>277</v>
+        <v>118</v>
       </c>
       <c r="N329" t="s">
-        <v>277</v>
+        <v>118</v>
       </c>
       <c r="O329" t="s">
-        <v>733</v>
+        <v>711</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330" t="s">
-        <v>594</v>
+        <v>29</v>
       </c>
       <c r="B330" t="s">
-        <v>595</v>
+        <v>30</v>
       </c>
       <c r="C330" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D330" t="s">
         <v>18</v>
       </c>
       <c r="E330">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F330"/>
       <c r="G330" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H330" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I330">
-        <v>1000</v>
+        <v>355</v>
       </c>
       <c r="J330">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K330">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L330">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M330" t="s">
-        <v>378</v>
+        <v>465</v>
       </c>
       <c r="N330" t="s">
-        <v>277</v>
+        <v>465</v>
       </c>
       <c r="O330" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331" t="s">
-        <v>230</v>
+        <v>713</v>
       </c>
       <c r="B331" t="s">
-        <v>231</v>
+        <v>714</v>
       </c>
       <c r="C331" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D331" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E331">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F331"/>
+        <v>14</v>
+      </c>
+      <c r="F331" t="s">
+        <v>65</v>
+      </c>
       <c r="G331" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H331" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I331">
-        <v>655</v>
+        <v>570</v>
       </c>
       <c r="J331">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K331">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L331">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M331" t="s">
-        <v>276</v>
+        <v>465</v>
       </c>
       <c r="N331" t="s">
-        <v>276</v>
+        <v>118</v>
       </c>
       <c r="O331" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332" t="s">
-        <v>166</v>
+        <v>716</v>
       </c>
       <c r="B332" t="s">
-        <v>167</v>
+        <v>717</v>
       </c>
       <c r="C332" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D332" t="s">
-        <v>73</v>
+        <v>330</v>
       </c>
       <c r="E332">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F332"/>
       <c r="G332" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H332" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I332">
-        <v>210</v>
+        <v>770</v>
       </c>
       <c r="J332">
         <v>7</v>
       </c>
       <c r="K332">
         <v>10</v>
       </c>
       <c r="L332">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="M332" t="s">
-        <v>276</v>
+        <v>465</v>
       </c>
       <c r="N332" t="s">
-        <v>276</v>
+        <v>189</v>
       </c>
       <c r="O332" t="s">
-        <v>736</v>
+        <v>718</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333" t="s">
-        <v>737</v>
+        <v>29</v>
       </c>
       <c r="B333" t="s">
-        <v>738</v>
+        <v>30</v>
       </c>
       <c r="C333" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D333" t="s">
-        <v>458</v>
+        <v>18</v>
       </c>
       <c r="E333">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F333"/>
       <c r="G333" t="s">
+        <v>19</v>
+      </c>
+      <c r="H333" t="s">
         <v>20</v>
       </c>
-      <c r="H333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I333">
-        <v>985</v>
+        <v>355</v>
       </c>
       <c r="J333">
         <v>6</v>
       </c>
       <c r="K333">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L333">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M333" t="s">
-        <v>276</v>
+        <v>465</v>
       </c>
       <c r="N333" t="s">
-        <v>277</v>
+        <v>465</v>
       </c>
       <c r="O333" t="s">
-        <v>739</v>
+        <v>719</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334" t="s">
-        <v>740</v>
+        <v>34</v>
       </c>
       <c r="B334" t="s">
-        <v>741</v>
+        <v>35</v>
       </c>
       <c r="C334" t="s">
         <v>17</v>
       </c>
       <c r="D334" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E334">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F334"/>
       <c r="G334" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H334" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I334">
-        <v>1050</v>
+        <v>355</v>
       </c>
       <c r="J334">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K334">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L334">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M334" t="s">
-        <v>276</v>
+        <v>117</v>
       </c>
       <c r="N334" t="s">
-        <v>378</v>
+        <v>117</v>
       </c>
       <c r="O334" t="s">
-        <v>742</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335" t="s">
-        <v>743</v>
+        <v>34</v>
       </c>
       <c r="B335" t="s">
-        <v>744</v>
+        <v>35</v>
       </c>
       <c r="C335" t="s">
         <v>17</v>
       </c>
       <c r="D335" t="s">
         <v>18</v>
       </c>
       <c r="E335">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F335"/>
       <c r="G335" t="s">
+        <v>19</v>
+      </c>
+      <c r="H335" t="s">
         <v>20</v>
       </c>
-      <c r="H335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I335">
-        <v>920</v>
+        <v>355</v>
       </c>
       <c r="J335">
         <v>6</v>
       </c>
       <c r="K335">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L335">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M335" t="s">
-        <v>276</v>
+        <v>117</v>
       </c>
       <c r="N335" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
       <c r="O335" t="s">
-        <v>745</v>
+        <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336" t="s">
-        <v>574</v>
+        <v>38</v>
       </c>
       <c r="B336" t="s">
-        <v>575</v>
+        <v>39</v>
       </c>
       <c r="C336" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D336" t="s">
         <v>18</v>
       </c>
       <c r="E336">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F336"/>
       <c r="G336" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H336" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I336">
-        <v>790</v>
+        <v>355</v>
       </c>
       <c r="J336">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K336">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L336">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M336" t="s">
-        <v>488</v>
+        <v>193</v>
       </c>
       <c r="N336" t="s">
-        <v>378</v>
+        <v>193</v>
       </c>
       <c r="O336" t="s">
-        <v>746</v>
+        <v>722</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B337" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C337" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D337" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E337">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F337"/>
+        <v>14</v>
+      </c>
+      <c r="F337" t="s">
+        <v>65</v>
+      </c>
       <c r="G337" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H337" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I337">
-        <v>1010</v>
+        <v>595</v>
       </c>
       <c r="J337">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K337">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L337">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M337" t="s">
-        <v>488</v>
+        <v>193</v>
       </c>
       <c r="N337" t="s">
-        <v>488</v>
+        <v>117</v>
       </c>
       <c r="O337" t="s">
-        <v>747</v>
+        <v>723</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338" t="s">
-        <v>748</v>
+        <v>724</v>
       </c>
       <c r="B338" t="s">
-        <v>749</v>
+        <v>725</v>
       </c>
       <c r="C338" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D338" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E338">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F338"/>
+        <v>14</v>
+      </c>
+      <c r="F338" t="s">
+        <v>135</v>
+      </c>
       <c r="G338" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H338" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I338">
-        <v>950</v>
+        <v>495</v>
       </c>
       <c r="J338">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K338">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L338">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="M338" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="N338" t="s">
-        <v>378</v>
+        <v>117</v>
       </c>
       <c r="O338" t="s">
-        <v>750</v>
+        <v>726</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="B339" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="C339" t="s">
         <v>17</v>
       </c>
       <c r="D339" t="s">
-        <v>94</v>
+        <v>330</v>
       </c>
       <c r="E339">
         <v>14</v>
       </c>
       <c r="F339"/>
       <c r="G339" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H339" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I339">
-        <v>1050</v>
+        <v>565</v>
       </c>
       <c r="J339">
+        <v>7</v>
+      </c>
+      <c r="K339">
+        <v>10</v>
+      </c>
+      <c r="L339">
         <v>6</v>
       </c>
-      <c r="K339">
-[...4 lines deleted...]
-      </c>
       <c r="M339" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="N339" t="s">
-        <v>488</v>
+        <v>117</v>
       </c>
       <c r="O339" t="s">
-        <v>751</v>
+        <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="B340" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="C340" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D340" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E340">
         <v>28</v>
       </c>
       <c r="F340" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G340" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H340" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I340">
         <v>1150</v>
       </c>
       <c r="J340">
         <v>6</v>
       </c>
       <c r="K340">
         <v>8</v>
       </c>
       <c r="L340">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M340" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="N340" t="s">
-        <v>378</v>
+        <v>118</v>
       </c>
       <c r="O340" t="s">
-        <v>752</v>
+        <v>730</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341" t="s">
-        <v>169</v>
+        <v>731</v>
       </c>
       <c r="B341" t="s">
-        <v>170</v>
+        <v>732</v>
       </c>
       <c r="C341" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D341" t="s">
-        <v>73</v>
+        <v>240</v>
       </c>
       <c r="E341">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F341"/>
       <c r="G341" t="s">
+        <v>19</v>
+      </c>
+      <c r="H341" t="s">
         <v>20</v>
       </c>
-      <c r="H341" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I341">
-        <v>210</v>
+        <v>995</v>
       </c>
       <c r="J341">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K341">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L341">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="M341" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="N341" t="s">
-        <v>377</v>
+        <v>465</v>
       </c>
       <c r="O341" t="s">
-        <v>753</v>
+        <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342" t="s">
-        <v>97</v>
+        <v>734</v>
       </c>
       <c r="B342" t="s">
-        <v>98</v>
+        <v>735</v>
       </c>
       <c r="C342" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D342" t="s">
-        <v>94</v>
+        <v>664</v>
       </c>
       <c r="E342">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F342"/>
       <c r="G342" t="s">
+        <v>19</v>
+      </c>
+      <c r="H342" t="s">
         <v>20</v>
       </c>
-      <c r="H342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I342">
-        <v>815</v>
+        <v>955</v>
       </c>
       <c r="J342">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K342">
         <v>6</v>
       </c>
       <c r="L342">
         <v>6</v>
       </c>
       <c r="M342" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="N342" t="s">
-        <v>488</v>
+        <v>465</v>
       </c>
       <c r="O342" t="s">
-        <v>754</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343" t="s">
-        <v>755</v>
+        <v>298</v>
       </c>
       <c r="B343" t="s">
-        <v>756</v>
+        <v>299</v>
       </c>
       <c r="C343" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D343" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E343">
-        <v>10.5</v>
+        <v>28</v>
       </c>
       <c r="F343" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G343" t="s">
+        <v>19</v>
+      </c>
+      <c r="H343" t="s">
         <v>20</v>
       </c>
-      <c r="H343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I343">
-        <v>575</v>
+        <v>975</v>
       </c>
       <c r="J343">
         <v>5</v>
       </c>
       <c r="K343">
         <v>8</v>
       </c>
       <c r="L343">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M343" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="N343" t="s">
-        <v>488</v>
+        <v>118</v>
       </c>
       <c r="O343" t="s">
-        <v>757</v>
+        <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344" t="s">
-        <v>174</v>
+        <v>294</v>
       </c>
       <c r="B344" t="s">
-        <v>175</v>
+        <v>295</v>
       </c>
       <c r="C344" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D344" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E344">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F344" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G344" t="s">
+        <v>19</v>
+      </c>
+      <c r="H344" t="s">
         <v>20</v>
       </c>
-      <c r="H344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I344">
-        <v>1475</v>
+        <v>790</v>
       </c>
       <c r="J344">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K344">
         <v>10</v>
       </c>
       <c r="L344">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M344" t="s">
-        <v>377</v>
+        <v>193</v>
       </c>
       <c r="N344" t="s">
-        <v>277</v>
+        <v>118</v>
       </c>
       <c r="O344" t="s">
-        <v>758</v>
+        <v>738</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345" t="s">
-        <v>162</v>
+        <v>287</v>
       </c>
       <c r="B345" t="s">
-        <v>163</v>
+        <v>288</v>
       </c>
       <c r="C345" t="s">
         <v>17</v>
       </c>
       <c r="D345" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E345">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F345" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G345" t="s">
+        <v>19</v>
+      </c>
+      <c r="H345" t="s">
         <v>20</v>
       </c>
-      <c r="H345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I345">
-        <v>245</v>
+        <v>1475</v>
       </c>
       <c r="J345">
         <v>6</v>
       </c>
       <c r="K345">
         <v>10</v>
       </c>
       <c r="L345">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M345" t="s">
-        <v>562</v>
+        <v>193</v>
       </c>
       <c r="N345" t="s">
-        <v>562</v>
+        <v>189</v>
       </c>
       <c r="O345" t="s">
-        <v>759</v>
+        <v>739</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346" t="s">
-        <v>367</v>
+        <v>38</v>
       </c>
       <c r="B346" t="s">
-        <v>368</v>
+        <v>39</v>
       </c>
       <c r="C346" t="s">
         <v>17</v>
       </c>
       <c r="D346" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E346">
-        <v>3.5</v>
+        <v>7</v>
       </c>
       <c r="F346"/>
       <c r="G346" t="s">
+        <v>19</v>
+      </c>
+      <c r="H346" t="s">
         <v>20</v>
       </c>
-      <c r="H346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I346">
-        <v>180</v>
+        <v>355</v>
       </c>
       <c r="J346">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K346">
         <v>10</v>
       </c>
       <c r="L346">
         <v>10</v>
       </c>
       <c r="M346" t="s">
-        <v>562</v>
+        <v>193</v>
       </c>
       <c r="N346" t="s">
-        <v>562</v>
+        <v>193</v>
       </c>
       <c r="O346" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347" t="s">
-        <v>87</v>
+        <v>592</v>
       </c>
       <c r="B347" t="s">
-        <v>88</v>
+        <v>593</v>
       </c>
       <c r="C347" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D347" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E347">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F347"/>
       <c r="G347" t="s">
+        <v>19</v>
+      </c>
+      <c r="H347" t="s">
         <v>20</v>
       </c>
-      <c r="H347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I347">
-        <v>210</v>
+        <v>1370</v>
       </c>
       <c r="J347">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K347">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L347">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M347" t="s">
-        <v>562</v>
+        <v>193</v>
       </c>
       <c r="N347" t="s">
-        <v>562</v>
+        <v>465</v>
       </c>
       <c r="O347" t="s">
-        <v>761</v>
+        <v>741</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348" t="s">
-        <v>166</v>
+        <v>742</v>
       </c>
       <c r="B348" t="s">
-        <v>167</v>
+        <v>743</v>
       </c>
       <c r="C348" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D348" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E348">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F348" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G348" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H348" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I348">
-        <v>210</v>
+        <v>485</v>
       </c>
       <c r="J348">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K348">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L348">
         <v>8</v>
       </c>
       <c r="M348" t="s">
-        <v>562</v>
+        <v>193</v>
       </c>
       <c r="N348" t="s">
-        <v>562</v>
+        <v>117</v>
       </c>
       <c r="O348" t="s">
-        <v>762</v>
+        <v>744</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349" t="s">
-        <v>230</v>
+        <v>294</v>
       </c>
       <c r="B349" t="s">
-        <v>231</v>
+        <v>295</v>
       </c>
       <c r="C349" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D349" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E349">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F349"/>
+        <v>28</v>
+      </c>
+      <c r="F349" t="s">
+        <v>135</v>
+      </c>
       <c r="G349" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H349" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I349">
-        <v>655</v>
+        <v>790</v>
       </c>
       <c r="J349">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K349">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L349">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M349" t="s">
-        <v>562</v>
+        <v>193</v>
       </c>
       <c r="N349" t="s">
-        <v>562</v>
+        <v>118</v>
       </c>
       <c r="O349" t="s">
-        <v>763</v>
+        <v>745</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350" t="s">
-        <v>233</v>
+        <v>278</v>
       </c>
       <c r="B350" t="s">
-        <v>234</v>
+        <v>279</v>
       </c>
       <c r="C350" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D350" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E350">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F350"/>
+        <v>21</v>
+      </c>
+      <c r="F350" t="s">
+        <v>135</v>
+      </c>
       <c r="G350" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H350" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I350">
-        <v>370</v>
+        <v>615</v>
       </c>
       <c r="J350">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K350">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L350">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M350" t="s">
-        <v>562</v>
+        <v>193</v>
       </c>
       <c r="N350" t="s">
-        <v>562</v>
+        <v>465</v>
       </c>
       <c r="O350" t="s">
-        <v>764</v>
+        <v>746</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351" t="s">
-        <v>765</v>
+        <v>747</v>
       </c>
       <c r="B351" t="s">
-        <v>766</v>
+        <v>748</v>
       </c>
       <c r="C351" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D351" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E351">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F351"/>
       <c r="G351" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H351" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I351">
-        <v>900</v>
+        <v>720</v>
       </c>
       <c r="J351">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K351">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L351">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M351" t="s">
-        <v>290</v>
+        <v>228</v>
       </c>
       <c r="N351" t="s">
-        <v>562</v>
+        <v>228</v>
       </c>
       <c r="O351" t="s">
-        <v>767</v>
+        <v>749</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352" t="s">
-        <v>467</v>
+        <v>269</v>
       </c>
       <c r="B352" t="s">
-        <v>468</v>
+        <v>270</v>
       </c>
       <c r="C352" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D352" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E352">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F352"/>
+        <v>7</v>
+      </c>
+      <c r="F352" t="s">
+        <v>135</v>
+      </c>
       <c r="G352" t="s">
+        <v>19</v>
+      </c>
+      <c r="H352" t="s">
         <v>20</v>
       </c>
-      <c r="H352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I352">
-        <v>605</v>
+        <v>210</v>
       </c>
       <c r="J352">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K352">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L352">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M352" t="s">
-        <v>290</v>
+        <v>228</v>
       </c>
       <c r="N352" t="s">
-        <v>562</v>
+        <v>228</v>
       </c>
       <c r="O352" t="s">
-        <v>768</v>
+        <v>750</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353" t="s">
-        <v>363</v>
+        <v>215</v>
       </c>
       <c r="B353" t="s">
-        <v>364</v>
+        <v>216</v>
       </c>
       <c r="C353" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D353" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E353">
         <v>7</v>
       </c>
       <c r="F353" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G353" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H353" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I353">
-        <v>275</v>
+        <v>230</v>
       </c>
       <c r="J353">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K353">
         <v>10</v>
       </c>
       <c r="L353">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M353" t="s">
-        <v>290</v>
+        <v>228</v>
       </c>
       <c r="N353" t="s">
-        <v>290</v>
+        <v>228</v>
       </c>
       <c r="O353" t="s">
-        <v>769</v>
+        <v>751</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354" t="s">
-        <v>120</v>
+        <v>42</v>
       </c>
       <c r="B354" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="C354" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D354" t="s">
         <v>18</v>
       </c>
       <c r="E354">
         <v>14</v>
       </c>
-      <c r="F354" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354"/>
       <c r="G354" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H354" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I354">
-        <v>500</v>
+        <v>690</v>
       </c>
       <c r="J354">
         <v>5</v>
       </c>
       <c r="K354">
         <v>8</v>
       </c>
       <c r="L354">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M354" t="s">
-        <v>290</v>
+        <v>429</v>
       </c>
       <c r="N354" t="s">
-        <v>562</v>
+        <v>228</v>
       </c>
       <c r="O354" t="s">
-        <v>770</v>
+        <v>752</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355" t="s">
-        <v>614</v>
+        <v>571</v>
       </c>
       <c r="B355" t="s">
-        <v>615</v>
+        <v>572</v>
       </c>
       <c r="C355" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D355" t="s">
-        <v>94</v>
+        <v>330</v>
       </c>
       <c r="E355">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F355"/>
       <c r="G355" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H355" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="I355">
-        <v>1240</v>
+        <v>760</v>
       </c>
       <c r="J355">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K355">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L355">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M355" t="s">
-        <v>290</v>
+        <v>429</v>
       </c>
       <c r="N355" t="s">
-        <v>290</v>
+        <v>228</v>
       </c>
       <c r="O355" t="s">
-        <v>771</v>
+        <v>753</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356" t="s">
-        <v>772</v>
+        <v>42</v>
       </c>
       <c r="B356" t="s">
-        <v>773</v>
+        <v>43</v>
       </c>
       <c r="C356" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D356" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E356">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F356"/>
       <c r="G356" t="s">
+        <v>19</v>
+      </c>
+      <c r="H356" t="s">
         <v>20</v>
       </c>
-      <c r="H356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I356">
-        <v>355</v>
+        <v>690</v>
       </c>
       <c r="J356">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K356">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L356">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M356" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="N356" t="s">
-        <v>421</v>
+        <v>228</v>
       </c>
       <c r="O356" t="s">
-        <v>774</v>
+        <v>754</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357" t="s">
-        <v>775</v>
+        <v>133</v>
       </c>
       <c r="B357" t="s">
-        <v>776</v>
+        <v>134</v>
       </c>
       <c r="C357" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D357" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E357">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F357" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G357" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H357" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I357">
-        <v>570</v>
+        <v>210</v>
       </c>
       <c r="J357">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K357">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L357">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M357" t="s">
-        <v>421</v>
+        <v>228</v>
       </c>
       <c r="N357" t="s">
-        <v>290</v>
+        <v>228</v>
       </c>
       <c r="O357" t="s">
-        <v>777</v>
+        <v>755</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358" t="s">
-        <v>778</v>
+        <v>586</v>
       </c>
       <c r="B358" t="s">
-        <v>779</v>
+        <v>587</v>
       </c>
       <c r="C358" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D358" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="E358">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F358"/>
+        <v>7</v>
+      </c>
+      <c r="F358" t="s">
+        <v>135</v>
+      </c>
       <c r="G358" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H358" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I358">
-        <v>770</v>
+        <v>210</v>
       </c>
       <c r="J358">
         <v>7</v>
       </c>
       <c r="K358">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L358">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M358" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="N358" t="s">
-        <v>562</v>
+        <v>429</v>
       </c>
       <c r="O358" t="s">
-        <v>780</v>
+        <v>756</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359" t="s">
-        <v>772</v>
+        <v>269</v>
       </c>
       <c r="B359" t="s">
-        <v>773</v>
+        <v>270</v>
       </c>
       <c r="C359" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D359" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E359">
         <v>7</v>
       </c>
-      <c r="F359"/>
+      <c r="F359" t="s">
+        <v>135</v>
+      </c>
       <c r="G359" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H359" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I359">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="J359">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K359">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L359">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M359" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="N359" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="O359" t="s">
-        <v>781</v>
+        <v>757</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360" t="s">
-        <v>524</v>
+        <v>437</v>
       </c>
       <c r="B360" t="s">
-        <v>525</v>
+        <v>438</v>
       </c>
       <c r="C360" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D360" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E360">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F360"/>
       <c r="G360" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H360" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I360">
-        <v>355</v>
+        <v>830</v>
       </c>
       <c r="J360">
         <v>6</v>
       </c>
       <c r="K360">
         <v>10</v>
       </c>
       <c r="L360">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M360" t="s">
-        <v>622</v>
+        <v>227</v>
       </c>
       <c r="N360" t="s">
-        <v>622</v>
+        <v>429</v>
       </c>
       <c r="O360" t="s">
-        <v>782</v>
+        <v>758</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361" t="s">
-        <v>524</v>
+        <v>496</v>
       </c>
       <c r="B361" t="s">
-        <v>525</v>
+        <v>497</v>
       </c>
       <c r="C361" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D361" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E361">
         <v>7</v>
       </c>
-      <c r="F361"/>
+      <c r="F361" t="s">
+        <v>135</v>
+      </c>
       <c r="G361" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H361" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I361">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="J361">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K361">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L361">
         <v>10</v>
       </c>
       <c r="M361" t="s">
-        <v>622</v>
+        <v>227</v>
       </c>
       <c r="N361" t="s">
-        <v>622</v>
+        <v>227</v>
       </c>
       <c r="O361" t="s">
-        <v>783</v>
+        <v>759</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="B362" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="C362" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D362" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E362">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F362"/>
       <c r="G362" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H362" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I362">
-        <v>355</v>
+        <v>690</v>
       </c>
       <c r="J362">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K362">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L362">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M362" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="N362" t="s">
-        <v>289</v>
+        <v>227</v>
       </c>
       <c r="O362" t="s">
-        <v>784</v>
+        <v>760</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363" t="s">
-        <v>125</v>
+        <v>187</v>
       </c>
       <c r="B363" t="s">
-        <v>126</v>
+        <v>188</v>
       </c>
       <c r="C363" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D363" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E363">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F363"/>
       <c r="G363" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H363" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I363">
-        <v>595</v>
+        <v>780</v>
       </c>
       <c r="J363">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K363">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L363">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M363" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="N363" t="s">
-        <v>622</v>
+        <v>333</v>
       </c>
       <c r="O363" t="s">
-        <v>785</v>
+        <v>761</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364" t="s">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="B364" t="s">
-        <v>787</v>
+        <v>763</v>
       </c>
       <c r="C364" t="s">
         <v>17</v>
       </c>
       <c r="D364" t="s">
-        <v>73</v>
+        <v>330</v>
       </c>
       <c r="E364">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F364"/>
       <c r="G364" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H364" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I364">
-        <v>495</v>
+        <v>990</v>
       </c>
       <c r="J364">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K364">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L364">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M364" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="N364" t="s">
-        <v>622</v>
+        <v>228</v>
       </c>
       <c r="O364" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365" t="s">
-        <v>789</v>
+        <v>238</v>
       </c>
       <c r="B365" t="s">
-        <v>790</v>
+        <v>239</v>
       </c>
       <c r="C365" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D365" t="s">
-        <v>57</v>
+        <v>240</v>
       </c>
       <c r="E365">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F365"/>
       <c r="G365" t="s">
+        <v>19</v>
+      </c>
+      <c r="H365" t="s">
         <v>20</v>
       </c>
-      <c r="H365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I365">
-        <v>565</v>
+        <v>1290</v>
       </c>
       <c r="J365">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K365">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L365">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M365" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="N365" t="s">
-        <v>622</v>
+        <v>228</v>
       </c>
       <c r="O365" t="s">
-        <v>791</v>
+        <v>765</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="B366" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="C366" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D366" t="s">
         <v>18</v>
       </c>
       <c r="E366">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F366"/>
       <c r="G366" t="s">
+        <v>19</v>
+      </c>
+      <c r="H366" t="s">
         <v>20</v>
       </c>
-      <c r="H366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I366">
-        <v>1150</v>
+        <v>690</v>
       </c>
       <c r="J366">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K366">
         <v>8</v>
       </c>
       <c r="L366">
         <v>8</v>
       </c>
       <c r="M366" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="N366" t="s">
-        <v>290</v>
+        <v>227</v>
       </c>
       <c r="O366" t="s">
-        <v>792</v>
+        <v>766</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367" t="s">
-        <v>793</v>
+        <v>219</v>
       </c>
       <c r="B367" t="s">
-        <v>794</v>
+        <v>220</v>
       </c>
       <c r="C367" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D367" t="s">
-        <v>458</v>
+        <v>18</v>
       </c>
       <c r="E367">
         <v>21</v>
       </c>
       <c r="F367"/>
       <c r="G367" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H367" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I367">
-        <v>995</v>
+        <v>1280</v>
       </c>
       <c r="J367">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K367">
         <v>10</v>
       </c>
       <c r="L367">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M367" t="s">
-        <v>289</v>
+        <v>333</v>
       </c>
       <c r="N367" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="O367" t="s">
-        <v>795</v>
+        <v>767</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368" t="s">
-        <v>796</v>
+        <v>313</v>
       </c>
       <c r="B368" t="s">
-        <v>797</v>
+        <v>314</v>
       </c>
       <c r="C368" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D368" t="s">
-        <v>409</v>
+        <v>18</v>
       </c>
       <c r="E368">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F368"/>
       <c r="G368" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H368" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I368">
-        <v>955</v>
+        <v>355</v>
       </c>
       <c r="J368">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K368">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L368">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M368" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N368" t="s">
-        <v>421</v>
+        <v>332</v>
       </c>
       <c r="O368" t="s">
-        <v>798</v>
+        <v>768</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369" t="s">
-        <v>214</v>
+        <v>500</v>
       </c>
       <c r="B369" t="s">
-        <v>215</v>
+        <v>501</v>
       </c>
       <c r="C369" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D369" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E369">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F369"/>
       <c r="G369" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H369" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I369">
-        <v>975</v>
+        <v>780</v>
       </c>
       <c r="J369">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K369">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L369">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M369" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N369" t="s">
-        <v>290</v>
+        <v>333</v>
       </c>
       <c r="O369" t="s">
-        <v>799</v>
+        <v>769</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370" t="s">
-        <v>322</v>
+        <v>294</v>
       </c>
       <c r="B370" t="s">
-        <v>323</v>
+        <v>295</v>
       </c>
       <c r="C370" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D370" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E370">
         <v>28</v>
       </c>
       <c r="F370" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G370" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H370" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I370">
         <v>790</v>
       </c>
       <c r="J370">
         <v>7</v>
       </c>
       <c r="K370">
         <v>10</v>
       </c>
       <c r="L370">
         <v>10</v>
       </c>
       <c r="M370" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N370" t="s">
-        <v>290</v>
+        <v>429</v>
       </c>
       <c r="O370" t="s">
-        <v>800</v>
+        <v>770</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371" t="s">
-        <v>174</v>
+        <v>278</v>
       </c>
       <c r="B371" t="s">
-        <v>175</v>
+        <v>279</v>
       </c>
       <c r="C371" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D371" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E371">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F371" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G371" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H371" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I371">
-        <v>1475</v>
+        <v>615</v>
       </c>
       <c r="J371">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K371">
         <v>10</v>
       </c>
       <c r="L371">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M371" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N371" t="s">
-        <v>562</v>
+        <v>227</v>
       </c>
       <c r="O371" t="s">
-        <v>801</v>
+        <v>771</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372" t="s">
-        <v>145</v>
+        <v>662</v>
       </c>
       <c r="B372" t="s">
-        <v>146</v>
+        <v>663</v>
       </c>
       <c r="C372" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D372" t="s">
-        <v>45</v>
+        <v>664</v>
       </c>
       <c r="E372">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F372"/>
       <c r="G372" t="s">
+        <v>19</v>
+      </c>
+      <c r="H372" t="s">
         <v>20</v>
       </c>
-      <c r="H372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I372">
-        <v>355</v>
+        <v>1005</v>
       </c>
       <c r="J372">
+        <v>3</v>
+      </c>
+      <c r="K372">
         <v>6</v>
       </c>
-      <c r="K372">
-[...1 lines deleted...]
-      </c>
       <c r="L372">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M372" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N372" t="s">
-        <v>289</v>
+        <v>227</v>
       </c>
       <c r="O372" t="s">
-        <v>802</v>
+        <v>772</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373" t="s">
-        <v>641</v>
+        <v>527</v>
       </c>
       <c r="B373" t="s">
-        <v>642</v>
+        <v>528</v>
       </c>
       <c r="C373" t="s">
         <v>17</v>
       </c>
       <c r="D373" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E373">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F373"/>
       <c r="G373" t="s">
+        <v>19</v>
+      </c>
+      <c r="H373" t="s">
         <v>20</v>
       </c>
-      <c r="H373" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I373">
-        <v>1370</v>
+        <v>1895</v>
       </c>
       <c r="J373">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K373">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L373">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M373" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N373" t="s">
-        <v>421</v>
+        <v>228</v>
       </c>
       <c r="O373" t="s">
-        <v>803</v>
+        <v>773</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374" t="s">
-        <v>804</v>
+        <v>669</v>
       </c>
       <c r="B374" t="s">
-        <v>805</v>
+        <v>670</v>
       </c>
       <c r="C374" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D374" t="s">
         <v>18</v>
       </c>
       <c r="E374">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F374"/>
       <c r="G374" t="s">
+        <v>19</v>
+      </c>
+      <c r="H374" t="s">
         <v>20</v>
       </c>
-      <c r="H374" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I374">
-        <v>485</v>
+        <v>1180</v>
       </c>
       <c r="J374">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K374">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L374">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M374" t="s">
-        <v>289</v>
+        <v>446</v>
       </c>
       <c r="N374" t="s">
-        <v>622</v>
+        <v>384</v>
       </c>
       <c r="O374" t="s">
-        <v>806</v>
+        <v>774</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375" t="s">
-        <v>322</v>
+        <v>278</v>
       </c>
       <c r="B375" t="s">
-        <v>323</v>
+        <v>279</v>
       </c>
       <c r="C375" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D375" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E375">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F375" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G375" t="s">
+        <v>19</v>
+      </c>
+      <c r="H375" t="s">
         <v>20</v>
       </c>
-      <c r="H375" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I375">
-        <v>790</v>
+        <v>615</v>
       </c>
       <c r="J375">
         <v>7</v>
       </c>
       <c r="K375">
         <v>10</v>
       </c>
       <c r="L375">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M375" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N375" t="s">
-        <v>290</v>
+        <v>227</v>
       </c>
       <c r="O375" t="s">
-        <v>807</v>
+        <v>775</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376" t="s">
-        <v>256</v>
+        <v>313</v>
       </c>
       <c r="B376" t="s">
-        <v>257</v>
+        <v>314</v>
       </c>
       <c r="C376" t="s">
         <v>17</v>
       </c>
       <c r="D376" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E376">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F376"/>
       <c r="G376" t="s">
+        <v>19</v>
+      </c>
+      <c r="H376" t="s">
         <v>20</v>
       </c>
-      <c r="H376" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I376">
-        <v>615</v>
+        <v>355</v>
       </c>
       <c r="J376">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K376">
         <v>10</v>
       </c>
       <c r="L376">
         <v>10</v>
       </c>
       <c r="M376" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="N376" t="s">
-        <v>421</v>
+        <v>332</v>
       </c>
       <c r="O376" t="s">
-        <v>808</v>
+        <v>776</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377" t="s">
-        <v>809</v>
+        <v>425</v>
       </c>
       <c r="B377" t="s">
-        <v>810</v>
+        <v>426</v>
       </c>
       <c r="C377" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D377" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E377">
         <v>7</v>
       </c>
-      <c r="F377"/>
+      <c r="F377" t="s">
+        <v>135</v>
+      </c>
       <c r="G377" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H377" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I377">
-        <v>720</v>
+        <v>295</v>
       </c>
       <c r="J377">
         <v>4</v>
       </c>
       <c r="K377">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L377">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M377" t="s">
-        <v>194</v>
+        <v>332</v>
       </c>
       <c r="N377" t="s">
-        <v>194</v>
+        <v>332</v>
       </c>
       <c r="O377" t="s">
-        <v>811</v>
+        <v>777</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378" t="s">
-        <v>632</v>
+        <v>378</v>
       </c>
       <c r="B378" t="s">
-        <v>633</v>
+        <v>379</v>
       </c>
       <c r="C378" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D378" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E378">
         <v>7</v>
       </c>
       <c r="F378" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G378" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H378" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I378">
-        <v>210</v>
+        <v>295</v>
       </c>
       <c r="J378">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K378">
         <v>12</v>
       </c>
       <c r="L378">
         <v>12</v>
       </c>
       <c r="M378" t="s">
-        <v>194</v>
+        <v>332</v>
       </c>
       <c r="N378" t="s">
-        <v>194</v>
+        <v>332</v>
       </c>
       <c r="O378" t="s">
-        <v>812</v>
+        <v>778</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379" t="s">
-        <v>464</v>
+        <v>282</v>
       </c>
       <c r="B379" t="s">
-        <v>465</v>
+        <v>283</v>
       </c>
       <c r="C379" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D379" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E379">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F379" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G379" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H379" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I379">
-        <v>230</v>
+        <v>500</v>
       </c>
       <c r="J379">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K379">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L379">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M379" t="s">
-        <v>194</v>
+        <v>332</v>
       </c>
       <c r="N379" t="s">
-        <v>194</v>
+        <v>333</v>
       </c>
       <c r="O379" t="s">
-        <v>813</v>
+        <v>779</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="B380" t="s">
-        <v>228</v>
+        <v>164</v>
       </c>
       <c r="C380" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D380" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E380">
         <v>14</v>
       </c>
-      <c r="F380"/>
+      <c r="F380" t="s">
+        <v>135</v>
+      </c>
       <c r="G380" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H380" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I380">
-        <v>690</v>
+        <v>405</v>
       </c>
       <c r="J380">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K380">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L380">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M380" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="N380" t="s">
-        <v>194</v>
+        <v>333</v>
       </c>
       <c r="O380" t="s">
-        <v>814</v>
+        <v>780</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381" t="s">
-        <v>620</v>
+        <v>107</v>
       </c>
       <c r="B381" t="s">
-        <v>621</v>
+        <v>108</v>
       </c>
       <c r="C381" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D381" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E381">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F381"/>
       <c r="G381" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H381" t="s">
-        <v>343</v>
+        <v>77</v>
       </c>
       <c r="I381">
-        <v>760</v>
+        <v>655</v>
       </c>
       <c r="J381">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K381">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L381">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M381" t="s">
-        <v>350</v>
+        <v>781</v>
       </c>
       <c r="N381" t="s">
-        <v>194</v>
+        <v>781</v>
       </c>
       <c r="O381" t="s">
-        <v>815</v>
+        <v>782</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382" t="s">
-        <v>223</v>
+        <v>101</v>
       </c>
       <c r="B382" t="s">
-        <v>224</v>
+        <v>102</v>
       </c>
       <c r="C382" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D382" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E382">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F382"/>
       <c r="G382" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H382" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I382">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="J382">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K382">
         <v>10</v>
       </c>
       <c r="L382">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M382" t="s">
-        <v>350</v>
+        <v>781</v>
       </c>
       <c r="N382" t="s">
-        <v>194</v>
+        <v>781</v>
       </c>
       <c r="O382" t="s">
-        <v>816</v>
+        <v>783</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383" t="s">
-        <v>227</v>
+        <v>187</v>
       </c>
       <c r="B383" t="s">
-        <v>228</v>
+        <v>188</v>
       </c>
       <c r="C383" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D383" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E383">
-        <v>14</v>
+        <v>4.5</v>
       </c>
       <c r="F383"/>
       <c r="G383" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H383" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I383">
-        <v>690</v>
+        <v>780</v>
       </c>
       <c r="J383">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K383">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L383">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M383" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="N383" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="O383" t="s">
-        <v>817</v>
+        <v>784</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="B384" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="C384" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D384" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E384">
         <v>7</v>
       </c>
       <c r="F384" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G384" t="s">
+        <v>19</v>
+      </c>
+      <c r="H384" t="s">
         <v>20</v>
       </c>
-      <c r="H384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I384">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="J384">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K384">
         <v>10</v>
       </c>
       <c r="L384">
         <v>10</v>
       </c>
       <c r="M384" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="N384" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="O384" t="s">
-        <v>818</v>
+        <v>785</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="B385" t="s">
-        <v>88</v>
+        <v>188</v>
       </c>
       <c r="C385" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D385" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E385">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F385"/>
       <c r="G385" t="s">
+        <v>19</v>
+      </c>
+      <c r="H385" t="s">
         <v>20</v>
       </c>
-      <c r="H385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I385">
-        <v>210</v>
+        <v>780</v>
       </c>
       <c r="J385">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K385">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L385">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M385" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="N385" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="O385" t="s">
-        <v>819</v>
+        <v>786</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386" t="s">
-        <v>632</v>
+        <v>282</v>
       </c>
       <c r="B386" t="s">
-        <v>633</v>
+        <v>283</v>
       </c>
       <c r="C386" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D386" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E386">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F386" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G386" t="s">
+        <v>19</v>
+      </c>
+      <c r="H386" t="s">
         <v>20</v>
       </c>
-      <c r="H386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I386">
-        <v>210</v>
+        <v>500</v>
       </c>
       <c r="J386">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K386">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L386">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M386" t="s">
-        <v>350</v>
+        <v>222</v>
       </c>
       <c r="N386" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="O386" t="s">
-        <v>820</v>
+        <v>787</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387" t="s">
-        <v>359</v>
+        <v>500</v>
       </c>
       <c r="B387" t="s">
-        <v>360</v>
+        <v>501</v>
       </c>
       <c r="C387" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D387" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E387">
-        <v>14</v>
+        <v>10.5</v>
       </c>
       <c r="F387"/>
       <c r="G387" t="s">
+        <v>19</v>
+      </c>
+      <c r="H387" t="s">
         <v>20</v>
       </c>
-      <c r="H387" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I387">
-        <v>830</v>
+        <v>780</v>
       </c>
       <c r="J387">
+        <v>3</v>
+      </c>
+      <c r="K387">
         <v>6</v>
       </c>
-      <c r="K387">
-[...1 lines deleted...]
-      </c>
       <c r="L387">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M387" t="s">
-        <v>193</v>
+        <v>222</v>
       </c>
       <c r="N387" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="O387" t="s">
-        <v>821</v>
+        <v>788</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388" t="s">
-        <v>503</v>
+        <v>603</v>
       </c>
       <c r="B388" t="s">
-        <v>504</v>
+        <v>604</v>
       </c>
       <c r="C388" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D388" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E388">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F388"/>
       <c r="G388" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H388" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I388">
-        <v>210</v>
+        <v>605</v>
       </c>
       <c r="J388">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K388">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L388">
         <v>10</v>
       </c>
       <c r="M388" t="s">
-        <v>193</v>
+        <v>222</v>
       </c>
       <c r="N388" t="s">
-        <v>193</v>
+        <v>266</v>
       </c>
       <c r="O388" t="s">
-        <v>822</v>
+        <v>789</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389" t="s">
-        <v>238</v>
+        <v>107</v>
       </c>
       <c r="B389" t="s">
-        <v>239</v>
+        <v>108</v>
       </c>
       <c r="C389" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D389" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E389">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F389"/>
       <c r="G389" t="s">
+        <v>19</v>
+      </c>
+      <c r="H389" t="s">
         <v>20</v>
       </c>
-      <c r="H389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I389">
-        <v>690</v>
+        <v>655</v>
       </c>
       <c r="J389">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K389">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L389">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M389" t="s">
-        <v>83</v>
+        <v>258</v>
       </c>
       <c r="N389" t="s">
-        <v>193</v>
+        <v>258</v>
       </c>
       <c r="O389" t="s">
-        <v>823</v>
+        <v>790</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="B390" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="C390" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D390" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E390">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="F390"/>
       <c r="G390" t="s">
+        <v>19</v>
+      </c>
+      <c r="H390" t="s">
         <v>20</v>
       </c>
-      <c r="H390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I390">
-        <v>780</v>
+        <v>655</v>
       </c>
       <c r="J390">
         <v>1</v>
       </c>
       <c r="K390">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L390">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M390" t="s">
-        <v>83</v>
+        <v>258</v>
       </c>
       <c r="N390" t="s">
-        <v>83</v>
+        <v>258</v>
       </c>
       <c r="O390" t="s">
-        <v>824</v>
+        <v>791</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391" t="s">
-        <v>825</v>
+        <v>792</v>
       </c>
       <c r="B391" t="s">
-        <v>826</v>
+        <v>793</v>
       </c>
       <c r="C391" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D391" t="s">
-        <v>57</v>
+        <v>330</v>
       </c>
       <c r="E391">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F391"/>
+        <v>14</v>
+      </c>
+      <c r="F391" t="s">
+        <v>135</v>
+      </c>
       <c r="G391" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H391" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I391">
-        <v>990</v>
+        <v>530</v>
       </c>
       <c r="J391">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K391">
         <v>8</v>
       </c>
       <c r="L391">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M391" t="s">
-        <v>83</v>
+        <v>221</v>
       </c>
       <c r="N391" t="s">
-        <v>194</v>
+        <v>258</v>
       </c>
       <c r="O391" t="s">
-        <v>827</v>
+        <v>794</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392" t="s">
-        <v>529</v>
+        <v>577</v>
       </c>
       <c r="B392" t="s">
-        <v>530</v>
+        <v>578</v>
       </c>
       <c r="C392" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D392" t="s">
-        <v>458</v>
+        <v>90</v>
       </c>
       <c r="E392">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F392"/>
+        <v>14</v>
+      </c>
+      <c r="F392" t="s">
+        <v>135</v>
+      </c>
       <c r="G392" t="s">
+        <v>19</v>
+      </c>
+      <c r="H392" t="s">
         <v>20</v>
       </c>
-      <c r="H392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I392">
-        <v>1290</v>
+        <v>405</v>
       </c>
       <c r="J392">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K392">
         <v>12</v>
       </c>
       <c r="L392">
         <v>12</v>
       </c>
       <c r="M392" t="s">
-        <v>83</v>
+        <v>221</v>
       </c>
       <c r="N392" t="s">
-        <v>194</v>
+        <v>258</v>
       </c>
       <c r="O392" t="s">
-        <v>828</v>
+        <v>795</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="B393" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="C393" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D393" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E393">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F393"/>
       <c r="G393" t="s">
+        <v>19</v>
+      </c>
+      <c r="H393" t="s">
         <v>20</v>
       </c>
-      <c r="H393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I393">
-        <v>690</v>
+        <v>1280</v>
       </c>
       <c r="J393">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K393">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L393">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M393" t="s">
-        <v>83</v>
+        <v>221</v>
       </c>
       <c r="N393" t="s">
-        <v>193</v>
+        <v>222</v>
       </c>
       <c r="O393" t="s">
-        <v>829</v>
+        <v>796</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394" t="s">
-        <v>685</v>
+        <v>191</v>
       </c>
       <c r="B394" t="s">
-        <v>686</v>
+        <v>192</v>
       </c>
       <c r="C394" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D394" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E394">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F394"/>
       <c r="G394" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H394" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I394">
-        <v>1280</v>
+        <v>1500</v>
       </c>
       <c r="J394">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K394">
         <v>10</v>
       </c>
       <c r="L394">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M394" t="s">
-        <v>83</v>
+        <v>257</v>
       </c>
       <c r="N394" t="s">
-        <v>350</v>
+        <v>222</v>
       </c>
       <c r="O394" t="s">
-        <v>830</v>
+        <v>797</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395" t="s">
-        <v>566</v>
+        <v>61</v>
       </c>
       <c r="B395" t="s">
-        <v>567</v>
+        <v>62</v>
       </c>
       <c r="C395" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D395" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E395">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F395"/>
+        <v>28</v>
+      </c>
+      <c r="F395" t="s">
+        <v>65</v>
+      </c>
       <c r="G395" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H395" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I395">
-        <v>355</v>
+        <v>1150</v>
       </c>
       <c r="J395">
+        <v>6</v>
+      </c>
+      <c r="K395">
+        <v>8</v>
+      </c>
+      <c r="L395">
         <v>5</v>
       </c>
-      <c r="K395">
-[...4 lines deleted...]
-      </c>
       <c r="M395" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="N395" t="s">
-        <v>82</v>
+        <v>222</v>
       </c>
       <c r="O395" t="s">
-        <v>831</v>
+        <v>798</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396" t="s">
-        <v>512</v>
+        <v>600</v>
       </c>
       <c r="B396" t="s">
-        <v>513</v>
+        <v>601</v>
       </c>
       <c r="C396" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D396" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E396">
-        <v>10.5</v>
+        <v>21</v>
       </c>
       <c r="F396"/>
       <c r="G396" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H396" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I396">
-        <v>780</v>
+        <v>935</v>
       </c>
       <c r="J396">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K396">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L396">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M396" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="N396" t="s">
-        <v>83</v>
+        <v>258</v>
       </c>
       <c r="O396" t="s">
-        <v>832</v>
+        <v>799</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397" t="s">
-        <v>322</v>
+        <v>133</v>
       </c>
       <c r="B397" t="s">
-        <v>323</v>
+        <v>134</v>
       </c>
       <c r="C397" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D397" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E397">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F397" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G397" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H397" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I397">
-        <v>790</v>
+        <v>210</v>
       </c>
       <c r="J397">
         <v>7</v>
       </c>
       <c r="K397">
         <v>10</v>
       </c>
       <c r="L397">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M397" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="N397" t="s">
-        <v>350</v>
+        <v>257</v>
       </c>
       <c r="O397" t="s">
-        <v>833</v>
+        <v>800</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398" t="s">
-        <v>256</v>
+        <v>156</v>
       </c>
       <c r="B398" t="s">
-        <v>257</v>
+        <v>157</v>
       </c>
       <c r="C398" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D398" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E398">
         <v>21</v>
       </c>
       <c r="F398" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G398" t="s">
+        <v>19</v>
+      </c>
+      <c r="H398" t="s">
         <v>20</v>
       </c>
-      <c r="H398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I398">
-        <v>615</v>
+        <v>735</v>
       </c>
       <c r="J398">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K398">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L398">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M398" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="N398" t="s">
-        <v>193</v>
+        <v>258</v>
       </c>
       <c r="O398" t="s">
-        <v>834</v>
+        <v>801</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399" t="s">
-        <v>721</v>
+        <v>378</v>
       </c>
       <c r="B399" t="s">
-        <v>722</v>
+        <v>379</v>
       </c>
       <c r="C399" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D399" t="s">
-        <v>409</v>
+        <v>90</v>
       </c>
       <c r="E399">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F399"/>
+        <v>7</v>
+      </c>
+      <c r="F399" t="s">
+        <v>135</v>
+      </c>
       <c r="G399" t="s">
+        <v>19</v>
+      </c>
+      <c r="H399" t="s">
         <v>20</v>
       </c>
-      <c r="H399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I399">
-        <v>1005</v>
+        <v>295</v>
       </c>
       <c r="J399">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K399">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L399">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M399" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="N399" t="s">
-        <v>193</v>
+        <v>257</v>
       </c>
       <c r="O399" t="s">
-        <v>835</v>
+        <v>802</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400" t="s">
-        <v>560</v>
+        <v>669</v>
       </c>
       <c r="B400" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="C400" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D400" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E400">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F400"/>
       <c r="G400" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H400" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I400">
-        <v>1895</v>
+        <v>1180</v>
       </c>
       <c r="J400">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K400">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L400">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="M400" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="N400" t="s">
-        <v>194</v>
+        <v>258</v>
       </c>
       <c r="O400" t="s">
-        <v>836</v>
+        <v>803</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401" t="s">
-        <v>727</v>
+        <v>262</v>
       </c>
       <c r="B401" t="s">
-        <v>728</v>
+        <v>263</v>
       </c>
       <c r="C401" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D401" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E401">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F401"/>
       <c r="G401" t="s">
+        <v>19</v>
+      </c>
+      <c r="H401" t="s">
         <v>20</v>
       </c>
-      <c r="H401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I401">
-        <v>1180</v>
+        <v>1050</v>
       </c>
       <c r="J401">
         <v>4</v>
       </c>
       <c r="K401">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L401">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M401" t="s">
-        <v>82</v>
+        <v>257</v>
       </c>
       <c r="N401" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="O401" t="s">
-        <v>837</v>
+        <v>804</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402" t="s">
-        <v>256</v>
+        <v>212</v>
       </c>
       <c r="B402" t="s">
-        <v>257</v>
+        <v>213</v>
       </c>
       <c r="C402" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D402" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E402">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F402" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G402" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H402" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I402">
-        <v>615</v>
+        <v>405</v>
       </c>
       <c r="J402">
         <v>7</v>
       </c>
       <c r="K402">
         <v>10</v>
       </c>
       <c r="L402">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M402" t="s">
-        <v>82</v>
+        <v>227</v>
       </c>
       <c r="N402" t="s">
-        <v>193</v>
+        <v>429</v>
       </c>
       <c r="O402" t="s">
-        <v>838</v>
+        <v>805</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403" t="s">
-        <v>566</v>
+        <v>232</v>
       </c>
       <c r="B403" t="s">
-        <v>567</v>
+        <v>233</v>
       </c>
       <c r="C403" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D403" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E403">
-        <v>7</v>
+        <v>3.5</v>
       </c>
       <c r="F403"/>
       <c r="G403" t="s">
+        <v>19</v>
+      </c>
+      <c r="H403" t="s">
         <v>20</v>
       </c>
-      <c r="H403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I403">
-        <v>355</v>
+        <v>180</v>
       </c>
       <c r="J403">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K403">
         <v>10</v>
       </c>
       <c r="L403">
         <v>10</v>
       </c>
       <c r="M403" t="s">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="N403" t="s">
-        <v>82</v>
+        <v>340</v>
       </c>
       <c r="O403" t="s">
-        <v>839</v>
+        <v>806</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404" t="s">
-        <v>334</v>
+        <v>481</v>
       </c>
       <c r="B404" t="s">
-        <v>335</v>
+        <v>482</v>
       </c>
       <c r="C404" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D404" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E404">
         <v>7</v>
       </c>
-      <c r="F404" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F404"/>
       <c r="G404" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H404" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I404">
-        <v>295</v>
+        <v>240</v>
       </c>
       <c r="J404">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K404">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L404">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M404" t="s">
-        <v>82</v>
+        <v>339</v>
       </c>
       <c r="N404" t="s">
-        <v>82</v>
+        <v>339</v>
       </c>
       <c r="O404" t="s">
-        <v>840</v>
+        <v>807</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405" t="s">
-        <v>71</v>
+        <v>235</v>
       </c>
       <c r="B405" t="s">
-        <v>72</v>
+        <v>236</v>
       </c>
       <c r="C405" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D405" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E405">
         <v>7</v>
       </c>
       <c r="F405" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G405" t="s">
+        <v>19</v>
+      </c>
+      <c r="H405" t="s">
         <v>20</v>
       </c>
-      <c r="H405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I405">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="J405">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K405">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L405">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M405" t="s">
-        <v>82</v>
+        <v>339</v>
       </c>
       <c r="N405" t="s">
-        <v>82</v>
+        <v>339</v>
       </c>
       <c r="O405" t="s">
-        <v>841</v>
+        <v>808</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406" t="s">
-        <v>181</v>
+        <v>107</v>
       </c>
       <c r="B406" t="s">
-        <v>182</v>
+        <v>108</v>
       </c>
       <c r="C406" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D406" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E406">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F406"/>
       <c r="G406" t="s">
+        <v>19</v>
+      </c>
+      <c r="H406" t="s">
         <v>20</v>
       </c>
-      <c r="H406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I406">
-        <v>500</v>
+        <v>655</v>
       </c>
       <c r="J406">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K406">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L406">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M406" t="s">
-        <v>82</v>
+        <v>339</v>
       </c>
       <c r="N406" t="s">
-        <v>83</v>
+        <v>339</v>
       </c>
       <c r="O406" t="s">
-        <v>842</v>
+        <v>809</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407" t="s">
-        <v>223</v>
+        <v>69</v>
       </c>
       <c r="B407" t="s">
-        <v>224</v>
+        <v>70</v>
       </c>
       <c r="C407" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D407" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E407">
         <v>14</v>
       </c>
       <c r="F407" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G407" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H407" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I407">
-        <v>405</v>
+        <v>500</v>
       </c>
       <c r="J407">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K407">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L407">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M407" t="s">
-        <v>82</v>
+        <v>339</v>
       </c>
       <c r="N407" t="s">
-        <v>83</v>
+        <v>340</v>
       </c>
       <c r="O407" t="s">
-        <v>843</v>
+        <v>810</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
       <c r="B408" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="C408" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D408" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E408">
+        <v>21</v>
+      </c>
+      <c r="F408" t="s">
+        <v>65</v>
+      </c>
+      <c r="G408" t="s">
+        <v>19</v>
+      </c>
+      <c r="H408" t="s">
+        <v>77</v>
+      </c>
+      <c r="I408">
+        <v>1420</v>
+      </c>
+      <c r="J408">
+        <v>6</v>
+      </c>
+      <c r="K408">
+        <v>8</v>
+      </c>
+      <c r="L408">
         <v>4</v>
       </c>
-      <c r="F408"/>
-[...17 lines deleted...]
-      </c>
       <c r="M408" t="s">
-        <v>844</v>
+        <v>390</v>
       </c>
       <c r="N408" t="s">
-        <v>844</v>
+        <v>391</v>
       </c>
       <c r="O408" t="s">
-        <v>845</v>
+        <v>811</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409" t="s">
-        <v>233</v>
+        <v>61</v>
       </c>
       <c r="B409" t="s">
-        <v>234</v>
+        <v>62</v>
       </c>
       <c r="C409" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D409" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E409">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F409"/>
+        <v>28</v>
+      </c>
+      <c r="F409" t="s">
+        <v>65</v>
+      </c>
       <c r="G409" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H409" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I409">
-        <v>370</v>
+        <v>1150</v>
       </c>
       <c r="J409">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K409">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L409">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M409" t="s">
-        <v>844</v>
+        <v>390</v>
       </c>
       <c r="N409" t="s">
-        <v>844</v>
+        <v>339</v>
       </c>
       <c r="O409" t="s">
-        <v>846</v>
+        <v>812</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410" t="s">
-        <v>141</v>
+        <v>287</v>
       </c>
       <c r="B410" t="s">
-        <v>142</v>
+        <v>288</v>
       </c>
       <c r="C410" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D410" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E410">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F410"/>
+        <v>35</v>
+      </c>
+      <c r="F410" t="s">
+        <v>135</v>
+      </c>
       <c r="G410" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H410" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I410">
-        <v>780</v>
+        <v>1475</v>
       </c>
       <c r="J410">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K410">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L410">
         <v>3</v>
       </c>
       <c r="M410" t="s">
-        <v>476</v>
+        <v>390</v>
       </c>
       <c r="N410" t="s">
-        <v>476</v>
+        <v>340</v>
       </c>
       <c r="O410" t="s">
-        <v>847</v>
+        <v>813</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411" t="s">
-        <v>464</v>
+        <v>734</v>
       </c>
       <c r="B411" t="s">
-        <v>465</v>
+        <v>735</v>
       </c>
       <c r="C411" t="s">
         <v>17</v>
       </c>
       <c r="D411" t="s">
-        <v>73</v>
+        <v>664</v>
       </c>
       <c r="E411">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F411"/>
       <c r="G411" t="s">
+        <v>19</v>
+      </c>
+      <c r="H411" t="s">
         <v>20</v>
       </c>
-      <c r="H411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I411">
-        <v>230</v>
+        <v>955</v>
       </c>
       <c r="J411">
+        <v>4</v>
+      </c>
+      <c r="K411">
         <v>6</v>
       </c>
-      <c r="K411">
-[...1 lines deleted...]
-      </c>
       <c r="L411">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M411" t="s">
-        <v>476</v>
+        <v>390</v>
       </c>
       <c r="N411" t="s">
-        <v>476</v>
+        <v>391</v>
       </c>
       <c r="O411" t="s">
-        <v>848</v>
+        <v>814</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412" t="s">
-        <v>141</v>
+        <v>287</v>
       </c>
       <c r="B412" t="s">
-        <v>142</v>
+        <v>288</v>
       </c>
       <c r="C412" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D412" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E412">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F412"/>
+        <v>35</v>
+      </c>
+      <c r="F412" t="s">
+        <v>135</v>
+      </c>
       <c r="G412" t="s">
+        <v>19</v>
+      </c>
+      <c r="H412" t="s">
         <v>20</v>
       </c>
-      <c r="H412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I412">
-        <v>780</v>
+        <v>1475</v>
       </c>
       <c r="J412">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K412">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L412">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M412" t="s">
-        <v>476</v>
+        <v>390</v>
       </c>
       <c r="N412" t="s">
-        <v>476</v>
+        <v>340</v>
       </c>
       <c r="O412" t="s">
-        <v>849</v>
+        <v>815</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="B413" t="s">
-        <v>182</v>
+        <v>157</v>
       </c>
       <c r="C413" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D413" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E413">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F413" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="G413" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H413" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I413">
-        <v>500</v>
+        <v>735</v>
       </c>
       <c r="J413">
         <v>5</v>
       </c>
       <c r="K413">
         <v>8</v>
       </c>
       <c r="L413">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M413" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="N413" t="s">
-        <v>476</v>
+        <v>391</v>
       </c>
       <c r="O413" t="s">
-        <v>850</v>
+        <v>816</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414" t="s">
-        <v>512</v>
+        <v>294</v>
       </c>
       <c r="B414" t="s">
-        <v>513</v>
+        <v>295</v>
       </c>
       <c r="C414" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D414" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E414">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F414"/>
+        <v>28</v>
+      </c>
+      <c r="F414" t="s">
+        <v>135</v>
+      </c>
       <c r="G414" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H414" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I414">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="J414">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K414">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L414">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M414" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="N414" t="s">
-        <v>476</v>
+        <v>339</v>
       </c>
       <c r="O414" t="s">
-        <v>851</v>
+        <v>817</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415" t="s">
-        <v>467</v>
+        <v>278</v>
       </c>
       <c r="B415" t="s">
-        <v>468</v>
+        <v>279</v>
       </c>
       <c r="C415" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D415" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E415">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F415"/>
+        <v>21</v>
+      </c>
+      <c r="F415" t="s">
+        <v>135</v>
+      </c>
       <c r="G415" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H415" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I415">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="J415">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K415">
         <v>10</v>
       </c>
       <c r="L415">
         <v>10</v>
       </c>
       <c r="M415" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="N415" t="s">
-        <v>476</v>
+        <v>391</v>
       </c>
       <c r="O415" t="s">
-        <v>852</v>
+        <v>818</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416" t="s">
-        <v>230</v>
+        <v>133</v>
       </c>
       <c r="B416" t="s">
-        <v>231</v>
+        <v>134</v>
       </c>
       <c r="C416" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D416" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E416">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F416"/>
+        <v>7</v>
+      </c>
+      <c r="F416" t="s">
+        <v>135</v>
+      </c>
       <c r="G416" t="s">
+        <v>19</v>
+      </c>
+      <c r="H416" t="s">
         <v>20</v>
       </c>
-      <c r="H416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I416">
-        <v>655</v>
+        <v>210</v>
       </c>
       <c r="J416">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K416">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L416">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M416" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="N416" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="O416" t="s">
-        <v>853</v>
+        <v>819</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417" t="s">
-        <v>230</v>
+        <v>187</v>
       </c>
       <c r="B417" t="s">
-        <v>231</v>
+        <v>188</v>
       </c>
       <c r="C417" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D417" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E417">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="F417"/>
       <c r="G417" t="s">
+        <v>19</v>
+      </c>
+      <c r="H417" t="s">
         <v>20</v>
       </c>
-      <c r="H417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I417">
-        <v>655</v>
+        <v>780</v>
       </c>
       <c r="J417">
         <v>1</v>
       </c>
       <c r="K417">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L417">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M417" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="N417" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
       <c r="O417" t="s">
-        <v>854</v>
+        <v>820</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418" t="s">
-        <v>855</v>
+        <v>107</v>
       </c>
       <c r="B418" t="s">
-        <v>856</v>
+        <v>108</v>
       </c>
       <c r="C418" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D418" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E418">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F418"/>
       <c r="G418" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H418" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I418">
-        <v>530</v>
+        <v>655</v>
       </c>
       <c r="J418">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K418">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L418">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M418" t="s">
-        <v>527</v>
+        <v>362</v>
       </c>
       <c r="N418" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="O418" t="s">
-        <v>857</v>
+        <v>821</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419" t="s">
-        <v>425</v>
+        <v>101</v>
       </c>
       <c r="B419" t="s">
-        <v>426</v>
+        <v>102</v>
       </c>
       <c r="C419" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D419" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E419">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F419"/>
       <c r="G419" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H419" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I419">
-        <v>405</v>
+        <v>370</v>
       </c>
       <c r="J419">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K419">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L419">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="M419" t="s">
-        <v>527</v>
+        <v>362</v>
       </c>
       <c r="N419" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="O419" t="s">
-        <v>858</v>
+        <v>822</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420" t="s">
-        <v>685</v>
+        <v>823</v>
       </c>
       <c r="B420" t="s">
-        <v>686</v>
+        <v>824</v>
       </c>
       <c r="C420" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D420" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E420">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F420"/>
       <c r="G420" t="s">
+        <v>19</v>
+      </c>
+      <c r="H420" t="s">
         <v>20</v>
       </c>
-      <c r="H420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I420">
-        <v>1280</v>
+        <v>615</v>
       </c>
       <c r="J420">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K420">
         <v>10</v>
       </c>
       <c r="L420">
         <v>10</v>
       </c>
       <c r="M420" t="s">
-        <v>527</v>
+        <v>362</v>
       </c>
       <c r="N420" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
       <c r="O420" t="s">
-        <v>859</v>
+        <v>825</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421" t="s">
-        <v>444</v>
+        <v>500</v>
       </c>
       <c r="B421" t="s">
-        <v>445</v>
+        <v>501</v>
       </c>
       <c r="C421" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D421" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E421">
-        <v>28</v>
+        <v>10.5</v>
       </c>
       <c r="F421"/>
       <c r="G421" t="s">
+        <v>19</v>
+      </c>
+      <c r="H421" t="s">
         <v>20</v>
       </c>
-      <c r="H421" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I421">
-        <v>1500</v>
+        <v>780</v>
       </c>
       <c r="J421">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K421">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L421">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M421" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="N421" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
       <c r="O421" t="s">
-        <v>860</v>
+        <v>826</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422" t="s">
-        <v>39</v>
+        <v>478</v>
       </c>
       <c r="B422" t="s">
-        <v>40</v>
+        <v>479</v>
       </c>
       <c r="C422" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D422" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E422">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F422"/>
       <c r="G422" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H422" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I422">
-        <v>1150</v>
+        <v>210</v>
       </c>
       <c r="J422">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K422">
+        <v>10</v>
+      </c>
+      <c r="L422">
         <v>8</v>
       </c>
-      <c r="L422">
-[...1 lines deleted...]
-      </c>
       <c r="M422" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="N422" t="s">
-        <v>383</v>
+        <v>362</v>
       </c>
       <c r="O422" t="s">
-        <v>861</v>
+        <v>827</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="B423" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="C423" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D423" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E423">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F423"/>
       <c r="G423" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H423" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I423">
-        <v>935</v>
+        <v>355</v>
       </c>
       <c r="J423">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K423">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L423">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M423" t="s">
-        <v>380</v>
+        <v>197</v>
       </c>
       <c r="N423" t="s">
-        <v>381</v>
+        <v>197</v>
       </c>
       <c r="O423" t="s">
-        <v>862</v>
+        <v>828</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424" t="s">
-        <v>166</v>
+        <v>551</v>
       </c>
       <c r="B424" t="s">
-        <v>167</v>
+        <v>552</v>
       </c>
       <c r="C424" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D424" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E424">
-        <v>7</v>
+        <v>10.5</v>
       </c>
       <c r="F424" t="s">
-        <v>74</v>
+        <v>493</v>
       </c>
       <c r="G424" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H424" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I424">
-        <v>210</v>
+        <v>460</v>
       </c>
       <c r="J424">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K424">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L424">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M424" t="s">
-        <v>380</v>
+        <v>197</v>
       </c>
       <c r="N424" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="O424" t="s">
-        <v>863</v>
+        <v>829</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425" t="s">
-        <v>102</v>
+        <v>195</v>
       </c>
       <c r="B425" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="C425" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D425" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E425">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F425"/>
       <c r="G425" t="s">
+        <v>19</v>
+      </c>
+      <c r="H425" t="s">
         <v>20</v>
       </c>
-      <c r="H425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I425">
-        <v>735</v>
+        <v>1240</v>
       </c>
       <c r="J425">
+        <v>4</v>
+      </c>
+      <c r="K425">
+        <v>6</v>
+      </c>
+      <c r="L425">
         <v>5</v>
       </c>
-      <c r="K425">
-[...4 lines deleted...]
-      </c>
       <c r="M425" t="s">
-        <v>380</v>
+        <v>197</v>
       </c>
       <c r="N425" t="s">
-        <v>381</v>
+        <v>197</v>
       </c>
       <c r="O425" t="s">
-        <v>864</v>
+        <v>830</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426" t="s">
-        <v>71</v>
+        <v>133</v>
       </c>
       <c r="B426" t="s">
-        <v>72</v>
+        <v>134</v>
       </c>
       <c r="C426" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D426" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E426">
         <v>7</v>
       </c>
       <c r="F426" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G426" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H426" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I426">
-        <v>295</v>
+        <v>210</v>
       </c>
       <c r="J426">
+        <v>7</v>
+      </c>
+      <c r="K426">
+        <v>10</v>
+      </c>
+      <c r="L426">
         <v>6</v>
       </c>
-      <c r="K426">
-[...4 lines deleted...]
-      </c>
       <c r="M426" t="s">
-        <v>380</v>
+        <v>197</v>
       </c>
       <c r="N426" t="s">
-        <v>380</v>
+        <v>197</v>
       </c>
       <c r="O426" t="s">
-        <v>865</v>
+        <v>831</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427" t="s">
-        <v>727</v>
+        <v>34</v>
       </c>
       <c r="B427" t="s">
-        <v>728</v>
+        <v>35</v>
       </c>
       <c r="C427" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D427" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E427">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F427"/>
       <c r="G427" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H427" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I427">
-        <v>1180</v>
+        <v>355</v>
       </c>
       <c r="J427">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K427">
         <v>10</v>
       </c>
       <c r="L427">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M427" t="s">
-        <v>380</v>
+        <v>202</v>
       </c>
       <c r="N427" t="s">
-        <v>381</v>
+        <v>202</v>
       </c>
       <c r="O427" t="s">
-        <v>866</v>
+        <v>832</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428" t="s">
-        <v>740</v>
+        <v>833</v>
       </c>
       <c r="B428" t="s">
-        <v>741</v>
+        <v>834</v>
       </c>
       <c r="C428" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D428" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E428">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F428"/>
+        <v>21</v>
+      </c>
+      <c r="F428" t="s">
+        <v>65</v>
+      </c>
       <c r="G428" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H428" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I428">
-        <v>1050</v>
+        <v>1255</v>
       </c>
       <c r="J428">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K428">
         <v>8</v>
       </c>
       <c r="L428">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M428" t="s">
-        <v>380</v>
+        <v>201</v>
       </c>
       <c r="N428" t="s">
-        <v>527</v>
+        <v>197</v>
       </c>
       <c r="O428" t="s">
-        <v>867</v>
+        <v>835</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429" t="s">
-        <v>412</v>
+        <v>38</v>
       </c>
       <c r="B429" t="s">
-        <v>413</v>
+        <v>39</v>
       </c>
       <c r="C429" t="s">
         <v>17</v>
       </c>
       <c r="D429" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E429">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F429"/>
       <c r="G429" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H429" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I429">
-        <v>405</v>
+        <v>355</v>
       </c>
       <c r="J429">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K429">
         <v>10</v>
       </c>
       <c r="L429">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M429" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="N429" t="s">
-        <v>350</v>
+        <v>201</v>
       </c>
       <c r="O429" t="s">
-        <v>868</v>
+        <v>836</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430" t="s">
-        <v>367</v>
+        <v>837</v>
       </c>
       <c r="B430" t="s">
-        <v>368</v>
+        <v>838</v>
       </c>
       <c r="C430" t="s">
         <v>17</v>
       </c>
       <c r="D430" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E430">
-        <v>3.5</v>
+        <v>7</v>
       </c>
       <c r="F430"/>
       <c r="G430" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H430" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I430">
-        <v>180</v>
+        <v>555</v>
       </c>
       <c r="J430">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K430">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L430">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M430" t="s">
-        <v>128</v>
+        <v>201</v>
       </c>
       <c r="N430" t="s">
-        <v>128</v>
+        <v>201</v>
       </c>
       <c r="O430" t="s">
-        <v>869</v>
+        <v>839</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431" t="s">
-        <v>478</v>
+        <v>840</v>
       </c>
       <c r="B431" t="s">
-        <v>479</v>
+        <v>841</v>
       </c>
       <c r="C431" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D431" t="s">
-        <v>45</v>
+        <v>664</v>
       </c>
       <c r="E431">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F431"/>
       <c r="G431" t="s">
+        <v>19</v>
+      </c>
+      <c r="H431" t="s">
         <v>20</v>
       </c>
-      <c r="H431" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I431">
-        <v>240</v>
+        <v>780</v>
       </c>
       <c r="J431">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K431">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L431">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M431" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="N431" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="O431" t="s">
-        <v>870</v>
+        <v>842</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432" t="s">
-        <v>363</v>
+        <v>294</v>
       </c>
       <c r="B432" t="s">
-        <v>364</v>
+        <v>295</v>
       </c>
       <c r="C432" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D432" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E432">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F432" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G432" t="s">
+        <v>19</v>
+      </c>
+      <c r="H432" t="s">
         <v>20</v>
       </c>
-      <c r="H432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I432">
-        <v>275</v>
+        <v>790</v>
       </c>
       <c r="J432">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K432">
         <v>10</v>
       </c>
       <c r="L432">
         <v>10</v>
       </c>
       <c r="M432" t="s">
-        <v>127</v>
+        <v>201</v>
       </c>
       <c r="N432" t="s">
-        <v>127</v>
+        <v>362</v>
       </c>
       <c r="O432" t="s">
-        <v>871</v>
+        <v>843</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433" t="s">
-        <v>230</v>
+        <v>274</v>
       </c>
       <c r="B433" t="s">
-        <v>231</v>
+        <v>275</v>
       </c>
       <c r="C433" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D433" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E433">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F433"/>
       <c r="G433" t="s">
+        <v>19</v>
+      </c>
+      <c r="H433" t="s">
         <v>20</v>
       </c>
-      <c r="H433" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I433">
-        <v>655</v>
+        <v>1005</v>
       </c>
       <c r="J433">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K433">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L433">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M433" t="s">
-        <v>127</v>
+        <v>201</v>
       </c>
       <c r="N433" t="s">
-        <v>127</v>
+        <v>197</v>
       </c>
       <c r="O433" t="s">
-        <v>872</v>
+        <v>844</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434" t="s">
-        <v>233</v>
+        <v>199</v>
       </c>
       <c r="B434" t="s">
-        <v>234</v>
+        <v>200</v>
       </c>
       <c r="C434" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D434" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E434">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F434"/>
       <c r="G434" t="s">
+        <v>19</v>
+      </c>
+      <c r="H434" t="s">
         <v>20</v>
       </c>
-      <c r="H434" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I434">
-        <v>370</v>
+        <v>1050</v>
       </c>
       <c r="J434">
         <v>3</v>
       </c>
       <c r="K434">
         <v>6</v>
       </c>
       <c r="L434">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M434" t="s">
-        <v>127</v>
+        <v>201</v>
       </c>
       <c r="N434" t="s">
-        <v>127</v>
+        <v>202</v>
       </c>
       <c r="O434" t="s">
-        <v>873</v>
+        <v>845</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="B435" t="s">
-        <v>121</v>
+        <v>164</v>
       </c>
       <c r="C435" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D435" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E435">
         <v>14</v>
       </c>
       <c r="F435" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="G435" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H435" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I435">
-        <v>500</v>
+        <v>405</v>
       </c>
       <c r="J435">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K435">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L435">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M435" t="s">
-        <v>127</v>
+        <v>201</v>
       </c>
       <c r="N435" t="s">
-        <v>128</v>
+        <v>202</v>
       </c>
       <c r="O435" t="s">
-        <v>874</v>
+        <v>846</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436" t="s">
-        <v>91</v>
+        <v>577</v>
       </c>
       <c r="B436" t="s">
-        <v>92</v>
+        <v>578</v>
       </c>
       <c r="C436" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D436" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E436">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F436"/>
+        <v>14</v>
+      </c>
+      <c r="F436" t="s">
+        <v>135</v>
+      </c>
       <c r="G436" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H436" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I436">
-        <v>1010</v>
+        <v>405</v>
       </c>
       <c r="J436">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K436">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L436">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="M436" t="s">
-        <v>287</v>
+        <v>161</v>
       </c>
       <c r="N436" t="s">
-        <v>287</v>
+        <v>121</v>
       </c>
       <c r="O436" t="s">
-        <v>875</v>
+        <v>847</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="B437" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="C437" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D437" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E437">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F437"/>
       <c r="G437" t="s">
+        <v>19</v>
+      </c>
+      <c r="H437" t="s">
         <v>20</v>
       </c>
-      <c r="H437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I437">
-        <v>1420</v>
+        <v>780</v>
       </c>
       <c r="J437">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K437">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L437">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M437" t="s">
-        <v>282</v>
+        <v>409</v>
       </c>
       <c r="N437" t="s">
-        <v>283</v>
+        <v>409</v>
       </c>
       <c r="O437" t="s">
-        <v>876</v>
+        <v>848</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438" t="s">
-        <v>39</v>
+        <v>175</v>
       </c>
       <c r="B438" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="C438" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D438" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E438">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F438" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G438" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H438" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I438">
-        <v>1150</v>
+        <v>1000</v>
       </c>
       <c r="J438">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K438">
         <v>8</v>
       </c>
       <c r="L438">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M438" t="s">
-        <v>282</v>
+        <v>122</v>
       </c>
       <c r="N438" t="s">
-        <v>127</v>
+        <v>409</v>
       </c>
       <c r="O438" t="s">
-        <v>877</v>
+        <v>849</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="B439" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="C439" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D439" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E439">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F439" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G439" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H439" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I439">
-        <v>1475</v>
+        <v>865</v>
       </c>
       <c r="J439">
         <v>6</v>
       </c>
       <c r="K439">
         <v>8</v>
       </c>
       <c r="L439">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M439" t="s">
-        <v>282</v>
+        <v>105</v>
       </c>
       <c r="N439" t="s">
-        <v>128</v>
+        <v>409</v>
       </c>
       <c r="O439" t="s">
-        <v>878</v>
+        <v>850</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440" t="s">
-        <v>796</v>
+        <v>555</v>
       </c>
       <c r="B440" t="s">
-        <v>797</v>
+        <v>556</v>
       </c>
       <c r="C440" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D440" t="s">
-        <v>409</v>
+        <v>64</v>
       </c>
       <c r="E440">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F440"/>
+        <v>14</v>
+      </c>
+      <c r="F440" t="s">
+        <v>65</v>
+      </c>
       <c r="G440" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H440" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I440">
-        <v>955</v>
+        <v>515</v>
       </c>
       <c r="J440">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K440">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L440">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M440" t="s">
-        <v>282</v>
+        <v>105</v>
       </c>
       <c r="N440" t="s">
-        <v>283</v>
+        <v>122</v>
       </c>
       <c r="O440" t="s">
-        <v>879</v>
+        <v>851</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441" t="s">
-        <v>174</v>
+        <v>654</v>
       </c>
       <c r="B441" t="s">
-        <v>175</v>
+        <v>655</v>
       </c>
       <c r="C441" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D441" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E441">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F441"/>
       <c r="G441" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H441" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I441">
-        <v>1475</v>
+        <v>390</v>
       </c>
       <c r="J441">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K441">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L441">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M441" t="s">
-        <v>282</v>
+        <v>391</v>
       </c>
       <c r="N441" t="s">
-        <v>128</v>
+        <v>391</v>
       </c>
       <c r="O441" t="s">
-        <v>880</v>
+        <v>852</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442" t="s">
-        <v>97</v>
+        <v>600</v>
       </c>
       <c r="B442" t="s">
-        <v>98</v>
+        <v>601</v>
       </c>
       <c r="C442" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D442" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E442">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F442"/>
       <c r="G442" t="s">
+        <v>19</v>
+      </c>
+      <c r="H442" t="s">
         <v>20</v>
       </c>
-      <c r="H442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I442">
-        <v>815</v>
+        <v>935</v>
       </c>
       <c r="J442">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K442">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L442">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="M442" t="s">
-        <v>282</v>
+        <v>105</v>
       </c>
       <c r="N442" t="s">
-        <v>287</v>
+        <v>409</v>
       </c>
       <c r="O442" t="s">
-        <v>881</v>
+        <v>853</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443" t="s">
-        <v>102</v>
+        <v>235</v>
       </c>
       <c r="B443" t="s">
-        <v>103</v>
+        <v>236</v>
       </c>
       <c r="C443" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D443" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E443">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F443" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="G443" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H443" t="s">
-        <v>21</v>
+        <v>854</v>
       </c>
       <c r="I443">
-        <v>735</v>
+        <v>275</v>
       </c>
       <c r="J443">
         <v>5</v>
       </c>
       <c r="K443">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L443">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M443" t="s">
-        <v>282</v>
+        <v>121</v>
       </c>
       <c r="N443" t="s">
-        <v>283</v>
+        <v>121</v>
       </c>
       <c r="O443" t="s">
-        <v>882</v>
+        <v>855</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444" t="s">
-        <v>322</v>
+        <v>534</v>
       </c>
       <c r="B444" t="s">
-        <v>323</v>
+        <v>535</v>
       </c>
       <c r="C444" t="s">
         <v>17</v>
       </c>
       <c r="D444" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E444">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F444"/>
       <c r="G444" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H444" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I444">
-        <v>790</v>
+        <v>390</v>
       </c>
       <c r="J444">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K444">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="L444">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="M444" t="s">
-        <v>282</v>
+        <v>532</v>
       </c>
       <c r="N444" t="s">
-        <v>127</v>
+        <v>532</v>
       </c>
       <c r="O444" t="s">
-        <v>883</v>
+        <v>856</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445" t="s">
-        <v>256</v>
+        <v>219</v>
       </c>
       <c r="B445" t="s">
-        <v>257</v>
+        <v>220</v>
       </c>
       <c r="C445" t="s">
         <v>17</v>
       </c>
       <c r="D445" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E445">
         <v>21</v>
       </c>
-      <c r="F445" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F445"/>
       <c r="G445" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H445" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I445">
-        <v>615</v>
+        <v>1280</v>
       </c>
       <c r="J445">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K445">
         <v>10</v>
       </c>
       <c r="L445">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M445" t="s">
-        <v>282</v>
+        <v>121</v>
       </c>
       <c r="N445" t="s">
-        <v>283</v>
+        <v>122</v>
       </c>
       <c r="O445" t="s">
-        <v>884</v>
+        <v>857</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446" t="s">
-        <v>166</v>
+        <v>858</v>
       </c>
       <c r="B446" t="s">
-        <v>167</v>
+        <v>859</v>
       </c>
       <c r="C446" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D446" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E446">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F446"/>
       <c r="G446" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H446" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I446">
-        <v>210</v>
+        <v>815</v>
       </c>
       <c r="J446">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K446">
         <v>10</v>
       </c>
       <c r="L446">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M446" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="N446" t="s">
         <v>197</v>
       </c>
       <c r="O446" t="s">
-        <v>885</v>
+        <v>860</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="B447" t="s">
-        <v>142</v>
+        <v>233</v>
       </c>
       <c r="C447" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D447" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E447">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="F447"/>
       <c r="G447" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H447" t="s">
-        <v>51</v>
+        <v>854</v>
       </c>
       <c r="I447">
-        <v>780</v>
+        <v>180</v>
       </c>
       <c r="J447">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K447">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L447">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M447" t="s">
-        <v>197</v>
+        <v>161</v>
       </c>
       <c r="N447" t="s">
-        <v>197</v>
+        <v>161</v>
       </c>
       <c r="O447" t="s">
-        <v>886</v>
+        <v>861</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448" t="s">
-        <v>230</v>
+        <v>175</v>
       </c>
       <c r="B448" t="s">
-        <v>231</v>
+        <v>176</v>
       </c>
       <c r="C448" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D448" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E448">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F448"/>
+        <v>14</v>
+      </c>
+      <c r="F448" t="s">
+        <v>65</v>
+      </c>
       <c r="G448" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H448" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I448">
-        <v>655</v>
+        <v>1000</v>
       </c>
       <c r="J448">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K448">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L448">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M448" t="s">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="N448" t="s">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="O448" t="s">
-        <v>887</v>
+        <v>862</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449" t="s">
-        <v>233</v>
+        <v>342</v>
       </c>
       <c r="B449" t="s">
-        <v>234</v>
+        <v>343</v>
       </c>
       <c r="C449" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D449" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E449">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F449"/>
+        <v>14</v>
+      </c>
+      <c r="F449" t="s">
+        <v>65</v>
+      </c>
       <c r="G449" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H449" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I449">
-        <v>370</v>
+        <v>545</v>
       </c>
       <c r="J449">
+        <v>6</v>
+      </c>
+      <c r="K449">
+        <v>8</v>
+      </c>
+      <c r="L449">
         <v>1</v>
       </c>
-      <c r="K449">
-[...4 lines deleted...]
-      </c>
       <c r="M449" t="s">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="N449" t="s">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="O449" t="s">
-        <v>888</v>
+        <v>863</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450" t="s">
-        <v>889</v>
+        <v>864</v>
       </c>
       <c r="B450" t="s">
-        <v>890</v>
+        <v>865</v>
       </c>
       <c r="C450" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D450" t="s">
-        <v>45</v>
+        <v>330</v>
       </c>
       <c r="E450">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F450"/>
       <c r="G450" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H450" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I450">
-        <v>615</v>
+        <v>1920</v>
       </c>
       <c r="J450">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K450">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L450">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M450" t="s">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="N450" t="s">
-        <v>197</v>
+        <v>409</v>
       </c>
       <c r="O450" t="s">
-        <v>891</v>
+        <v>866</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451" t="s">
-        <v>512</v>
+        <v>867</v>
       </c>
       <c r="B451" t="s">
-        <v>513</v>
+        <v>868</v>
       </c>
       <c r="C451" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D451" t="s">
-        <v>94</v>
+        <v>240</v>
       </c>
       <c r="E451">
-        <v>10.5</v>
+        <v>21</v>
       </c>
       <c r="F451"/>
       <c r="G451" t="s">
+        <v>19</v>
+      </c>
+      <c r="H451" t="s">
         <v>20</v>
       </c>
-      <c r="H451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I451">
-        <v>780</v>
+        <v>985</v>
       </c>
       <c r="J451">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K451">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L451">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M451" t="s">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="N451" t="s">
-        <v>197</v>
+        <v>105</v>
       </c>
       <c r="O451" t="s">
-        <v>892</v>
+        <v>869</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452" t="s">
-        <v>474</v>
+        <v>324</v>
       </c>
       <c r="B452" t="s">
-        <v>475</v>
+        <v>325</v>
       </c>
       <c r="C452" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D452" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E452">
         <v>7</v>
       </c>
       <c r="F452"/>
       <c r="G452" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H452" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I452">
-        <v>210</v>
+        <v>390</v>
       </c>
       <c r="J452">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K452">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="L452">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M452" t="s">
-        <v>196</v>
+        <v>390</v>
       </c>
       <c r="N452" t="s">
-        <v>196</v>
+        <v>390</v>
       </c>
       <c r="O452" t="s">
-        <v>893</v>
+        <v>870</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453" t="s">
-        <v>772</v>
+        <v>527</v>
       </c>
       <c r="B453" t="s">
-        <v>773</v>
+        <v>528</v>
       </c>
       <c r="C453" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D453" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E453">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F453"/>
       <c r="G453" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H453" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I453">
-        <v>355</v>
+        <v>1895</v>
       </c>
       <c r="J453">
         <v>6</v>
       </c>
       <c r="K453">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L453">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M453" t="s">
-        <v>200</v>
+        <v>161</v>
       </c>
       <c r="N453" t="s">
-        <v>200</v>
+        <v>409</v>
       </c>
       <c r="O453" t="s">
-        <v>894</v>
+        <v>871</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454" t="s">
-        <v>614</v>
+        <v>669</v>
       </c>
       <c r="B454" t="s">
-        <v>615</v>
+        <v>670</v>
       </c>
       <c r="C454" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D454" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E454">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F454"/>
       <c r="G454" t="s">
+        <v>19</v>
+      </c>
+      <c r="H454" t="s">
         <v>20</v>
       </c>
-      <c r="H454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I454">
-        <v>1240</v>
+        <v>1180</v>
       </c>
       <c r="J454">
         <v>4</v>
       </c>
       <c r="K454">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L454">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M454" t="s">
-        <v>200</v>
+        <v>161</v>
       </c>
       <c r="N454" t="s">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="O454" t="s">
-        <v>895</v>
+        <v>872</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455" t="s">
-        <v>587</v>
+        <v>15</v>
       </c>
       <c r="B455" t="s">
-        <v>588</v>
+        <v>16</v>
       </c>
       <c r="C455" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D455" t="s">
         <v>18</v>
       </c>
       <c r="E455">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F455"/>
       <c r="G455" t="s">
+        <v>19</v>
+      </c>
+      <c r="H455" t="s">
         <v>20</v>
       </c>
-      <c r="H455" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I455">
-        <v>460</v>
+        <v>600</v>
       </c>
       <c r="J455">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K455">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L455">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M455" t="s">
-        <v>200</v>
+        <v>161</v>
       </c>
       <c r="N455" t="s">
-        <v>196</v>
+        <v>105</v>
       </c>
       <c r="O455" t="s">
-        <v>896</v>
+        <v>873</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456" t="s">
-        <v>614</v>
+        <v>191</v>
       </c>
       <c r="B456" t="s">
-        <v>615</v>
+        <v>192</v>
       </c>
       <c r="C456" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D456" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E456">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F456"/>
       <c r="G456" t="s">
+        <v>19</v>
+      </c>
+      <c r="H456" t="s">
         <v>20</v>
       </c>
-      <c r="H456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I456">
-        <v>1240</v>
+        <v>1500</v>
       </c>
       <c r="J456">
         <v>4</v>
       </c>
       <c r="K456">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L456">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M456" t="s">
-        <v>200</v>
+        <v>161</v>
       </c>
       <c r="N456" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="O456" t="s">
-        <v>897</v>
+        <v>874</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457" t="s">
-        <v>166</v>
+        <v>425</v>
       </c>
       <c r="B457" t="s">
-        <v>167</v>
+        <v>426</v>
       </c>
       <c r="C457" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D457" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E457">
         <v>7</v>
       </c>
       <c r="F457" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G457" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H457" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I457">
-        <v>210</v>
+        <v>295</v>
       </c>
       <c r="J457">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K457">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L457">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="M457" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N457" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="O457" t="s">
-        <v>898</v>
+        <v>875</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458" t="s">
-        <v>524</v>
+        <v>378</v>
       </c>
       <c r="B458" t="s">
-        <v>525</v>
+        <v>379</v>
       </c>
       <c r="C458" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D458" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E458">
         <v>7</v>
       </c>
-      <c r="F458"/>
+      <c r="F458" t="s">
+        <v>135</v>
+      </c>
       <c r="G458" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H458" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I458">
-        <v>355</v>
+        <v>295</v>
       </c>
       <c r="J458">
         <v>6</v>
       </c>
       <c r="K458">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L458">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M458" t="s">
-        <v>461</v>
+        <v>201</v>
       </c>
       <c r="N458" t="s">
-        <v>461</v>
+        <v>201</v>
       </c>
       <c r="O458" t="s">
-        <v>899</v>
+        <v>876</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459" t="s">
-        <v>506</v>
+        <v>287</v>
       </c>
       <c r="B459" t="s">
-        <v>507</v>
+        <v>288</v>
       </c>
       <c r="C459" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D459" t="s">
         <v>18</v>
       </c>
       <c r="E459">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F459" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G459" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H459" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I459">
-        <v>1255</v>
+        <v>1475</v>
       </c>
       <c r="J459">
         <v>6</v>
       </c>
       <c r="K459">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L459">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M459" t="s">
-        <v>199</v>
+        <v>161</v>
       </c>
       <c r="N459" t="s">
-        <v>200</v>
+        <v>409</v>
       </c>
       <c r="O459" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460" t="s">
-        <v>145</v>
+        <v>319</v>
       </c>
       <c r="B460" t="s">
-        <v>146</v>
+        <v>320</v>
       </c>
       <c r="C460" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D460" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E460">
         <v>7</v>
       </c>
-      <c r="F460"/>
+      <c r="F460" t="s">
+        <v>135</v>
+      </c>
       <c r="G460" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H460" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I460">
-        <v>355</v>
+        <v>245</v>
       </c>
       <c r="J460">
         <v>6</v>
       </c>
       <c r="K460">
         <v>10</v>
       </c>
       <c r="L460">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M460" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="N460" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="O460" t="s">
-        <v>901</v>
+        <v>878</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461" t="s">
-        <v>617</v>
+        <v>133</v>
       </c>
       <c r="B461" t="s">
-        <v>618</v>
+        <v>134</v>
       </c>
       <c r="C461" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D461" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E461">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F461"/>
+        <v>7</v>
+      </c>
+      <c r="F461" t="s">
+        <v>135</v>
+      </c>
       <c r="G461" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H461" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I461">
-        <v>1050</v>
+        <v>210</v>
       </c>
       <c r="J461">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K461">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L461">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M461" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="N461" t="s">
-        <v>461</v>
+        <v>217</v>
       </c>
       <c r="O461" t="s">
-        <v>902</v>
+        <v>879</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462" t="s">
-        <v>903</v>
+        <v>42</v>
       </c>
       <c r="B462" t="s">
-        <v>904</v>
+        <v>43</v>
       </c>
       <c r="C462" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D462" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E462">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F462"/>
       <c r="G462" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H462" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I462">
-        <v>555</v>
+        <v>690</v>
       </c>
       <c r="J462">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K462">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L462">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="M462" t="s">
-        <v>199</v>
+        <v>47</v>
       </c>
       <c r="N462" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="O462" t="s">
-        <v>905</v>
+        <v>880</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463" t="s">
-        <v>906</v>
+        <v>881</v>
       </c>
       <c r="B463" t="s">
-        <v>907</v>
+        <v>882</v>
       </c>
       <c r="C463" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D463" t="s">
-        <v>409</v>
+        <v>240</v>
       </c>
       <c r="E463">
         <v>14</v>
       </c>
       <c r="F463"/>
       <c r="G463" t="s">
+        <v>19</v>
+      </c>
+      <c r="H463" t="s">
         <v>20</v>
       </c>
-      <c r="H463" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I463">
-        <v>780</v>
+        <v>645</v>
       </c>
       <c r="J463">
         <v>6</v>
       </c>
       <c r="K463">
         <v>12</v>
       </c>
       <c r="L463">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="M463" t="s">
-        <v>386</v>
+        <v>47</v>
       </c>
       <c r="N463" t="s">
-        <v>304</v>
+        <v>217</v>
       </c>
       <c r="O463" t="s">
-        <v>908</v>
+        <v>883</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464" t="s">
-        <v>322</v>
+        <v>107</v>
       </c>
       <c r="B464" t="s">
-        <v>323</v>
+        <v>108</v>
       </c>
       <c r="C464" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D464" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E464">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F464"/>
       <c r="G464" t="s">
+        <v>19</v>
+      </c>
+      <c r="H464" t="s">
         <v>20</v>
       </c>
-      <c r="H464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I464">
-        <v>790</v>
+        <v>655</v>
       </c>
       <c r="J464">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K464">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L464">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M464" t="s">
-        <v>199</v>
+        <v>47</v>
       </c>
       <c r="N464" t="s">
-        <v>196</v>
+        <v>47</v>
       </c>
       <c r="O464" t="s">
-        <v>909</v>
+        <v>884</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465" t="s">
-        <v>654</v>
+        <v>101</v>
       </c>
       <c r="B465" t="s">
-        <v>655</v>
+        <v>102</v>
       </c>
       <c r="C465" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D465" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E465">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F465"/>
       <c r="G465" t="s">
+        <v>19</v>
+      </c>
+      <c r="H465" t="s">
         <v>20</v>
       </c>
-      <c r="H465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I465">
-        <v>1005</v>
+        <v>370</v>
       </c>
       <c r="J465">
+        <v>3</v>
+      </c>
+      <c r="K465">
         <v>6</v>
       </c>
-      <c r="K465">
-[...1 lines deleted...]
-      </c>
       <c r="L465">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M465" t="s">
-        <v>199</v>
+        <v>47</v>
       </c>
       <c r="N465" t="s">
-        <v>200</v>
+        <v>47</v>
       </c>
       <c r="O465" t="s">
-        <v>910</v>
+        <v>885</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466" t="s">
-        <v>617</v>
+        <v>713</v>
       </c>
       <c r="B466" t="s">
-        <v>618</v>
+        <v>714</v>
       </c>
       <c r="C466" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D466" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E466">
         <v>14</v>
       </c>
-      <c r="F466"/>
+      <c r="F466" t="s">
+        <v>65</v>
+      </c>
       <c r="G466" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H466" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I466">
-        <v>1050</v>
+        <v>570</v>
       </c>
       <c r="J466">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K466">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L466">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M466" t="s">
-        <v>199</v>
+        <v>49</v>
       </c>
       <c r="N466" t="s">
-        <v>461</v>
+        <v>47</v>
       </c>
       <c r="O466" t="s">
-        <v>911</v>
+        <v>886</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467" t="s">
-        <v>223</v>
+        <v>107</v>
       </c>
       <c r="B467" t="s">
-        <v>224</v>
+        <v>108</v>
       </c>
       <c r="C467" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D467" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E467">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F467"/>
       <c r="G467" t="s">
+        <v>19</v>
+      </c>
+      <c r="H467" t="s">
         <v>20</v>
       </c>
-      <c r="H467" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I467">
-        <v>405</v>
+        <v>655</v>
       </c>
       <c r="J467">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K467">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L467">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M467" t="s">
-        <v>199</v>
+        <v>49</v>
       </c>
       <c r="N467" t="s">
-        <v>461</v>
+        <v>49</v>
       </c>
       <c r="O467" t="s">
-        <v>912</v>
+        <v>887</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468" t="s">
-        <v>425</v>
+        <v>107</v>
       </c>
       <c r="B468" t="s">
-        <v>426</v>
+        <v>108</v>
       </c>
       <c r="C468" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D468" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E468">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F468"/>
       <c r="G468" t="s">
+        <v>19</v>
+      </c>
+      <c r="H468" t="s">
         <v>20</v>
       </c>
-      <c r="H468" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I468">
-        <v>405</v>
+        <v>655</v>
       </c>
       <c r="J468">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K468">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L468">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="M468" t="s">
-        <v>386</v>
+        <v>49</v>
       </c>
       <c r="N468" t="s">
-        <v>304</v>
+        <v>49</v>
       </c>
       <c r="O468" t="s">
-        <v>913</v>
+        <v>888</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469" t="s">
-        <v>141</v>
+        <v>669</v>
       </c>
       <c r="B469" t="s">
-        <v>142</v>
+        <v>670</v>
       </c>
       <c r="C469" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D469" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E469">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F469"/>
       <c r="G469" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H469" t="s">
+        <v>854</v>
+      </c>
+      <c r="I469">
+        <v>1180</v>
+      </c>
+      <c r="J469">
+        <v>4</v>
+      </c>
+      <c r="K469">
+        <v>10</v>
+      </c>
+      <c r="L469">
+        <v>10</v>
+      </c>
+      <c r="M469" t="s">
         <v>51</v>
       </c>
-      <c r="I469">
-[...13 lines deleted...]
-      </c>
       <c r="N469" t="s">
-        <v>305</v>
+        <v>47</v>
       </c>
       <c r="O469" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B470" t="s">
-        <v>142</v>
+        <v>84</v>
       </c>
       <c r="C470" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D470" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E470">
-        <v>4.5</v>
+        <v>14</v>
       </c>
       <c r="F470"/>
       <c r="G470" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H470" t="s">
+        <v>77</v>
+      </c>
+      <c r="I470">
+        <v>690</v>
+      </c>
+      <c r="J470">
+        <v>5</v>
+      </c>
+      <c r="K470">
+        <v>8</v>
+      </c>
+      <c r="L470">
+        <v>1</v>
+      </c>
+      <c r="M470" t="s">
         <v>51</v>
       </c>
-      <c r="I470">
-[...13 lines deleted...]
-      </c>
       <c r="N470" t="s">
-        <v>305</v>
+        <v>49</v>
       </c>
       <c r="O470" t="s">
-        <v>915</v>
+        <v>890</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471" t="s">
-        <v>594</v>
+        <v>215</v>
       </c>
       <c r="B471" t="s">
-        <v>595</v>
+        <v>216</v>
       </c>
       <c r="C471" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D471" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E471">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F471" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G471" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H471" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I471">
-        <v>1000</v>
+        <v>230</v>
       </c>
       <c r="J471">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K471">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L471">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="M471" t="s">
-        <v>387</v>
+        <v>51</v>
       </c>
       <c r="N471" t="s">
-        <v>305</v>
+        <v>51</v>
       </c>
       <c r="O471" t="s">
-        <v>916</v>
+        <v>891</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472" t="s">
-        <v>275</v>
+        <v>313</v>
       </c>
       <c r="B472" t="s">
-        <v>50</v>
+        <v>314</v>
       </c>
       <c r="C472" t="s">
         <v>17</v>
       </c>
       <c r="D472" t="s">
         <v>18</v>
       </c>
       <c r="E472">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F472"/>
       <c r="G472" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H472" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I472">
-        <v>865</v>
+        <v>355</v>
       </c>
       <c r="J472">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K472">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L472">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M472" t="s">
-        <v>515</v>
+        <v>141</v>
       </c>
       <c r="N472" t="s">
-        <v>305</v>
+        <v>141</v>
       </c>
       <c r="O472" t="s">
-        <v>917</v>
+        <v>892</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473" t="s">
-        <v>591</v>
+        <v>724</v>
       </c>
       <c r="B473" t="s">
-        <v>592</v>
+        <v>725</v>
       </c>
       <c r="C473" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D473" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E473">
         <v>14</v>
       </c>
       <c r="F473" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G473" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H473" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I473">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J473">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K473">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L473">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M473" t="s">
-        <v>515</v>
+        <v>141</v>
       </c>
       <c r="N473" t="s">
-        <v>387</v>
+        <v>51</v>
       </c>
       <c r="O473" t="s">
-        <v>918</v>
+        <v>893</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474" t="s">
-        <v>713</v>
+        <v>894</v>
       </c>
       <c r="B474" t="s">
-        <v>714</v>
+        <v>895</v>
       </c>
       <c r="C474" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D474" t="s">
-        <v>18</v>
+        <v>664</v>
       </c>
       <c r="E474">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F474"/>
+        <v>21</v>
+      </c>
+      <c r="F474" t="s">
+        <v>493</v>
+      </c>
       <c r="G474" t="s">
+        <v>19</v>
+      </c>
+      <c r="H474" t="s">
         <v>20</v>
       </c>
-      <c r="H474" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I474">
-        <v>390</v>
+        <v>770</v>
       </c>
       <c r="J474">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K474">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L474">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M474" t="s">
-        <v>283</v>
+        <v>141</v>
       </c>
       <c r="N474" t="s">
-        <v>283</v>
+        <v>49</v>
       </c>
       <c r="O474" t="s">
-        <v>919</v>
+        <v>896</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475" t="s">
-        <v>61</v>
+        <v>171</v>
       </c>
       <c r="B475" t="s">
-        <v>62</v>
+        <v>172</v>
       </c>
       <c r="C475" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D475" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E475">
         <v>21</v>
       </c>
-      <c r="F475"/>
+      <c r="F475" t="s">
+        <v>65</v>
+      </c>
       <c r="G475" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H475" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I475">
-        <v>935</v>
+        <v>790</v>
       </c>
       <c r="J475">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K475">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L475">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M475" t="s">
-        <v>515</v>
+        <v>141</v>
       </c>
       <c r="N475" t="s">
-        <v>305</v>
+        <v>49</v>
       </c>
       <c r="O475" t="s">
-        <v>920</v>
+        <v>897</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476" t="s">
-        <v>363</v>
+        <v>298</v>
       </c>
       <c r="B476" t="s">
-        <v>364</v>
+        <v>299</v>
       </c>
       <c r="C476" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D476" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E476">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F476" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G476" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H476" t="s">
-        <v>921</v>
+        <v>77</v>
       </c>
       <c r="I476">
-        <v>275</v>
+        <v>975</v>
       </c>
       <c r="J476">
         <v>5</v>
       </c>
       <c r="K476">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L476">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M476" t="s">
-        <v>304</v>
+        <v>141</v>
       </c>
       <c r="N476" t="s">
-        <v>304</v>
+        <v>47</v>
       </c>
       <c r="O476" t="s">
-        <v>922</v>
+        <v>898</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="B477" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="C477" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D477" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E477">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F477"/>
+        <v>28</v>
+      </c>
+      <c r="F477" t="s">
+        <v>135</v>
+      </c>
       <c r="G477" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H477" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I477">
-        <v>390</v>
+        <v>790</v>
       </c>
       <c r="J477">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K477">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L477">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="M477" t="s">
-        <v>287</v>
+        <v>141</v>
       </c>
       <c r="N477" t="s">
-        <v>287</v>
+        <v>47</v>
       </c>
       <c r="O477" t="s">
-        <v>923</v>
+        <v>899</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478" t="s">
-        <v>685</v>
+        <v>278</v>
       </c>
       <c r="B478" t="s">
-        <v>686</v>
+        <v>279</v>
       </c>
       <c r="C478" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D478" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E478">
         <v>21</v>
       </c>
-      <c r="F478"/>
+      <c r="F478" t="s">
+        <v>135</v>
+      </c>
       <c r="G478" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H478" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I478">
-        <v>1280</v>
+        <v>615</v>
       </c>
       <c r="J478">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K478">
         <v>10</v>
       </c>
       <c r="L478">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M478" t="s">
-        <v>304</v>
+        <v>141</v>
       </c>
       <c r="N478" t="s">
-        <v>387</v>
+        <v>49</v>
       </c>
       <c r="O478" t="s">
-        <v>924</v>
+        <v>900</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479" t="s">
-        <v>925</v>
+        <v>278</v>
       </c>
       <c r="B479" t="s">
-        <v>926</v>
+        <v>279</v>
       </c>
       <c r="C479" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D479" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E479">
         <v>21</v>
       </c>
-      <c r="F479"/>
+      <c r="F479" t="s">
+        <v>135</v>
+      </c>
       <c r="G479" t="s">
+        <v>19</v>
+      </c>
+      <c r="H479" t="s">
         <v>20</v>
       </c>
-      <c r="H479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I479">
-        <v>815</v>
+        <v>615</v>
       </c>
       <c r="J479">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K479">
         <v>10</v>
       </c>
       <c r="L479">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M479" t="s">
-        <v>199</v>
+        <v>141</v>
       </c>
       <c r="N479" t="s">
-        <v>200</v>
+        <v>49</v>
       </c>
       <c r="O479" t="s">
-        <v>927</v>
+        <v>901</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480" t="s">
-        <v>367</v>
+        <v>262</v>
       </c>
       <c r="B480" t="s">
-        <v>368</v>
+        <v>263</v>
       </c>
       <c r="C480" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D480" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E480">
-        <v>3.5</v>
+        <v>14</v>
       </c>
       <c r="F480"/>
       <c r="G480" t="s">
+        <v>19</v>
+      </c>
+      <c r="H480" t="s">
         <v>20</v>
       </c>
-      <c r="H480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I480">
-        <v>180</v>
+        <v>1050</v>
       </c>
       <c r="J480">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K480">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L480">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M480" t="s">
-        <v>386</v>
+        <v>141</v>
       </c>
       <c r="N480" t="s">
-        <v>386</v>
+        <v>51</v>
       </c>
       <c r="O480" t="s">
-        <v>928</v>
+        <v>902</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="B481" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="C481" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D481" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E481">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F481" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G481" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H481" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I481">
-        <v>1000</v>
+        <v>210</v>
       </c>
       <c r="J481">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K481">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L481">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M481" t="s">
-        <v>386</v>
+        <v>141</v>
       </c>
       <c r="N481" t="s">
-        <v>304</v>
+        <v>141</v>
       </c>
       <c r="O481" t="s">
-        <v>929</v>
+        <v>903</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482" t="s">
+        <v>269</v>
+      </c>
+      <c r="B482" t="s">
+        <v>270</v>
+      </c>
+      <c r="C482" t="s">
+        <v>76</v>
+      </c>
+      <c r="D482" t="s">
+        <v>90</v>
+      </c>
+      <c r="E482">
+        <v>7</v>
+      </c>
+      <c r="F482" t="s">
         <v>135</v>
       </c>
-      <c r="B482" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G482" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H482" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I482">
-        <v>545</v>
+        <v>210</v>
       </c>
       <c r="J482">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K482">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L482">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M482" t="s">
-        <v>386</v>
+        <v>141</v>
       </c>
       <c r="N482" t="s">
-        <v>304</v>
+        <v>141</v>
       </c>
       <c r="O482" t="s">
-        <v>930</v>
+        <v>904</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483" t="s">
-        <v>931</v>
+        <v>294</v>
       </c>
       <c r="B483" t="s">
-        <v>932</v>
+        <v>295</v>
       </c>
       <c r="C483" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D483" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="E483">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F483"/>
+        <v>28</v>
+      </c>
+      <c r="F483" t="s">
+        <v>135</v>
+      </c>
       <c r="G483" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H483" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I483">
-        <v>1920</v>
+        <v>790</v>
       </c>
       <c r="J483">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K483">
         <v>10</v>
       </c>
       <c r="L483">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M483" t="s">
-        <v>386</v>
+        <v>141</v>
       </c>
       <c r="N483" t="s">
-        <v>305</v>
+        <v>47</v>
       </c>
       <c r="O483" t="s">
-        <v>933</v>
+        <v>905</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484" t="s">
-        <v>456</v>
+        <v>278</v>
       </c>
       <c r="B484" t="s">
-        <v>457</v>
+        <v>279</v>
       </c>
       <c r="C484" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D484" t="s">
-        <v>458</v>
+        <v>90</v>
       </c>
       <c r="E484">
         <v>21</v>
       </c>
-      <c r="F484"/>
+      <c r="F484" t="s">
+        <v>135</v>
+      </c>
       <c r="G484" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H484" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I484">
-        <v>985</v>
+        <v>615</v>
       </c>
       <c r="J484">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K484">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L484">
         <v>10</v>
       </c>
       <c r="M484" t="s">
-        <v>386</v>
+        <v>141</v>
       </c>
       <c r="N484" t="s">
-        <v>515</v>
+        <v>49</v>
       </c>
       <c r="O484" t="s">
-        <v>934</v>
+        <v>906</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485" t="s">
         <v>34</v>
       </c>
       <c r="B485" t="s">
         <v>35</v>
       </c>
       <c r="C485" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D485" t="s">
         <v>18</v>
       </c>
       <c r="E485">
         <v>7</v>
       </c>
       <c r="F485"/>
       <c r="G485" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H485" t="s">
-        <v>21</v>
+        <v>854</v>
       </c>
       <c r="I485">
-        <v>390</v>
+        <v>355</v>
       </c>
       <c r="J485">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K485">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L485">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="M485" t="s">
-        <v>282</v>
+        <v>54</v>
       </c>
       <c r="N485" t="s">
-        <v>282</v>
+        <v>54</v>
       </c>
       <c r="O485" t="s">
-        <v>935</v>
+        <v>907</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486" t="s">
-        <v>560</v>
+        <v>38</v>
       </c>
       <c r="B486" t="s">
-        <v>561</v>
+        <v>39</v>
       </c>
       <c r="C486" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D486" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E486">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="F486"/>
       <c r="G486" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H486" t="s">
-        <v>21</v>
+        <v>854</v>
       </c>
       <c r="I486">
-        <v>1895</v>
+        <v>355</v>
       </c>
       <c r="J486">
         <v>6</v>
       </c>
       <c r="K486">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L486">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="M486" t="s">
-        <v>386</v>
+        <v>53</v>
       </c>
       <c r="N486" t="s">
-        <v>305</v>
+        <v>53</v>
       </c>
       <c r="O486" t="s">
-        <v>936</v>
+        <v>908</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487" t="s">
         <v>727</v>
       </c>
       <c r="B487" t="s">
         <v>728</v>
       </c>
       <c r="C487" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D487" t="s">
-        <v>45</v>
+        <v>330</v>
       </c>
       <c r="E487">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F487"/>
       <c r="G487" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H487" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I487">
-        <v>1180</v>
+        <v>565</v>
       </c>
       <c r="J487">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K487">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L487">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M487" t="s">
-        <v>386</v>
+        <v>53</v>
       </c>
       <c r="N487" t="s">
-        <v>515</v>
+        <v>54</v>
       </c>
       <c r="O487" t="s">
-        <v>937</v>
+        <v>909</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488" t="s">
-        <v>43</v>
+        <v>246</v>
       </c>
       <c r="B488" t="s">
-        <v>44</v>
+        <v>247</v>
       </c>
       <c r="C488" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D488" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E488">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F488"/>
       <c r="G488" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H488" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I488">
-        <v>600</v>
+        <v>275</v>
       </c>
       <c r="J488">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K488">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="L488">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M488" t="s">
-        <v>386</v>
+        <v>59</v>
       </c>
       <c r="N488" t="s">
-        <v>515</v>
+        <v>59</v>
       </c>
       <c r="O488" t="s">
-        <v>938</v>
+        <v>910</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489" t="s">
-        <v>444</v>
+        <v>249</v>
       </c>
       <c r="B489" t="s">
-        <v>445</v>
+        <v>250</v>
       </c>
       <c r="C489" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D489" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E489">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F489"/>
       <c r="G489" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H489" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I489">
-        <v>1500</v>
+        <v>275</v>
       </c>
       <c r="J489">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K489">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L489">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M489" t="s">
-        <v>386</v>
+        <v>59</v>
       </c>
       <c r="N489" t="s">
-        <v>387</v>
+        <v>59</v>
       </c>
       <c r="O489" t="s">
-        <v>939</v>
+        <v>911</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490" t="s">
-        <v>334</v>
+        <v>195</v>
       </c>
       <c r="B490" t="s">
-        <v>335</v>
+        <v>196</v>
       </c>
       <c r="C490" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D490" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E490">
         <v>7</v>
       </c>
-      <c r="F490" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F490"/>
       <c r="G490" t="s">
+        <v>19</v>
+      </c>
+      <c r="H490" t="s">
         <v>20</v>
       </c>
-      <c r="H490" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I490">
-        <v>295</v>
+        <v>1240</v>
       </c>
       <c r="J490">
         <v>4</v>
       </c>
       <c r="K490">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L490">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="M490" t="s">
-        <v>199</v>
+        <v>78</v>
       </c>
       <c r="N490" t="s">
-        <v>199</v>
+        <v>78</v>
       </c>
       <c r="O490" t="s">
-        <v>940</v>
+        <v>912</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="B491" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="C491" t="s">
         <v>17</v>
       </c>
       <c r="D491" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E491">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F491"/>
       <c r="G491" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H491" t="s">
-        <v>21</v>
+        <v>854</v>
       </c>
       <c r="I491">
-        <v>295</v>
+        <v>690</v>
       </c>
       <c r="J491">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K491">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L491">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="M491" t="s">
-        <v>199</v>
+        <v>304</v>
       </c>
       <c r="N491" t="s">
-        <v>199</v>
+        <v>78</v>
       </c>
       <c r="O491" t="s">
-        <v>941</v>
+        <v>913</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492" t="s">
-        <v>174</v>
+        <v>243</v>
       </c>
       <c r="B492" t="s">
-        <v>175</v>
+        <v>244</v>
       </c>
       <c r="C492" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D492" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E492">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F492"/>
       <c r="G492" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H492" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I492">
-        <v>1475</v>
+        <v>275</v>
       </c>
       <c r="J492">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K492">
         <v>10</v>
       </c>
       <c r="L492">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M492" t="s">
-        <v>386</v>
+        <v>304</v>
       </c>
       <c r="N492" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="O492" t="s">
-        <v>942</v>
+        <v>914</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493" t="s">
-        <v>162</v>
+        <v>313</v>
       </c>
       <c r="B493" t="s">
-        <v>163</v>
+        <v>314</v>
       </c>
       <c r="C493" t="s">
         <v>17</v>
       </c>
       <c r="D493" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E493">
         <v>7</v>
       </c>
-      <c r="F493" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493"/>
       <c r="G493" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H493" t="s">
-        <v>25</v>
+        <v>854</v>
       </c>
       <c r="I493">
-        <v>245</v>
+        <v>355</v>
       </c>
       <c r="J493">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K493">
         <v>10</v>
       </c>
       <c r="L493">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M493" t="s">
         <v>59</v>
       </c>
       <c r="N493" t="s">
         <v>59</v>
       </c>
       <c r="O493" t="s">
-        <v>943</v>
+        <v>915</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494" t="s">
-        <v>166</v>
+        <v>734</v>
       </c>
       <c r="B494" t="s">
-        <v>167</v>
+        <v>735</v>
       </c>
       <c r="C494" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D494" t="s">
-        <v>73</v>
+        <v>664</v>
       </c>
       <c r="E494">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F494"/>
       <c r="G494" t="s">
+        <v>19</v>
+      </c>
+      <c r="H494" t="s">
         <v>20</v>
       </c>
-      <c r="H494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I494">
-        <v>210</v>
+        <v>955</v>
       </c>
       <c r="J494">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K494">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L494">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M494" t="s">
         <v>59</v>
       </c>
       <c r="N494" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="O494" t="s">
-        <v>944</v>
+        <v>916</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495" t="s">
-        <v>227</v>
+        <v>688</v>
       </c>
       <c r="B495" t="s">
-        <v>228</v>
+        <v>689</v>
       </c>
       <c r="C495" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D495" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E495">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F495"/>
       <c r="G495" t="s">
+        <v>19</v>
+      </c>
+      <c r="H495" t="s">
         <v>20</v>
       </c>
-      <c r="H495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I495">
-        <v>690</v>
+        <v>950</v>
       </c>
       <c r="J495">
         <v>5</v>
       </c>
       <c r="K495">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L495">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M495" t="s">
-        <v>118</v>
+        <v>59</v>
       </c>
       <c r="N495" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="O495" t="s">
-        <v>945</v>
+        <v>917</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496" t="s">
-        <v>614</v>
+        <v>199</v>
       </c>
       <c r="B496" t="s">
-        <v>615</v>
+        <v>200</v>
       </c>
       <c r="C496" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D496" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E496">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F496"/>
       <c r="G496" t="s">
+        <v>19</v>
+      </c>
+      <c r="H496" t="s">
         <v>20</v>
       </c>
-      <c r="H496" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I496">
-        <v>1240</v>
+        <v>1050</v>
       </c>
       <c r="J496">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K496">
         <v>6</v>
       </c>
       <c r="L496">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M496" t="s">
-        <v>118</v>
+        <v>59</v>
       </c>
       <c r="N496" t="s">
-        <v>118</v>
+        <v>304</v>
       </c>
       <c r="O496" t="s">
-        <v>946</v>
+        <v>918</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497" t="s">
-        <v>947</v>
+        <v>586</v>
       </c>
       <c r="B497" t="s">
-        <v>948</v>
+        <v>587</v>
       </c>
       <c r="C497" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D497" t="s">
-        <v>458</v>
+        <v>90</v>
       </c>
       <c r="E497">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F497"/>
+        <v>7</v>
+      </c>
+      <c r="F497" t="s">
+        <v>135</v>
+      </c>
       <c r="G497" t="s">
+        <v>19</v>
+      </c>
+      <c r="H497" t="s">
         <v>20</v>
       </c>
-      <c r="H497" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I497">
-        <v>645</v>
+        <v>210</v>
       </c>
       <c r="J497">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K497">
         <v>12</v>
       </c>
       <c r="L497">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M497" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="N497" t="s">
-        <v>59</v>
+        <v>149</v>
       </c>
       <c r="O497" t="s">
-        <v>949</v>
+        <v>919</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498" t="s">
-        <v>230</v>
+        <v>107</v>
       </c>
       <c r="B498" t="s">
-        <v>231</v>
+        <v>108</v>
       </c>
       <c r="C498" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D498" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E498">
         <v>4</v>
       </c>
       <c r="F498"/>
       <c r="G498" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H498" t="s">
-        <v>51</v>
+        <v>505</v>
       </c>
       <c r="I498">
         <v>655</v>
       </c>
       <c r="J498">
         <v>1</v>
       </c>
       <c r="K498">
         <v>6</v>
       </c>
       <c r="L498">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M498" t="s">
-        <v>118</v>
+        <v>423</v>
       </c>
       <c r="N498" t="s">
-        <v>118</v>
+        <v>423</v>
       </c>
       <c r="O498" t="s">
-        <v>950</v>
+        <v>920</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499" t="s">
-        <v>233</v>
+        <v>101</v>
       </c>
       <c r="B499" t="s">
-        <v>234</v>
+        <v>102</v>
       </c>
       <c r="C499" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D499" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E499">
         <v>4</v>
       </c>
       <c r="F499"/>
       <c r="G499" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H499" t="s">
-        <v>51</v>
+        <v>505</v>
       </c>
       <c r="I499">
         <v>370</v>
       </c>
       <c r="J499">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K499">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L499">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M499" t="s">
-        <v>118</v>
+        <v>423</v>
       </c>
       <c r="N499" t="s">
-        <v>118</v>
+        <v>423</v>
       </c>
       <c r="O499" t="s">
-        <v>951</v>
+        <v>921</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500" t="s">
-        <v>775</v>
+        <v>187</v>
       </c>
       <c r="B500" t="s">
-        <v>776</v>
+        <v>188</v>
       </c>
       <c r="C500" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D500" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E500">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F500"/>
       <c r="G500" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H500" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I500">
-        <v>570</v>
+        <v>780</v>
       </c>
       <c r="J500">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K500">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L500">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M500" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="N500" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="O500" t="s">
-        <v>952</v>
+        <v>922</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501" t="s">
-        <v>953</v>
+        <v>705</v>
       </c>
       <c r="B501" t="s">
-        <v>954</v>
+        <v>706</v>
       </c>
       <c r="C501" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D501" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E501">
         <v>14</v>
       </c>
       <c r="F501"/>
       <c r="G501" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H501" t="s">
-        <v>343</v>
+        <v>77</v>
       </c>
       <c r="I501">
-        <v>730</v>
+        <v>900</v>
       </c>
       <c r="J501">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K501">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L501">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="M501" t="s">
-        <v>155</v>
+        <v>423</v>
       </c>
       <c r="N501" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="O501" t="s">
-        <v>955</v>
+        <v>923</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502" t="s">
-        <v>230</v>
+        <v>571</v>
       </c>
       <c r="B502" t="s">
-        <v>231</v>
+        <v>572</v>
       </c>
       <c r="C502" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D502" t="s">
-        <v>94</v>
+        <v>330</v>
       </c>
       <c r="E502">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F502"/>
       <c r="G502" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H502" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="I502">
-        <v>655</v>
+        <v>760</v>
       </c>
       <c r="J502">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K502">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L502">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M502" t="s">
-        <v>155</v>
+        <v>423</v>
       </c>
       <c r="N502" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="O502" t="s">
-        <v>956</v>
+        <v>924</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503" t="s">
-        <v>230</v>
+        <v>187</v>
       </c>
       <c r="B503" t="s">
-        <v>231</v>
+        <v>188</v>
       </c>
       <c r="C503" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D503" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E503">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="F503"/>
       <c r="G503" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H503" t="s">
-        <v>51</v>
+        <v>505</v>
       </c>
       <c r="I503">
-        <v>655</v>
+        <v>780</v>
       </c>
       <c r="J503">
         <v>1</v>
       </c>
       <c r="K503">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L503">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M503" t="s">
-        <v>155</v>
+        <v>415</v>
       </c>
       <c r="N503" t="s">
-        <v>155</v>
+        <v>415</v>
       </c>
       <c r="O503" t="s">
-        <v>957</v>
+        <v>925</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504" t="s">
-        <v>169</v>
+        <v>500</v>
       </c>
       <c r="B504" t="s">
-        <v>170</v>
+        <v>501</v>
       </c>
       <c r="C504" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D504" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E504">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F504"/>
       <c r="G504" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H504" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I504">
-        <v>210</v>
+        <v>780</v>
       </c>
       <c r="J504">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K504">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L504">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="M504" t="s">
-        <v>155</v>
+        <v>423</v>
       </c>
       <c r="N504" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="O504" t="s">
-        <v>958</v>
+        <v>926</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505" t="s">
-        <v>727</v>
+        <v>29</v>
       </c>
       <c r="B505" t="s">
-        <v>728</v>
+        <v>30</v>
       </c>
       <c r="C505" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D505" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E505">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F505"/>
       <c r="G505" t="s">
+        <v>19</v>
+      </c>
+      <c r="H505" t="s">
         <v>20</v>
       </c>
-      <c r="H505" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I505">
-        <v>1180</v>
+        <v>355</v>
       </c>
       <c r="J505">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K505">
         <v>10</v>
       </c>
       <c r="L505">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M505" t="s">
-        <v>58</v>
+        <v>415</v>
       </c>
       <c r="N505" t="s">
-        <v>118</v>
+        <v>415</v>
       </c>
       <c r="O505" t="s">
-        <v>959</v>
+        <v>927</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506" t="s">
-        <v>238</v>
+        <v>669</v>
       </c>
       <c r="B506" t="s">
-        <v>239</v>
+        <v>670</v>
       </c>
       <c r="C506" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D506" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E506">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F506"/>
       <c r="G506" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H506" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I506">
-        <v>690</v>
+        <v>1180</v>
       </c>
       <c r="J506">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K506">
+        <v>10</v>
+      </c>
+      <c r="L506">
         <v>8</v>
       </c>
-      <c r="L506">
-[...1 lines deleted...]
-      </c>
       <c r="M506" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N506" t="s">
-        <v>155</v>
+        <v>78</v>
       </c>
       <c r="O506" t="s">
-        <v>960</v>
+        <v>928</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507" t="s">
-        <v>464</v>
+        <v>534</v>
       </c>
       <c r="B507" t="s">
-        <v>465</v>
+        <v>535</v>
       </c>
       <c r="C507" t="s">
         <v>17</v>
       </c>
       <c r="D507" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E507">
         <v>7</v>
       </c>
-      <c r="F507" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F507"/>
       <c r="G507" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H507" t="s">
-        <v>21</v>
+        <v>505</v>
       </c>
       <c r="I507">
-        <v>230</v>
+        <v>390</v>
       </c>
       <c r="J507">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K507">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="L507">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="M507" t="s">
-        <v>58</v>
+        <v>241</v>
       </c>
       <c r="N507" t="s">
-        <v>58</v>
+        <v>241</v>
       </c>
       <c r="O507" t="s">
-        <v>961</v>
+        <v>929</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508" t="s">
-        <v>566</v>
+        <v>500</v>
       </c>
       <c r="B508" t="s">
-        <v>567</v>
+        <v>501</v>
       </c>
       <c r="C508" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D508" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E508">
-        <v>7</v>
+        <v>10.5</v>
       </c>
       <c r="F508"/>
       <c r="G508" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H508" t="s">
-        <v>21</v>
+        <v>505</v>
       </c>
       <c r="I508">
-        <v>355</v>
+        <v>780</v>
       </c>
       <c r="J508">
+        <v>3</v>
+      </c>
+      <c r="K508">
+        <v>6</v>
+      </c>
+      <c r="L508">
         <v>5</v>
       </c>
-      <c r="K508">
-[...4 lines deleted...]
-      </c>
       <c r="M508" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="N508" t="s">
-        <v>117</v>
+        <v>415</v>
       </c>
       <c r="O508" t="s">
-        <v>962</v>
+        <v>930</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509" t="s">
-        <v>641</v>
+        <v>219</v>
       </c>
       <c r="B509" t="s">
-        <v>642</v>
+        <v>220</v>
       </c>
       <c r="C509" t="s">
         <v>17</v>
       </c>
       <c r="D509" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E509">
         <v>21</v>
       </c>
       <c r="F509"/>
       <c r="G509" t="s">
+        <v>19</v>
+      </c>
+      <c r="H509" t="s">
         <v>20</v>
       </c>
-      <c r="H509" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I509">
-        <v>1370</v>
+        <v>1280</v>
       </c>
       <c r="J509">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K509">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L509">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="M509" t="s">
-        <v>117</v>
+        <v>415</v>
       </c>
       <c r="N509" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="O509" t="s">
-        <v>963</v>
+        <v>931</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510" t="s">
-        <v>786</v>
+        <v>34</v>
       </c>
       <c r="B510" t="s">
-        <v>787</v>
+        <v>35</v>
       </c>
       <c r="C510" t="s">
         <v>17</v>
       </c>
       <c r="D510" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E510">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F510"/>
       <c r="G510" t="s">
+        <v>19</v>
+      </c>
+      <c r="H510" t="s">
         <v>20</v>
       </c>
-      <c r="H510" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I510">
-        <v>495</v>
+        <v>355</v>
       </c>
       <c r="J510">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K510">
         <v>10</v>
       </c>
       <c r="L510">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M510" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="N510" t="s">
-        <v>58</v>
+        <v>241</v>
       </c>
       <c r="O510" t="s">
-        <v>964</v>
+        <v>932</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511" t="s">
-        <v>965</v>
+        <v>324</v>
       </c>
       <c r="B511" t="s">
-        <v>966</v>
+        <v>325</v>
       </c>
       <c r="C511" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D511" t="s">
-        <v>409</v>
+        <v>64</v>
       </c>
       <c r="E511">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F511"/>
       <c r="G511" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H511" t="s">
-        <v>51</v>
+        <v>505</v>
       </c>
       <c r="I511">
-        <v>770</v>
+        <v>390</v>
       </c>
       <c r="J511">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K511">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="L511">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="M511" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N511" t="s">
-        <v>155</v>
+        <v>453</v>
       </c>
       <c r="O511" t="s">
-        <v>967</v>
+        <v>933</v>
       </c>
     </row>
     <row r="512" spans="1:15">
       <c r="A512" t="s">
-        <v>574</v>
+        <v>934</v>
       </c>
       <c r="B512" t="s">
-        <v>575</v>
+        <v>935</v>
       </c>
       <c r="C512" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D512" t="s">
-        <v>18</v>
+        <v>664</v>
       </c>
       <c r="E512">
         <v>21</v>
       </c>
-      <c r="F512" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F512"/>
       <c r="G512" t="s">
+        <v>19</v>
+      </c>
+      <c r="H512" t="s">
         <v>20</v>
       </c>
-      <c r="H512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I512">
-        <v>790</v>
+        <v>765</v>
       </c>
       <c r="J512">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K512">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L512">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M512" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N512" t="s">
-        <v>155</v>
+        <v>415</v>
       </c>
       <c r="O512" t="s">
-        <v>968</v>
+        <v>936</v>
       </c>
     </row>
     <row r="513" spans="1:15">
       <c r="A513" t="s">
-        <v>214</v>
+        <v>527</v>
       </c>
       <c r="B513" t="s">
-        <v>215</v>
+        <v>528</v>
       </c>
       <c r="C513" t="s">
         <v>17</v>
       </c>
       <c r="D513" t="s">
         <v>18</v>
       </c>
       <c r="E513">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="F513"/>
       <c r="G513" t="s">
+        <v>19</v>
+      </c>
+      <c r="H513" t="s">
         <v>20</v>
       </c>
-      <c r="H513" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I513">
-        <v>975</v>
+        <v>1895</v>
       </c>
       <c r="J513">
+        <v>6</v>
+      </c>
+      <c r="K513">
+        <v>12</v>
+      </c>
+      <c r="L513">
         <v>5</v>
       </c>
-      <c r="K513">
-[...4 lines deleted...]
-      </c>
       <c r="M513" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N513" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="O513" t="s">
-        <v>969</v>
+        <v>937</v>
       </c>
     </row>
     <row r="514" spans="1:15">
       <c r="A514" t="s">
-        <v>322</v>
+        <v>603</v>
       </c>
       <c r="B514" t="s">
-        <v>323</v>
+        <v>604</v>
       </c>
       <c r="C514" t="s">
         <v>17</v>
       </c>
       <c r="D514" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E514">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F514"/>
       <c r="G514" t="s">
+        <v>19</v>
+      </c>
+      <c r="H514" t="s">
         <v>20</v>
       </c>
-      <c r="H514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I514">
-        <v>790</v>
+        <v>605</v>
       </c>
       <c r="J514">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K514">
         <v>10</v>
       </c>
       <c r="L514">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M514" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N514" t="s">
-        <v>118</v>
+        <v>241</v>
       </c>
       <c r="O514" t="s">
-        <v>970</v>
+        <v>938</v>
       </c>
     </row>
     <row r="515" spans="1:15">
       <c r="A515" t="s">
-        <v>256</v>
+        <v>38</v>
       </c>
       <c r="B515" t="s">
-        <v>257</v>
+        <v>39</v>
       </c>
       <c r="C515" t="s">
         <v>17</v>
       </c>
       <c r="D515" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E515">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F515"/>
       <c r="G515" t="s">
+        <v>19</v>
+      </c>
+      <c r="H515" t="s">
         <v>20</v>
       </c>
-      <c r="H515" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I515">
-        <v>615</v>
+        <v>355</v>
       </c>
       <c r="J515">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K515">
         <v>10</v>
       </c>
       <c r="L515">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M515" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N515" t="s">
-        <v>155</v>
+        <v>453</v>
       </c>
       <c r="O515" t="s">
-        <v>971</v>
+        <v>939</v>
       </c>
     </row>
     <row r="516" spans="1:15">
       <c r="A516" t="s">
-        <v>256</v>
+        <v>716</v>
       </c>
       <c r="B516" t="s">
-        <v>257</v>
+        <v>717</v>
       </c>
       <c r="C516" t="s">
         <v>17</v>
       </c>
       <c r="D516" t="s">
-        <v>73</v>
+        <v>330</v>
       </c>
       <c r="E516">
         <v>21</v>
       </c>
-      <c r="F516" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F516"/>
       <c r="G516" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H516" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I516">
-        <v>615</v>
+        <v>770</v>
       </c>
       <c r="J516">
         <v>7</v>
       </c>
       <c r="K516">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L516">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M516" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N516" t="s">
-        <v>155</v>
+        <v>415</v>
       </c>
       <c r="O516" t="s">
-        <v>972</v>
+        <v>940</v>
       </c>
     </row>
     <row r="517" spans="1:15">
       <c r="A517" t="s">
-        <v>740</v>
+        <v>156</v>
       </c>
       <c r="B517" t="s">
-        <v>741</v>
+        <v>157</v>
       </c>
       <c r="C517" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D517" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E517">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F517"/>
+        <v>21</v>
+      </c>
+      <c r="F517" t="s">
+        <v>71</v>
+      </c>
       <c r="G517" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H517" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I517">
-        <v>1050</v>
+        <v>735</v>
       </c>
       <c r="J517">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K517">
         <v>8</v>
       </c>
       <c r="L517">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M517" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N517" t="s">
-        <v>58</v>
+        <v>415</v>
       </c>
       <c r="O517" t="s">
-        <v>973</v>
+        <v>941</v>
       </c>
     </row>
     <row r="518" spans="1:15">
       <c r="A518" t="s">
-        <v>87</v>
+        <v>282</v>
       </c>
       <c r="B518" t="s">
-        <v>88</v>
+        <v>283</v>
       </c>
       <c r="C518" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D518" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E518">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F518" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G518" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H518" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I518">
-        <v>210</v>
+        <v>500</v>
       </c>
       <c r="J518">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K518">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L518">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="M518" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N518" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="O518" t="s">
-        <v>974</v>
+        <v>942</v>
       </c>
     </row>
     <row r="519" spans="1:15">
       <c r="A519" t="s">
-        <v>632</v>
+        <v>163</v>
       </c>
       <c r="B519" t="s">
-        <v>633</v>
+        <v>164</v>
       </c>
       <c r="C519" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D519" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E519">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F519" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G519" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H519" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I519">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J519">
         <v>7</v>
       </c>
       <c r="K519">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L519">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="M519" t="s">
-        <v>117</v>
+        <v>453</v>
       </c>
       <c r="N519" t="s">
-        <v>117</v>
+        <v>241</v>
       </c>
       <c r="O519" t="s">
-        <v>975</v>
+        <v>943</v>
       </c>
     </row>
     <row r="520" spans="1:15">
       <c r="A520" t="s">
-        <v>322</v>
+        <v>243</v>
       </c>
       <c r="B520" t="s">
-        <v>323</v>
+        <v>244</v>
       </c>
       <c r="C520" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D520" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E520">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F520"/>
       <c r="G520" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H520" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I520">
-        <v>790</v>
+        <v>275</v>
       </c>
       <c r="J520">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K520">
         <v>10</v>
       </c>
       <c r="L520">
         <v>10</v>
       </c>
       <c r="M520" t="s">
-        <v>117</v>
+        <v>210</v>
       </c>
       <c r="N520" t="s">
-        <v>118</v>
+        <v>210</v>
       </c>
       <c r="O520" t="s">
-        <v>976</v>
+        <v>944</v>
       </c>
     </row>
     <row r="521" spans="1:15">
       <c r="A521" t="s">
-        <v>256</v>
+        <v>187</v>
       </c>
       <c r="B521" t="s">
-        <v>257</v>
+        <v>188</v>
       </c>
       <c r="C521" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D521" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E521">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F521"/>
       <c r="G521" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H521" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I521">
-        <v>615</v>
+        <v>780</v>
       </c>
       <c r="J521">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K521">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L521">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M521" t="s">
-        <v>117</v>
+        <v>210</v>
       </c>
       <c r="N521" t="s">
-        <v>155</v>
+        <v>210</v>
       </c>
       <c r="O521" t="s">
-        <v>977</v>
+        <v>945</v>
       </c>
     </row>
     <row r="522" spans="1:15">
       <c r="A522" t="s">
-        <v>524</v>
+        <v>269</v>
       </c>
       <c r="B522" t="s">
-        <v>525</v>
+        <v>270</v>
       </c>
       <c r="C522" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D522" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E522">
         <v>7</v>
       </c>
-      <c r="F522"/>
+      <c r="F522" t="s">
+        <v>135</v>
+      </c>
       <c r="G522" t="s">
+        <v>19</v>
+      </c>
+      <c r="H522" t="s">
         <v>20</v>
       </c>
-      <c r="H522" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I522">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="J522">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K522">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L522">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M522" t="s">
-        <v>307</v>
+        <v>210</v>
       </c>
       <c r="N522" t="s">
-        <v>307</v>
+        <v>210</v>
       </c>
       <c r="O522" t="s">
-        <v>978</v>
+        <v>946</v>
       </c>
     </row>
     <row r="523" spans="1:15">
       <c r="A523" t="s">
-        <v>145</v>
+        <v>354</v>
       </c>
       <c r="B523" t="s">
-        <v>146</v>
+        <v>355</v>
       </c>
       <c r="C523" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D523" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E523">
         <v>7</v>
       </c>
-      <c r="F523"/>
+      <c r="F523" t="s">
+        <v>135</v>
+      </c>
       <c r="G523" t="s">
+        <v>19</v>
+      </c>
+      <c r="H523" t="s">
         <v>20</v>
       </c>
-      <c r="H523" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I523">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="J523">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K523">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L523">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M523" t="s">
-        <v>247</v>
+        <v>435</v>
       </c>
       <c r="N523" t="s">
-        <v>247</v>
+        <v>435</v>
       </c>
       <c r="O523" t="s">
-        <v>979</v>
+        <v>947</v>
       </c>
     </row>
     <row r="524" spans="1:15">
       <c r="A524" t="s">
-        <v>789</v>
+        <v>42</v>
       </c>
       <c r="B524" t="s">
-        <v>790</v>
+        <v>43</v>
       </c>
       <c r="C524" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D524" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E524">
         <v>14</v>
       </c>
       <c r="F524"/>
       <c r="G524" t="s">
+        <v>19</v>
+      </c>
+      <c r="H524" t="s">
         <v>20</v>
       </c>
-      <c r="H524" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I524">
-        <v>565</v>
+        <v>690</v>
       </c>
       <c r="J524">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K524">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L524">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="M524" t="s">
-        <v>247</v>
+        <v>435</v>
       </c>
       <c r="N524" t="s">
-        <v>307</v>
+        <v>210</v>
       </c>
       <c r="O524" t="s">
-        <v>980</v>
+        <v>948</v>
       </c>
     </row>
     <row r="525" spans="1:15">
       <c r="A525" t="s">
-        <v>404</v>
+        <v>215</v>
       </c>
       <c r="B525" t="s">
-        <v>405</v>
+        <v>216</v>
       </c>
       <c r="C525" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D525" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E525">
         <v>7</v>
       </c>
-      <c r="F525"/>
+      <c r="F525" t="s">
+        <v>135</v>
+      </c>
       <c r="G525" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H525" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I525">
-        <v>275</v>
+        <v>230</v>
       </c>
       <c r="J525">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K525">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L525">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M525" t="s">
-        <v>46</v>
+        <v>435</v>
       </c>
       <c r="N525" t="s">
-        <v>46</v>
+        <v>435</v>
       </c>
       <c r="O525" t="s">
-        <v>981</v>
+        <v>949</v>
       </c>
     </row>
     <row r="526" spans="1:15">
       <c r="A526" t="s">
-        <v>700</v>
+        <v>600</v>
       </c>
       <c r="B526" t="s">
-        <v>701</v>
+        <v>601</v>
       </c>
       <c r="C526" t="s">
         <v>17</v>
       </c>
       <c r="D526" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E526">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F526"/>
       <c r="G526" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H526" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I526">
-        <v>275</v>
+        <v>935</v>
       </c>
       <c r="J526">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K526">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="L526">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M526" t="s">
-        <v>46</v>
+        <v>209</v>
       </c>
       <c r="N526" t="s">
-        <v>46</v>
+        <v>210</v>
       </c>
       <c r="O526" t="s">
-        <v>982</v>
+        <v>950</v>
       </c>
     </row>
     <row r="527" spans="1:15">
       <c r="A527" t="s">
-        <v>91</v>
+        <v>586</v>
       </c>
       <c r="B527" t="s">
-        <v>92</v>
+        <v>587</v>
       </c>
       <c r="C527" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D527" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E527">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F527"/>
+        <v>7</v>
+      </c>
+      <c r="F527" t="s">
+        <v>135</v>
+      </c>
       <c r="G527" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H527" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I527">
-        <v>1010</v>
+        <v>210</v>
       </c>
       <c r="J527">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K527">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L527">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M527" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="N527" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="O527" t="s">
-        <v>983</v>
+        <v>951</v>
       </c>
     </row>
     <row r="528" spans="1:15">
       <c r="A528" t="s">
-        <v>614</v>
+        <v>269</v>
       </c>
       <c r="B528" t="s">
-        <v>615</v>
+        <v>270</v>
       </c>
       <c r="C528" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D528" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E528">
         <v>7</v>
       </c>
-      <c r="F528"/>
+      <c r="F528" t="s">
+        <v>135</v>
+      </c>
       <c r="G528" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H528" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I528">
-        <v>1240</v>
+        <v>210</v>
       </c>
       <c r="J528">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K528">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L528">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M528" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="N528" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="O528" t="s">
-        <v>984</v>
+        <v>952</v>
       </c>
     </row>
     <row r="529" spans="1:15">
       <c r="A529" t="s">
-        <v>238</v>
+        <v>83</v>
       </c>
       <c r="B529" t="s">
-        <v>239</v>
+        <v>84</v>
       </c>
       <c r="C529" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D529" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E529">
         <v>14</v>
       </c>
       <c r="F529"/>
       <c r="G529" t="s">
+        <v>19</v>
+      </c>
+      <c r="H529" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I529">
         <v>690</v>
       </c>
       <c r="J529">
         <v>5</v>
       </c>
       <c r="K529">
         <v>8</v>
       </c>
       <c r="L529">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M529" t="s">
-        <v>85</v>
+        <v>442</v>
       </c>
       <c r="N529" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="O529" t="s">
-        <v>985</v>
+        <v>953</v>
       </c>
     </row>
     <row r="530" spans="1:15">
       <c r="A530" t="s">
-        <v>250</v>
+        <v>688</v>
       </c>
       <c r="B530" t="s">
-        <v>251</v>
+        <v>689</v>
       </c>
       <c r="C530" t="s">
         <v>17</v>
       </c>
       <c r="D530" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E530">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F530"/>
       <c r="G530" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H530" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I530">
-        <v>275</v>
+        <v>950</v>
       </c>
       <c r="J530">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K530">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L530">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M530" t="s">
-        <v>85</v>
+        <v>148</v>
       </c>
       <c r="N530" t="s">
-        <v>85</v>
+        <v>435</v>
       </c>
       <c r="O530" t="s">
-        <v>986</v>
+        <v>954</v>
       </c>
     </row>
     <row r="531" spans="1:15">
       <c r="A531" t="s">
-        <v>566</v>
+        <v>191</v>
       </c>
       <c r="B531" t="s">
-        <v>567</v>
+        <v>192</v>
       </c>
       <c r="C531" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D531" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E531">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F531"/>
       <c r="G531" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H531" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I531">
-        <v>355</v>
+        <v>1500</v>
       </c>
       <c r="J531">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K531">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L531">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M531" t="s">
-        <v>46</v>
+        <v>148</v>
       </c>
       <c r="N531" t="s">
-        <v>46</v>
+        <v>435</v>
       </c>
       <c r="O531" t="s">
-        <v>987</v>
+        <v>955</v>
       </c>
     </row>
     <row r="532" spans="1:15">
       <c r="A532" t="s">
-        <v>131</v>
+        <v>191</v>
       </c>
       <c r="B532" t="s">
-        <v>132</v>
+        <v>192</v>
       </c>
       <c r="C532" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D532" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E532">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F532"/>
       <c r="G532" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H532" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I532">
-        <v>1020</v>
+        <v>1500</v>
       </c>
       <c r="J532">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K532">
         <v>10</v>
       </c>
       <c r="L532">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M532" t="s">
-        <v>46</v>
+        <v>148</v>
       </c>
       <c r="N532" t="s">
-        <v>85</v>
+        <v>435</v>
       </c>
       <c r="O532" t="s">
-        <v>988</v>
+        <v>956</v>
       </c>
     </row>
     <row r="533" spans="1:15">
       <c r="A533" t="s">
-        <v>796</v>
+        <v>867</v>
       </c>
       <c r="B533" t="s">
-        <v>797</v>
+        <v>868</v>
       </c>
       <c r="C533" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D533" t="s">
-        <v>409</v>
+        <v>240</v>
       </c>
       <c r="E533">
         <v>21</v>
       </c>
       <c r="F533"/>
       <c r="G533" t="s">
+        <v>19</v>
+      </c>
+      <c r="H533" t="s">
         <v>20</v>
       </c>
-      <c r="H533" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I533">
-        <v>955</v>
+        <v>985</v>
       </c>
       <c r="J533">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K533">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L533">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="M533" t="s">
-        <v>46</v>
+        <v>148</v>
       </c>
       <c r="N533" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="O533" t="s">
-        <v>989</v>
+        <v>957</v>
       </c>
     </row>
     <row r="534" spans="1:15">
       <c r="A534" t="s">
-        <v>748</v>
+        <v>298</v>
       </c>
       <c r="B534" t="s">
-        <v>749</v>
+        <v>299</v>
       </c>
       <c r="C534" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D534" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E534">
         <v>28</v>
       </c>
-      <c r="F534"/>
+      <c r="F534" t="s">
+        <v>71</v>
+      </c>
       <c r="G534" t="s">
+        <v>19</v>
+      </c>
+      <c r="H534" t="s">
         <v>20</v>
       </c>
-      <c r="H534" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I534">
-        <v>950</v>
+        <v>975</v>
       </c>
       <c r="J534">
         <v>5</v>
       </c>
       <c r="K534">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L534">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M534" t="s">
-        <v>46</v>
+        <v>148</v>
       </c>
       <c r="N534" t="s">
-        <v>247</v>
+        <v>435</v>
       </c>
       <c r="O534" t="s">
-        <v>990</v>
+        <v>958</v>
       </c>
     </row>
     <row r="535" spans="1:15">
       <c r="A535" t="s">
-        <v>617</v>
+        <v>24</v>
       </c>
       <c r="B535" t="s">
-        <v>618</v>
+        <v>25</v>
       </c>
       <c r="C535" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D535" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E535">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F535"/>
       <c r="G535" t="s">
+        <v>19</v>
+      </c>
+      <c r="H535" t="s">
         <v>20</v>
       </c>
-      <c r="H535" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I535">
-        <v>1050</v>
+        <v>660</v>
       </c>
       <c r="J535">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K535">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L535">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M535" t="s">
-        <v>46</v>
+        <v>148</v>
       </c>
       <c r="N535" t="s">
-        <v>85</v>
+        <v>209</v>
       </c>
       <c r="O535" t="s">
-        <v>991</v>
+        <v>959</v>
       </c>
     </row>
     <row r="536" spans="1:15">
       <c r="A536" t="s">
-        <v>87</v>
+        <v>577</v>
       </c>
       <c r="B536" t="s">
-        <v>88</v>
+        <v>578</v>
       </c>
       <c r="C536" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D536" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E536">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F536" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G536" t="s">
+        <v>19</v>
+      </c>
+      <c r="H536" t="s">
         <v>20</v>
       </c>
-      <c r="H536" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I536">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J536">
         <v>7</v>
       </c>
       <c r="K536">
         <v>12</v>
       </c>
       <c r="L536">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M536" t="s">
-        <v>123</v>
+        <v>148</v>
       </c>
       <c r="N536" t="s">
-        <v>123</v>
+        <v>442</v>
       </c>
       <c r="O536" t="s">
-        <v>992</v>
+        <v>960</v>
       </c>
     </row>
     <row r="537" spans="1:15">
       <c r="A537" t="s">
-        <v>230</v>
+        <v>313</v>
       </c>
       <c r="B537" t="s">
-        <v>231</v>
+        <v>314</v>
       </c>
       <c r="C537" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D537" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E537">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F537"/>
       <c r="G537" t="s">
+        <v>19</v>
+      </c>
+      <c r="H537" t="s">
         <v>20</v>
       </c>
-      <c r="H537" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I537">
-        <v>655</v>
+        <v>355</v>
       </c>
       <c r="J537">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K537">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L537">
         <v>6</v>
       </c>
       <c r="M537" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="N537" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="O537" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
     </row>
     <row r="538" spans="1:15">
       <c r="A538" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B538" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C538" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D538" t="s">
-        <v>94</v>
+        <v>240</v>
       </c>
       <c r="E538">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="F538"/>
       <c r="G538" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H538" t="s">
-        <v>313</v>
+        <v>77</v>
       </c>
       <c r="I538">
-        <v>370</v>
+        <v>1290</v>
       </c>
       <c r="J538">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K538">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L538">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M538" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="N538" t="s">
-        <v>122</v>
+        <v>435</v>
       </c>
       <c r="O538" t="s">
-        <v>994</v>
+        <v>962</v>
       </c>
     </row>
     <row r="539" spans="1:15">
       <c r="A539" t="s">
-        <v>141</v>
+        <v>603</v>
       </c>
       <c r="B539" t="s">
-        <v>142</v>
+        <v>604</v>
       </c>
       <c r="C539" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D539" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E539">
-        <v>4.5</v>
+        <v>14</v>
       </c>
       <c r="F539"/>
       <c r="G539" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H539" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I539">
-        <v>780</v>
+        <v>605</v>
       </c>
       <c r="J539">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K539">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L539">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M539" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="N539" t="s">
-        <v>122</v>
+        <v>442</v>
       </c>
       <c r="O539" t="s">
-        <v>995</v>
+        <v>963</v>
       </c>
     </row>
     <row r="540" spans="1:15">
       <c r="A540" t="s">
-        <v>765</v>
+        <v>294</v>
       </c>
       <c r="B540" t="s">
-        <v>766</v>
+        <v>295</v>
       </c>
       <c r="C540" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D540" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E540">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F540"/>
+        <v>28</v>
+      </c>
+      <c r="F540" t="s">
+        <v>135</v>
+      </c>
       <c r="G540" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H540" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I540">
-        <v>900</v>
+        <v>790</v>
       </c>
       <c r="J540">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K540">
         <v>10</v>
       </c>
       <c r="L540">
         <v>10</v>
       </c>
       <c r="M540" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="N540" t="s">
-        <v>123</v>
+        <v>435</v>
       </c>
       <c r="O540" t="s">
-        <v>996</v>
+        <v>964</v>
       </c>
     </row>
     <row r="541" spans="1:15">
       <c r="A541" t="s">
-        <v>620</v>
+        <v>278</v>
       </c>
       <c r="B541" t="s">
-        <v>621</v>
+        <v>279</v>
       </c>
       <c r="C541" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D541" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="E541">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F541"/>
+        <v>21</v>
+      </c>
+      <c r="F541" t="s">
+        <v>135</v>
+      </c>
       <c r="G541" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H541" t="s">
-        <v>343</v>
+        <v>77</v>
       </c>
       <c r="I541">
-        <v>760</v>
+        <v>615</v>
       </c>
       <c r="J541">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K541">
         <v>10</v>
       </c>
       <c r="L541">
         <v>10</v>
       </c>
       <c r="M541" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="N541" t="s">
-        <v>123</v>
+        <v>209</v>
       </c>
       <c r="O541" t="s">
-        <v>997</v>
+        <v>965</v>
       </c>
     </row>
     <row r="542" spans="1:15">
       <c r="A542" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B542" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C542" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="D542" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E542">
         <v>4.5</v>
       </c>
       <c r="F542"/>
       <c r="G542" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H542" t="s">
-        <v>313</v>
+        <v>77</v>
       </c>
       <c r="I542">
-        <v>780</v>
+        <v>1010</v>
       </c>
       <c r="J542">
         <v>1</v>
       </c>
       <c r="K542">
         <v>6</v>
       </c>
       <c r="L542">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M542" t="s">
-        <v>315</v>
+        <v>72</v>
       </c>
       <c r="N542" t="s">
-        <v>315</v>
+        <v>72</v>
       </c>
       <c r="O542" t="s">
-        <v>998</v>
+        <v>966</v>
       </c>
     </row>
     <row r="543" spans="1:15">
       <c r="A543" t="s">
-        <v>512</v>
+        <v>319</v>
       </c>
       <c r="B543" t="s">
-        <v>513</v>
+        <v>320</v>
       </c>
       <c r="C543" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D543" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E543">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F543"/>
+        <v>7</v>
+      </c>
+      <c r="F543" t="s">
+        <v>135</v>
+      </c>
       <c r="G543" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H543" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I543">
-        <v>780</v>
+        <v>245</v>
       </c>
       <c r="J543">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K543">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L543">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="M543" t="s">
-        <v>315</v>
+        <v>72</v>
       </c>
       <c r="N543" t="s">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="O543" t="s">
-        <v>999</v>
+        <v>967</v>
       </c>
     </row>
     <row r="544" spans="1:15">
       <c r="A544" t="s">
-        <v>772</v>
+        <v>232</v>
       </c>
       <c r="B544" t="s">
-        <v>773</v>
+        <v>233</v>
       </c>
       <c r="C544" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D544" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E544">
-        <v>7</v>
+        <v>3.5</v>
       </c>
       <c r="F544"/>
       <c r="G544" t="s">
+        <v>19</v>
+      </c>
+      <c r="H544" t="s">
         <v>20</v>
       </c>
-      <c r="H544" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I544">
-        <v>355</v>
+        <v>180</v>
       </c>
       <c r="J544">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K544">
         <v>10</v>
       </c>
       <c r="L544">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M544" t="s">
-        <v>315</v>
+        <v>72</v>
       </c>
       <c r="N544" t="s">
-        <v>315</v>
+        <v>72</v>
       </c>
       <c r="O544" t="s">
-        <v>1000</v>
+        <v>968</v>
       </c>
     </row>
     <row r="545" spans="1:15">
       <c r="A545" t="s">
-        <v>727</v>
+        <v>400</v>
       </c>
       <c r="B545" t="s">
-        <v>728</v>
+        <v>401</v>
       </c>
       <c r="C545" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D545" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E545">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F545"/>
+        <v>10.5</v>
+      </c>
+      <c r="F545" t="s">
+        <v>402</v>
+      </c>
       <c r="G545" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H545" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I545">
-        <v>1180</v>
+        <v>815</v>
       </c>
       <c r="J545">
+        <v>6</v>
+      </c>
+      <c r="K545">
+        <v>6</v>
+      </c>
+      <c r="L545">
         <v>4</v>
       </c>
-      <c r="K545">
-[...4 lines deleted...]
-      </c>
       <c r="M545" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="N545" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="O545" t="s">
-        <v>1001</v>
+        <v>969</v>
       </c>
     </row>
     <row r="546" spans="1:15">
       <c r="A546" t="s">
-        <v>311</v>
+        <v>425</v>
       </c>
       <c r="B546" t="s">
-        <v>312</v>
+        <v>426</v>
       </c>
       <c r="C546" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D546" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E546">
         <v>7</v>
       </c>
-      <c r="F546"/>
+      <c r="F546" t="s">
+        <v>135</v>
+      </c>
       <c r="G546" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H546" t="s">
-        <v>313</v>
+        <v>77</v>
       </c>
       <c r="I546">
-        <v>390</v>
+        <v>295</v>
       </c>
       <c r="J546">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K546">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L546">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="M546" t="s">
-        <v>318</v>
+        <v>67</v>
       </c>
       <c r="N546" t="s">
-        <v>318</v>
+        <v>67</v>
       </c>
       <c r="O546" t="s">
-        <v>1002</v>
+        <v>970</v>
       </c>
     </row>
     <row r="547" spans="1:15">
       <c r="A547" t="s">
-        <v>512</v>
+        <v>378</v>
       </c>
       <c r="B547" t="s">
-        <v>513</v>
+        <v>379</v>
       </c>
       <c r="C547" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D547" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E547">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F547"/>
+        <v>7</v>
+      </c>
+      <c r="F547" t="s">
+        <v>135</v>
+      </c>
       <c r="G547" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H547" t="s">
-        <v>313</v>
+        <v>77</v>
       </c>
       <c r="I547">
-        <v>780</v>
+        <v>295</v>
       </c>
       <c r="J547">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K547">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L547">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M547" t="s">
-        <v>318</v>
+        <v>67</v>
       </c>
       <c r="N547" t="s">
-        <v>315</v>
+        <v>67</v>
       </c>
       <c r="O547" t="s">
-        <v>1003</v>
+        <v>971</v>
       </c>
     </row>
     <row r="548" spans="1:15">
       <c r="A548" t="s">
-        <v>529</v>
+        <v>695</v>
       </c>
       <c r="B548" t="s">
-        <v>530</v>
+        <v>696</v>
       </c>
       <c r="C548" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D548" t="s">
-        <v>458</v>
+        <v>64</v>
       </c>
       <c r="E548">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F548"/>
+        <v>10.5</v>
+      </c>
+      <c r="F548" t="s">
+        <v>65</v>
+      </c>
       <c r="G548" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H548" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I548">
-        <v>1290</v>
+        <v>575</v>
       </c>
       <c r="J548">
+        <v>5</v>
+      </c>
+      <c r="K548">
+        <v>8</v>
+      </c>
+      <c r="L548">
         <v>6</v>
       </c>
-      <c r="K548">
-[...4 lines deleted...]
-      </c>
       <c r="M548" t="s">
-        <v>318</v>
+        <v>67</v>
       </c>
       <c r="N548" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="O548" t="s">
-        <v>1004</v>
+        <v>972</v>
       </c>
     </row>
     <row r="549" spans="1:15">
       <c r="A549" t="s">
-        <v>685</v>
+        <v>833</v>
       </c>
       <c r="B549" t="s">
-        <v>686</v>
+        <v>834</v>
       </c>
       <c r="C549" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D549" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E549">
         <v>21</v>
       </c>
-      <c r="F549"/>
+      <c r="F549" t="s">
+        <v>65</v>
+      </c>
       <c r="G549" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H549" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I549">
-        <v>1280</v>
+        <v>1255</v>
       </c>
       <c r="J549">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K549">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L549">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M549" t="s">
-        <v>315</v>
+        <v>125</v>
       </c>
       <c r="N549" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="O549" t="s">
-        <v>1005</v>
+        <v>973</v>
       </c>
     </row>
     <row r="550" spans="1:15">
       <c r="A550" t="s">
-        <v>524</v>
+        <v>107</v>
       </c>
       <c r="B550" t="s">
-        <v>525</v>
+        <v>108</v>
       </c>
       <c r="C550" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D550" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E550">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F550"/>
       <c r="G550" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H550" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I550">
-        <v>355</v>
+        <v>655</v>
       </c>
       <c r="J550">
+        <v>1</v>
+      </c>
+      <c r="K550">
         <v>6</v>
       </c>
-      <c r="K550">
-[...1 lines deleted...]
-      </c>
       <c r="L550">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M550" t="s">
-        <v>318</v>
+        <v>125</v>
       </c>
       <c r="N550" t="s">
-        <v>318</v>
+        <v>125</v>
       </c>
       <c r="O550" t="s">
-        <v>1006</v>
+        <v>974</v>
       </c>
     </row>
     <row r="551" spans="1:15">
       <c r="A551" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B551" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C551" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D551" t="s">
         <v>18</v>
       </c>
       <c r="E551">
         <v>7</v>
       </c>
       <c r="F551"/>
       <c r="G551" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H551" t="s">
-        <v>313</v>
+        <v>77</v>
       </c>
       <c r="I551">
-        <v>390</v>
+        <v>355</v>
       </c>
       <c r="J551">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K551">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L551">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="M551" t="s">
-        <v>392</v>
+        <v>125</v>
       </c>
       <c r="N551" t="s">
-        <v>392</v>
+        <v>125</v>
       </c>
       <c r="O551" t="s">
-        <v>1007</v>
+        <v>975</v>
       </c>
     </row>
     <row r="552" spans="1:15">
       <c r="A552" t="s">
-        <v>1008</v>
+        <v>713</v>
       </c>
       <c r="B552" t="s">
-        <v>1009</v>
+        <v>714</v>
       </c>
       <c r="C552" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D552" t="s">
-        <v>409</v>
+        <v>64</v>
       </c>
       <c r="E552">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F552"/>
+        <v>14</v>
+      </c>
+      <c r="F552" t="s">
+        <v>65</v>
+      </c>
       <c r="G552" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H552" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I552">
-        <v>765</v>
+        <v>570</v>
       </c>
       <c r="J552">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K552">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L552">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M552" t="s">
-        <v>392</v>
+        <v>125</v>
       </c>
       <c r="N552" t="s">
-        <v>315</v>
+        <v>67</v>
       </c>
       <c r="O552" t="s">
-        <v>1010</v>
+        <v>976</v>
       </c>
     </row>
     <row r="553" spans="1:15">
       <c r="A553" t="s">
-        <v>560</v>
+        <v>133</v>
       </c>
       <c r="B553" t="s">
-        <v>561</v>
+        <v>134</v>
       </c>
       <c r="C553" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D553" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E553">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F553"/>
+        <v>7</v>
+      </c>
+      <c r="F553" t="s">
+        <v>135</v>
+      </c>
       <c r="G553" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H553" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I553">
-        <v>1895</v>
+        <v>210</v>
       </c>
       <c r="J553">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K553">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L553">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M553" t="s">
-        <v>392</v>
+        <v>125</v>
       </c>
       <c r="N553" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="O553" t="s">
-        <v>1011</v>
+        <v>977</v>
       </c>
     </row>
     <row r="554" spans="1:15">
       <c r="A554" t="s">
-        <v>467</v>
+        <v>34</v>
       </c>
       <c r="B554" t="s">
-        <v>468</v>
+        <v>35</v>
       </c>
       <c r="C554" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D554" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E554">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F554"/>
       <c r="G554" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H554" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I554">
-        <v>605</v>
+        <v>355</v>
       </c>
       <c r="J554">
+        <v>6</v>
+      </c>
+      <c r="K554">
+        <v>10</v>
+      </c>
+      <c r="L554">
         <v>4</v>
       </c>
-      <c r="K554">
-[...4 lines deleted...]
-      </c>
       <c r="M554" t="s">
-        <v>392</v>
+        <v>418</v>
       </c>
       <c r="N554" t="s">
-        <v>318</v>
+        <v>418</v>
       </c>
       <c r="O554" t="s">
-        <v>1012</v>
+        <v>978</v>
       </c>
     </row>
     <row r="555" spans="1:15">
       <c r="A555" t="s">
-        <v>145</v>
+        <v>262</v>
       </c>
       <c r="B555" t="s">
-        <v>146</v>
+        <v>263</v>
       </c>
       <c r="C555" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D555" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E555">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F555"/>
       <c r="G555" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H555" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I555">
-        <v>355</v>
+        <v>1050</v>
       </c>
       <c r="J555">
         <v>6</v>
       </c>
       <c r="K555">
         <v>10</v>
       </c>
       <c r="L555">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M555" t="s">
-        <v>392</v>
+        <v>66</v>
       </c>
       <c r="N555" t="s">
-        <v>392</v>
+        <v>418</v>
       </c>
       <c r="O555" t="s">
-        <v>1013</v>
+        <v>979</v>
       </c>
     </row>
     <row r="556" spans="1:15">
       <c r="A556" t="s">
-        <v>778</v>
+        <v>38</v>
       </c>
       <c r="B556" t="s">
-        <v>779</v>
+        <v>39</v>
       </c>
       <c r="C556" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D556" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="E556">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F556"/>
       <c r="G556" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H556" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I556">
-        <v>770</v>
+        <v>355</v>
       </c>
       <c r="J556">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K556">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L556">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M556" t="s">
-        <v>392</v>
+        <v>66</v>
       </c>
       <c r="N556" t="s">
-        <v>315</v>
+        <v>66</v>
       </c>
       <c r="O556" t="s">
-        <v>1014</v>
+        <v>980</v>
       </c>
     </row>
     <row r="557" spans="1:15">
       <c r="A557" t="s">
-        <v>102</v>
+        <v>724</v>
       </c>
       <c r="B557" t="s">
-        <v>103</v>
+        <v>725</v>
       </c>
       <c r="C557" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D557" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E557">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F557" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="G557" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H557" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I557">
-        <v>735</v>
+        <v>495</v>
       </c>
       <c r="J557">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K557">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L557">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M557" t="s">
-        <v>392</v>
+        <v>66</v>
       </c>
       <c r="N557" t="s">
-        <v>315</v>
+        <v>418</v>
       </c>
       <c r="O557" t="s">
-        <v>1015</v>
+        <v>981</v>
       </c>
     </row>
     <row r="558" spans="1:15">
       <c r="A558" t="s">
-        <v>181</v>
+        <v>61</v>
       </c>
       <c r="B558" t="s">
-        <v>182</v>
+        <v>62</v>
       </c>
       <c r="C558" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D558" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E558">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F558" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G558" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H558" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I558">
-        <v>500</v>
+        <v>1150</v>
       </c>
       <c r="J558">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K558">
         <v>8</v>
       </c>
       <c r="L558">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M558" t="s">
-        <v>392</v>
+        <v>66</v>
       </c>
       <c r="N558" t="s">
-        <v>318</v>
+        <v>67</v>
       </c>
       <c r="O558" t="s">
-        <v>1016</v>
+        <v>982</v>
       </c>
     </row>
     <row r="559" spans="1:15">
       <c r="A559" t="s">
-        <v>223</v>
+        <v>662</v>
       </c>
       <c r="B559" t="s">
-        <v>224</v>
+        <v>663</v>
       </c>
       <c r="C559" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D559" t="s">
-        <v>73</v>
+        <v>664</v>
       </c>
       <c r="E559">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F559"/>
       <c r="G559" t="s">
+        <v>19</v>
+      </c>
+      <c r="H559" t="s">
         <v>20</v>
       </c>
-      <c r="H559" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I559">
-        <v>405</v>
+        <v>1005</v>
       </c>
       <c r="J559">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K559">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L559">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M559" t="s">
-        <v>392</v>
+        <v>66</v>
       </c>
       <c r="N559" t="s">
-        <v>318</v>
+        <v>125</v>
       </c>
       <c r="O559" t="s">
-        <v>1017</v>
+        <v>983</v>
       </c>
     </row>
     <row r="560" spans="1:15">
       <c r="A560" t="s">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="B560" t="s">
-        <v>251</v>
+        <v>157</v>
       </c>
       <c r="C560" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D560" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E560">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F560"/>
+        <v>21</v>
+      </c>
+      <c r="F560" t="s">
+        <v>71</v>
+      </c>
       <c r="G560" t="s">
+        <v>19</v>
+      </c>
+      <c r="H560" t="s">
         <v>20</v>
       </c>
-      <c r="H560" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I560">
-        <v>275</v>
+        <v>735</v>
       </c>
       <c r="J560">
+        <v>5</v>
+      </c>
+      <c r="K560">
         <v>8</v>
       </c>
-      <c r="K560">
-[...1 lines deleted...]
-      </c>
       <c r="L560">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="M560" t="s">
-        <v>143</v>
+        <v>66</v>
       </c>
       <c r="N560" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="O560" t="s">
-        <v>1018</v>
+        <v>984</v>
       </c>
     </row>
     <row r="561" spans="1:15">
       <c r="A561" t="s">
-        <v>141</v>
+        <v>669</v>
       </c>
       <c r="B561" t="s">
-        <v>142</v>
+        <v>670</v>
       </c>
       <c r="C561" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D561" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E561">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F561"/>
       <c r="G561" t="s">
+        <v>19</v>
+      </c>
+      <c r="H561" t="s">
         <v>20</v>
       </c>
-      <c r="H561" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I561">
-        <v>780</v>
+        <v>1180</v>
       </c>
       <c r="J561">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K561">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L561">
         <v>6</v>
       </c>
       <c r="M561" t="s">
-        <v>143</v>
+        <v>66</v>
       </c>
       <c r="N561" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="O561" t="s">
-        <v>1019</v>
+        <v>985</v>
       </c>
     </row>
     <row r="562" spans="1:15">
       <c r="A562" t="s">
-        <v>141</v>
+        <v>278</v>
       </c>
       <c r="B562" t="s">
-        <v>142</v>
+        <v>279</v>
       </c>
       <c r="C562" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D562" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E562">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F562"/>
+        <v>21</v>
+      </c>
+      <c r="F562" t="s">
+        <v>135</v>
+      </c>
       <c r="G562" t="s">
+        <v>19</v>
+      </c>
+      <c r="H562" t="s">
         <v>20</v>
       </c>
-      <c r="H562" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I562">
-        <v>780</v>
+        <v>615</v>
       </c>
       <c r="J562">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K562">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L562">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M562" t="s">
-        <v>143</v>
+        <v>66</v>
       </c>
       <c r="N562" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="O562" t="s">
-        <v>1020</v>
+        <v>986</v>
       </c>
     </row>
     <row r="563" spans="1:15">
       <c r="A563" t="s">
-        <v>141</v>
+        <v>987</v>
       </c>
       <c r="B563" t="s">
-        <v>142</v>
+        <v>988</v>
       </c>
       <c r="C563" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D563" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E563">
-        <v>4.5</v>
+        <v>35</v>
       </c>
       <c r="F563"/>
       <c r="G563" t="s">
+        <v>19</v>
+      </c>
+      <c r="H563" t="s">
         <v>20</v>
       </c>
-      <c r="H563" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I563">
-        <v>780</v>
+        <v>1175</v>
       </c>
       <c r="J563">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K563">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L563">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M563" t="s">
-        <v>143</v>
+        <v>66</v>
       </c>
       <c r="N563" t="s">
-        <v>143</v>
+        <v>72</v>
       </c>
       <c r="O563" t="s">
-        <v>1021</v>
+        <v>989</v>
       </c>
     </row>
     <row r="564" spans="1:15">
       <c r="A564" t="s">
-        <v>632</v>
+        <v>867</v>
       </c>
       <c r="B564" t="s">
-        <v>633</v>
+        <v>868</v>
       </c>
       <c r="C564" t="s">
         <v>17</v>
       </c>
       <c r="D564" t="s">
-        <v>73</v>
+        <v>240</v>
       </c>
       <c r="E564">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F564"/>
       <c r="G564" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H564" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I564">
-        <v>210</v>
+        <v>985</v>
       </c>
       <c r="J564">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K564">
         <v>12</v>
       </c>
       <c r="L564">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M564" t="s">
-        <v>143</v>
+        <v>66</v>
       </c>
       <c r="N564" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="O564" t="s">
-        <v>1022</v>
+        <v>990</v>
       </c>
     </row>
     <row r="565" spans="1:15">
       <c r="A565" t="s">
-        <v>169</v>
+        <v>683</v>
       </c>
       <c r="B565" t="s">
-        <v>170</v>
+        <v>684</v>
       </c>
       <c r="C565" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D565" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E565">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F565" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G565" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H565" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I565">
-        <v>210</v>
+        <v>920</v>
       </c>
       <c r="J565">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K565">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L565">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="M565" t="s">
-        <v>357</v>
+        <v>66</v>
       </c>
       <c r="N565" t="s">
-        <v>357</v>
+        <v>125</v>
       </c>
       <c r="O565" t="s">
-        <v>1023</v>
+        <v>991</v>
       </c>
     </row>
     <row r="566" spans="1:15">
       <c r="A566" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="B566" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="C566" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D566" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E566">
         <v>14</v>
       </c>
-      <c r="F566"/>
+      <c r="F566" t="s">
+        <v>135</v>
+      </c>
       <c r="G566" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H566" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I566">
-        <v>690</v>
+        <v>405</v>
       </c>
       <c r="J566">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K566">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L566">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M566" t="s">
-        <v>357</v>
+        <v>66</v>
       </c>
       <c r="N566" t="s">
-        <v>143</v>
+        <v>418</v>
       </c>
       <c r="O566" t="s">
-        <v>1024</v>
+        <v>992</v>
       </c>
     </row>
     <row r="567" spans="1:15">
       <c r="A567" t="s">
-        <v>464</v>
+        <v>107</v>
       </c>
       <c r="B567" t="s">
-        <v>465</v>
+        <v>108</v>
       </c>
       <c r="C567" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D567" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E567">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F567"/>
       <c r="G567" t="s">
+        <v>19</v>
+      </c>
+      <c r="H567" t="s">
         <v>20</v>
       </c>
-      <c r="H567" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I567">
-        <v>230</v>
+        <v>655</v>
       </c>
       <c r="J567">
+        <v>1</v>
+      </c>
+      <c r="K567">
         <v>6</v>
       </c>
-      <c r="K567">
-[...1 lines deleted...]
-      </c>
       <c r="L567">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M567" t="s">
-        <v>357</v>
+        <v>81</v>
       </c>
       <c r="N567" t="s">
-        <v>357</v>
+        <v>81</v>
       </c>
       <c r="O567" t="s">
-        <v>1025</v>
+        <v>993</v>
       </c>
     </row>
     <row r="568" spans="1:15">
       <c r="A568" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="B568" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="C568" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D568" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E568">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F568"/>
       <c r="G568" t="s">
+        <v>19</v>
+      </c>
+      <c r="H568" t="s">
         <v>20</v>
       </c>
-      <c r="H568" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I568">
-        <v>935</v>
+        <v>370</v>
       </c>
       <c r="J568">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K568">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L568">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="M568" t="s">
-        <v>365</v>
+        <v>81</v>
       </c>
       <c r="N568" t="s">
-        <v>143</v>
+        <v>81</v>
       </c>
       <c r="O568" t="s">
-        <v>1026</v>
+        <v>994</v>
       </c>
     </row>
     <row r="569" spans="1:15">
       <c r="A569" t="s">
-        <v>87</v>
+        <v>107</v>
       </c>
       <c r="B569" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="C569" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D569" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E569">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F569"/>
       <c r="G569" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H569" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I569">
-        <v>210</v>
+        <v>655</v>
       </c>
       <c r="J569">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K569">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L569">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M569" t="s">
-        <v>365</v>
+        <v>80</v>
       </c>
       <c r="N569" t="s">
-        <v>365</v>
+        <v>80</v>
       </c>
       <c r="O569" t="s">
-        <v>1027</v>
+        <v>995</v>
       </c>
     </row>
     <row r="570" spans="1:15">
       <c r="A570" t="s">
-        <v>632</v>
+        <v>101</v>
       </c>
       <c r="B570" t="s">
-        <v>633</v>
+        <v>102</v>
       </c>
       <c r="C570" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D570" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E570">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F570"/>
       <c r="G570" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H570" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I570">
-        <v>210</v>
+        <v>370</v>
       </c>
       <c r="J570">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K570">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L570">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="M570" t="s">
-        <v>365</v>
+        <v>80</v>
       </c>
       <c r="N570" t="s">
-        <v>365</v>
+        <v>80</v>
       </c>
       <c r="O570" t="s">
-        <v>1028</v>
+        <v>996</v>
       </c>
     </row>
     <row r="571" spans="1:15">
       <c r="A571" t="s">
-        <v>238</v>
+        <v>705</v>
       </c>
       <c r="B571" t="s">
-        <v>239</v>
+        <v>706</v>
       </c>
       <c r="C571" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D571" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E571">
         <v>14</v>
       </c>
       <c r="F571"/>
       <c r="G571" t="s">
+        <v>19</v>
+      </c>
+      <c r="H571" t="s">
         <v>20</v>
       </c>
-      <c r="H571" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I571">
-        <v>690</v>
+        <v>900</v>
       </c>
       <c r="J571">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K571">
+        <v>10</v>
+      </c>
+      <c r="L571">
         <v>8</v>
       </c>
-      <c r="L571">
-[...1 lines deleted...]
-      </c>
       <c r="M571" t="s">
-        <v>369</v>
+        <v>80</v>
       </c>
       <c r="N571" t="s">
-        <v>365</v>
+        <v>81</v>
       </c>
       <c r="O571" t="s">
-        <v>1029</v>
+        <v>997</v>
       </c>
     </row>
     <row r="572" spans="1:15">
       <c r="A572" t="s">
-        <v>748</v>
+        <v>107</v>
       </c>
       <c r="B572" t="s">
-        <v>749</v>
+        <v>108</v>
       </c>
       <c r="C572" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="D572" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E572">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="F572"/>
       <c r="G572" t="s">
+        <v>19</v>
+      </c>
+      <c r="H572" t="s">
         <v>20</v>
       </c>
-      <c r="H572" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I572">
-        <v>950</v>
+        <v>655</v>
       </c>
       <c r="J572">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K572">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L572">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M572" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="N572" t="s">
-        <v>357</v>
+        <v>80</v>
       </c>
       <c r="O572" t="s">
-        <v>1030</v>
+        <v>998</v>
       </c>
     </row>
     <row r="573" spans="1:15">
       <c r="A573" t="s">
-        <v>444</v>
+        <v>107</v>
       </c>
       <c r="B573" t="s">
-        <v>445</v>
+        <v>108</v>
       </c>
       <c r="C573" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D573" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E573">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="F573"/>
       <c r="G573" t="s">
+        <v>19</v>
+      </c>
+      <c r="H573" t="s">
         <v>20</v>
       </c>
-      <c r="H573" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I573">
-        <v>1500</v>
+        <v>655</v>
       </c>
       <c r="J573">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K573">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L573">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M573" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="N573" t="s">
-        <v>357</v>
+        <v>80</v>
       </c>
       <c r="O573" t="s">
-        <v>1031</v>
+        <v>999</v>
       </c>
     </row>
     <row r="574" spans="1:15">
       <c r="A574" t="s">
-        <v>444</v>
+        <v>107</v>
       </c>
       <c r="B574" t="s">
-        <v>445</v>
+        <v>108</v>
       </c>
       <c r="C574" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D574" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E574">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="F574"/>
       <c r="G574" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H574" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I574">
-        <v>1500</v>
+        <v>655</v>
       </c>
       <c r="J574">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K574">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L574">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M574" t="s">
-        <v>204</v>
+        <v>86</v>
       </c>
       <c r="N574" t="s">
-        <v>357</v>
+        <v>86</v>
       </c>
       <c r="O574" t="s">
-        <v>1032</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="575" spans="1:15">
       <c r="A575" t="s">
-        <v>825</v>
+        <v>294</v>
       </c>
       <c r="B575" t="s">
-        <v>826</v>
+        <v>295</v>
       </c>
       <c r="C575" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D575" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="E575">
         <v>28</v>
       </c>
-      <c r="F575"/>
+      <c r="F575" t="s">
+        <v>135</v>
+      </c>
       <c r="G575" t="s">
+        <v>19</v>
+      </c>
+      <c r="H575" t="s">
         <v>20</v>
       </c>
-      <c r="H575" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I575">
-        <v>990</v>
+        <v>790</v>
       </c>
       <c r="J575">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K575">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L575">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="M575" t="s">
-        <v>204</v>
+        <v>85</v>
       </c>
       <c r="N575" t="s">
-        <v>357</v>
+        <v>81</v>
       </c>
       <c r="O575" t="s">
-        <v>1033</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="576" spans="1:15">
       <c r="A576" t="s">
-        <v>456</v>
+        <v>262</v>
       </c>
       <c r="B576" t="s">
-        <v>457</v>
+        <v>263</v>
       </c>
       <c r="C576" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D576" t="s">
-        <v>458</v>
+        <v>58</v>
       </c>
       <c r="E576">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F576"/>
       <c r="G576" t="s">
+        <v>19</v>
+      </c>
+      <c r="H576" t="s">
         <v>20</v>
       </c>
-      <c r="H576" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I576">
-        <v>985</v>
+        <v>1050</v>
       </c>
       <c r="J576">
+        <v>4</v>
+      </c>
+      <c r="K576">
+        <v>8</v>
+      </c>
+      <c r="L576">
         <v>6</v>
       </c>
-      <c r="K576">
-[...4 lines deleted...]
-      </c>
       <c r="M576" t="s">
-        <v>204</v>
+        <v>85</v>
       </c>
       <c r="N576" t="s">
-        <v>365</v>
+        <v>86</v>
       </c>
       <c r="O576" t="s">
-        <v>1034</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="577" spans="1:15">
       <c r="A577" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B577" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C577" t="s">
         <v>17</v>
       </c>
       <c r="D577" t="s">
         <v>18</v>
       </c>
       <c r="E577">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F577"/>
       <c r="G577" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H577" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I577">
-        <v>975</v>
+        <v>1280</v>
       </c>
       <c r="J577">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K577">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L577">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M577" t="s">
-        <v>204</v>
+        <v>85</v>
       </c>
       <c r="N577" t="s">
-        <v>357</v>
+        <v>80</v>
       </c>
       <c r="O577" t="s">
-        <v>1035</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="578" spans="1:15">
       <c r="A578" t="s">
-        <v>1036</v>
+        <v>496</v>
       </c>
       <c r="B578" t="s">
-        <v>1037</v>
+        <v>497</v>
       </c>
       <c r="C578" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D578" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E578">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F578"/>
+        <v>7</v>
+      </c>
+      <c r="F578" t="s">
+        <v>135</v>
+      </c>
       <c r="G578" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H578" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I578">
-        <v>660</v>
+        <v>210</v>
       </c>
       <c r="J578">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K578">
         <v>12</v>
       </c>
       <c r="L578">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="M578" t="s">
-        <v>204</v>
+        <v>85</v>
       </c>
       <c r="N578" t="s">
-        <v>365</v>
+        <v>85</v>
       </c>
       <c r="O578" t="s">
-        <v>1038</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="579" spans="1:15">
       <c r="A579" t="s">
-        <v>425</v>
+        <v>262</v>
       </c>
       <c r="B579" t="s">
-        <v>426</v>
+        <v>263</v>
       </c>
       <c r="C579" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D579" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E579">
         <v>14</v>
       </c>
-      <c r="F579" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F579"/>
       <c r="G579" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H579" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I579">
-        <v>405</v>
+        <v>1050</v>
       </c>
       <c r="J579">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K579">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L579">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="M579" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="N579" t="s">
-        <v>369</v>
+        <v>85</v>
       </c>
       <c r="O579" t="s">
-        <v>1039</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="580" spans="1:15">
       <c r="A580" t="s">
-        <v>566</v>
+        <v>294</v>
       </c>
       <c r="B580" t="s">
-        <v>567</v>
+        <v>295</v>
       </c>
       <c r="C580" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D580" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E580">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F580"/>
+        <v>28</v>
+      </c>
+      <c r="F580" t="s">
+        <v>135</v>
+      </c>
       <c r="G580" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H580" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I580">
-        <v>355</v>
+        <v>790</v>
       </c>
       <c r="J580">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K580">
         <v>10</v>
       </c>
       <c r="L580">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M580" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="N580" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="O580" t="s">
-        <v>1040</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="581" spans="1:15">
       <c r="A581" t="s">
-        <v>529</v>
+        <v>278</v>
       </c>
       <c r="B581" t="s">
-        <v>530</v>
+        <v>279</v>
       </c>
       <c r="C581" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D581" t="s">
-        <v>458</v>
+        <v>90</v>
       </c>
       <c r="E581">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F581"/>
+        <v>21</v>
+      </c>
+      <c r="F581" t="s">
+        <v>135</v>
+      </c>
       <c r="G581" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H581" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I581">
-        <v>1290</v>
+        <v>615</v>
       </c>
       <c r="J581">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K581">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L581">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="M581" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="N581" t="s">
-        <v>357</v>
+        <v>86</v>
       </c>
       <c r="O581" t="s">
-        <v>1041</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="582" spans="1:15">
       <c r="A582" t="s">
-        <v>467</v>
+        <v>425</v>
       </c>
       <c r="B582" t="s">
-        <v>468</v>
+        <v>426</v>
       </c>
       <c r="C582" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D582" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E582">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F582"/>
+        <v>7</v>
+      </c>
+      <c r="F582" t="s">
+        <v>135</v>
+      </c>
       <c r="G582" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H582" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I582">
-        <v>605</v>
+        <v>295</v>
       </c>
       <c r="J582">
         <v>4</v>
       </c>
       <c r="K582">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L582">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M582" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="N582" t="s">
-        <v>369</v>
+        <v>271</v>
       </c>
       <c r="O582" t="s">
-        <v>1042</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="583" spans="1:15">
       <c r="A583" t="s">
-        <v>322</v>
+        <v>378</v>
       </c>
       <c r="B583" t="s">
-        <v>323</v>
+        <v>379</v>
       </c>
       <c r="C583" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D583" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E583">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F583" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G583" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H583" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I583">
-        <v>790</v>
+        <v>295</v>
       </c>
       <c r="J583">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K583">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L583">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M583" t="s">
-        <v>204</v>
+        <v>271</v>
       </c>
       <c r="N583" t="s">
-        <v>357</v>
+        <v>271</v>
       </c>
       <c r="O583" t="s">
-        <v>1043</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="584" spans="1:15">
       <c r="A584" t="s">
-        <v>256</v>
+        <v>747</v>
       </c>
       <c r="B584" t="s">
-        <v>257</v>
+        <v>748</v>
       </c>
       <c r="C584" t="s">
         <v>17</v>
       </c>
       <c r="D584" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E584">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F584"/>
       <c r="G584" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H584" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I584">
-        <v>615</v>
+        <v>720</v>
       </c>
       <c r="J584">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K584">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L584">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M584" t="s">
-        <v>204</v>
+        <v>280</v>
       </c>
       <c r="N584" t="s">
-        <v>365</v>
+        <v>280</v>
       </c>
       <c r="O584" t="s">
-        <v>1044</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="585" spans="1:15">
       <c r="A585" t="s">
-        <v>91</v>
+        <v>437</v>
       </c>
       <c r="B585" t="s">
-        <v>92</v>
+        <v>438</v>
       </c>
       <c r="C585" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D585" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E585">
-        <v>4.5</v>
+        <v>14</v>
       </c>
       <c r="F585"/>
       <c r="G585" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H585" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I585">
-        <v>1010</v>
+        <v>830</v>
       </c>
       <c r="J585">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K585">
+        <v>10</v>
+      </c>
+      <c r="L585">
         <v>6</v>
       </c>
-      <c r="L585">
-[...1 lines deleted...]
-      </c>
       <c r="M585" t="s">
-        <v>207</v>
+        <v>284</v>
       </c>
       <c r="N585" t="s">
-        <v>207</v>
+        <v>285</v>
       </c>
       <c r="O585" t="s">
-        <v>1045</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="586" spans="1:15">
       <c r="A586" t="s">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="B586" t="s">
-        <v>163</v>
+        <v>295</v>
       </c>
       <c r="C586" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D586" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E586">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F586" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G586" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H586" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I586">
-        <v>245</v>
+        <v>790</v>
       </c>
       <c r="J586">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K586">
         <v>10</v>
       </c>
       <c r="L586">
         <v>10</v>
       </c>
       <c r="M586" t="s">
-        <v>207</v>
+        <v>284</v>
       </c>
       <c r="N586" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="O586" t="s">
-        <v>1046</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="587" spans="1:15">
       <c r="A587" t="s">
-        <v>367</v>
+        <v>278</v>
       </c>
       <c r="B587" t="s">
-        <v>368</v>
+        <v>279</v>
       </c>
       <c r="C587" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D587" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E587">
-        <v>3.5</v>
-[...1 lines deleted...]
-      <c r="F587"/>
+        <v>21</v>
+      </c>
+      <c r="F587" t="s">
+        <v>135</v>
+      </c>
       <c r="G587" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H587" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I587">
-        <v>180</v>
+        <v>615</v>
       </c>
       <c r="J587">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K587">
         <v>10</v>
       </c>
       <c r="L587">
         <v>10</v>
       </c>
       <c r="M587" t="s">
-        <v>207</v>
+        <v>284</v>
       </c>
       <c r="N587" t="s">
-        <v>207</v>
+        <v>280</v>
       </c>
       <c r="O587" t="s">
-        <v>1047</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="588" spans="1:15">
       <c r="A588" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="B588" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="C588" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D588" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E588">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F588"/>
+        <v>14</v>
+      </c>
+      <c r="F588" t="s">
+        <v>135</v>
+      </c>
       <c r="G588" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H588" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I588">
-        <v>780</v>
+        <v>405</v>
       </c>
       <c r="J588">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K588">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L588">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M588" t="s">
-        <v>207</v>
+        <v>1014</v>
       </c>
       <c r="N588" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="O588" t="s">
-        <v>1048</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="589" spans="1:15">
       <c r="A589" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B589" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C589" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D589" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E589">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F589"/>
+        <v>7</v>
+      </c>
+      <c r="F589" t="s">
+        <v>135</v>
+      </c>
       <c r="G589" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H589" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I589">
-        <v>780</v>
+        <v>210</v>
       </c>
       <c r="J589">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K589">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L589">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M589" t="s">
-        <v>207</v>
+        <v>1016</v>
       </c>
       <c r="N589" t="s">
-        <v>207</v>
+        <v>1016</v>
       </c>
       <c r="O589" t="s">
-        <v>1049</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="590" spans="1:15">
       <c r="A590" t="s">
-        <v>97</v>
+        <v>187</v>
       </c>
       <c r="B590" t="s">
-        <v>98</v>
+        <v>188</v>
       </c>
       <c r="C590" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D590" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E590">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F590"/>
       <c r="G590" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H590" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I590">
-        <v>815</v>
+        <v>780</v>
       </c>
       <c r="J590">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K590">
         <v>6</v>
       </c>
       <c r="L590">
         <v>4</v>
       </c>
       <c r="M590" t="s">
-        <v>206</v>
+        <v>1018</v>
       </c>
       <c r="N590" t="s">
-        <v>207</v>
+        <v>1018</v>
       </c>
       <c r="O590" t="s">
-        <v>1050</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="591" spans="1:15">
       <c r="A591" t="s">
-        <v>363</v>
+        <v>500</v>
       </c>
       <c r="B591" t="s">
-        <v>364</v>
+        <v>501</v>
       </c>
       <c r="C591" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D591" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E591">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F591"/>
       <c r="G591" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H591" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I591">
-        <v>275</v>
+        <v>780</v>
       </c>
       <c r="J591">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K591">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L591">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M591" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="N591" t="s">
-        <v>206</v>
+        <v>1018</v>
       </c>
       <c r="O591" t="s">
-        <v>1051</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="592" spans="1:15">
       <c r="A592" t="s">
-        <v>120</v>
+        <v>342</v>
       </c>
       <c r="B592" t="s">
-        <v>121</v>
+        <v>343</v>
       </c>
       <c r="C592" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D592" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E592">
         <v>14</v>
       </c>
       <c r="F592" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="G592" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H592" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I592">
-        <v>500</v>
+        <v>545</v>
       </c>
       <c r="J592">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K592">
         <v>8</v>
       </c>
       <c r="L592">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M592" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="N592" t="s">
-        <v>207</v>
+        <v>1018</v>
       </c>
       <c r="O592" t="s">
-        <v>1052</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="593" spans="1:15">
       <c r="A593" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="B593" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="C593" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D593" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E593">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F593" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G593" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H593" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I593">
-        <v>405</v>
+        <v>230</v>
       </c>
       <c r="J593">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K593">
         <v>10</v>
       </c>
       <c r="L593">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M593" t="s">
-        <v>206</v>
+        <v>1022</v>
       </c>
       <c r="N593" t="s">
-        <v>207</v>
+        <v>1022</v>
       </c>
       <c r="O593" t="s">
-        <v>1053</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="594" spans="1:15">
       <c r="A594" t="s">
-        <v>334</v>
+        <v>555</v>
       </c>
       <c r="B594" t="s">
-        <v>335</v>
+        <v>556</v>
       </c>
       <c r="C594" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D594" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E594">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F594" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G594" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H594" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I594">
-        <v>295</v>
+        <v>515</v>
       </c>
       <c r="J594">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K594">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L594">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M594" t="s">
-        <v>206</v>
+        <v>1024</v>
       </c>
       <c r="N594" t="s">
-        <v>206</v>
+        <v>1022</v>
       </c>
       <c r="O594" t="s">
-        <v>1054</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="595" spans="1:15">
       <c r="A595" t="s">
-        <v>71</v>
+        <v>586</v>
       </c>
       <c r="B595" t="s">
-        <v>72</v>
+        <v>587</v>
       </c>
       <c r="C595" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D595" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E595">
         <v>7</v>
       </c>
       <c r="F595" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G595" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H595" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I595">
-        <v>295</v>
+        <v>210</v>
       </c>
       <c r="J595">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K595">
         <v>12</v>
       </c>
       <c r="L595">
         <v>12</v>
       </c>
       <c r="M595" t="s">
-        <v>206</v>
+        <v>1024</v>
       </c>
       <c r="N595" t="s">
-        <v>206</v>
+        <v>1024</v>
       </c>
       <c r="O595" t="s">
-        <v>1055</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="596" spans="1:15">
       <c r="A596" t="s">
-        <v>755</v>
+        <v>269</v>
       </c>
       <c r="B596" t="s">
-        <v>756</v>
+        <v>270</v>
       </c>
       <c r="C596" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D596" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E596">
-        <v>10.5</v>
+        <v>7</v>
       </c>
       <c r="F596" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G596" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H596" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I596">
-        <v>575</v>
+        <v>210</v>
       </c>
       <c r="J596">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K596">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L596">
         <v>8</v>
       </c>
       <c r="M596" t="s">
-        <v>206</v>
+        <v>1024</v>
       </c>
       <c r="N596" t="s">
-        <v>207</v>
+        <v>1024</v>
       </c>
       <c r="O596" t="s">
-        <v>1056</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="597" spans="1:15">
       <c r="A597" t="s">
-        <v>506</v>
+        <v>294</v>
       </c>
       <c r="B597" t="s">
-        <v>507</v>
+        <v>295</v>
       </c>
       <c r="C597" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D597" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E597">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F597" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G597" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H597" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I597">
-        <v>1255</v>
+        <v>790</v>
       </c>
       <c r="J597">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K597">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L597">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M597" t="s">
-        <v>212</v>
+        <v>1024</v>
       </c>
       <c r="N597" t="s">
-        <v>207</v>
+        <v>1018</v>
       </c>
       <c r="O597" t="s">
-        <v>1057</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="598" spans="1:15">
       <c r="A598" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="B598" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="C598" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="D598" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E598">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F598"/>
+        <v>21</v>
+      </c>
+      <c r="F598" t="s">
+        <v>135</v>
+      </c>
       <c r="G598" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H598" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I598">
-        <v>655</v>
+        <v>615</v>
       </c>
       <c r="J598">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K598">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L598">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M598" t="s">
-        <v>212</v>
+        <v>1024</v>
       </c>
       <c r="N598" t="s">
-        <v>212</v>
+        <v>26</v>
       </c>
       <c r="O598" t="s">
-        <v>1058</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="599" spans="1:15">
       <c r="A599" t="s">
-        <v>230</v>
+        <v>551</v>
       </c>
       <c r="B599" t="s">
-        <v>231</v>
+        <v>552</v>
       </c>
       <c r="C599" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D599" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E599">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F599"/>
+        <v>10.5</v>
+      </c>
+      <c r="F599" t="s">
+        <v>493</v>
+      </c>
       <c r="G599" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H599" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I599">
-        <v>655</v>
+        <v>460</v>
       </c>
       <c r="J599">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K599">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L599">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M599" t="s">
-        <v>212</v>
+        <v>296</v>
       </c>
       <c r="N599" t="s">
-        <v>212</v>
+        <v>292</v>
       </c>
       <c r="O599" t="s">
-        <v>1059</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="600" spans="1:15">
       <c r="A600" t="s">
-        <v>772</v>
+        <v>212</v>
       </c>
       <c r="B600" t="s">
-        <v>773</v>
+        <v>213</v>
       </c>
       <c r="C600" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D600" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E600">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F600"/>
+        <v>14</v>
+      </c>
+      <c r="F600" t="s">
+        <v>135</v>
+      </c>
       <c r="G600" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H600" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I600">
-        <v>355</v>
+        <v>405</v>
       </c>
       <c r="J600">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K600">
         <v>10</v>
       </c>
       <c r="L600">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M600" t="s">
-        <v>212</v>
+        <v>296</v>
       </c>
       <c r="N600" t="s">
-        <v>212</v>
+        <v>292</v>
       </c>
       <c r="O600" t="s">
-        <v>1060</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="601" spans="1:15">
       <c r="A601" t="s">
-        <v>775</v>
+        <v>1032</v>
       </c>
       <c r="B601" t="s">
-        <v>776</v>
+        <v>1033</v>
       </c>
       <c r="C601" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D601" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E601">
         <v>14</v>
       </c>
       <c r="F601" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G601" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H601" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I601">
-        <v>570</v>
+        <v>525</v>
       </c>
       <c r="J601">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K601">
         <v>8</v>
       </c>
       <c r="L601">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M601" t="s">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="N601" t="s">
-        <v>206</v>
+        <v>307</v>
       </c>
       <c r="O601" t="s">
-        <v>1061</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="602" spans="1:15">
       <c r="A602" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="B602" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="C602" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D602" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E602">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F602" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G602" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H602" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I602">
-        <v>210</v>
+        <v>1420</v>
       </c>
       <c r="J602">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K602">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L602">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M602" t="s">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="N602" t="s">
-        <v>212</v>
+        <v>183</v>
       </c>
       <c r="O602" t="s">
-        <v>1062</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="603" spans="1:15">
       <c r="A603" t="s">
-        <v>524</v>
+        <v>1036</v>
       </c>
       <c r="B603" t="s">
-        <v>525</v>
+        <v>1037</v>
       </c>
       <c r="C603" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D603" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E603">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F603"/>
+        <v>14</v>
+      </c>
+      <c r="F603" t="s">
+        <v>65</v>
+      </c>
       <c r="G603" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H603" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I603">
-        <v>355</v>
+        <v>490</v>
       </c>
       <c r="J603">
         <v>6</v>
       </c>
       <c r="K603">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L603">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M603" t="s">
-        <v>320</v>
+        <v>182</v>
       </c>
       <c r="N603" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="O603" t="s">
-        <v>1063</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="604" spans="1:15">
       <c r="A604" t="s">
-        <v>740</v>
+        <v>143</v>
       </c>
       <c r="B604" t="s">
-        <v>741</v>
+        <v>144</v>
       </c>
       <c r="C604" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D604" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="E604">
-        <v>14</v>
+        <v>4.5</v>
       </c>
       <c r="F604"/>
       <c r="G604" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H604" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I604">
-        <v>1050</v>
+        <v>1010</v>
       </c>
       <c r="J604">
+        <v>1</v>
+      </c>
+      <c r="K604">
         <v>6</v>
       </c>
-      <c r="K604">
-[...1 lines deleted...]
-      </c>
       <c r="L604">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M604" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
       <c r="N604" t="s">
-        <v>320</v>
+        <v>95</v>
       </c>
       <c r="O604" t="s">
-        <v>1064</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="605" spans="1:15">
       <c r="A605" t="s">
-        <v>145</v>
+        <v>610</v>
       </c>
       <c r="B605" t="s">
-        <v>146</v>
+        <v>611</v>
       </c>
       <c r="C605" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D605" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E605">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F605"/>
       <c r="G605" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H605" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I605">
-        <v>355</v>
+        <v>1020</v>
       </c>
       <c r="J605">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K605">
         <v>10</v>
       </c>
       <c r="L605">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M605" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="N605" t="s">
-        <v>211</v>
+        <v>94</v>
       </c>
       <c r="O605" t="s">
-        <v>1065</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="606" spans="1:15">
       <c r="A606" t="s">
-        <v>786</v>
+        <v>92</v>
       </c>
       <c r="B606" t="s">
-        <v>787</v>
+        <v>93</v>
       </c>
       <c r="C606" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D606" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E606">
         <v>14</v>
       </c>
       <c r="F606" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G606" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H606" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I606">
-        <v>495</v>
+        <v>595</v>
       </c>
       <c r="J606">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K606">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L606">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M606" t="s">
-        <v>211</v>
+        <v>99</v>
       </c>
       <c r="N606" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="O606" t="s">
-        <v>1066</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="607" spans="1:15">
       <c r="A607" t="s">
-        <v>39</v>
+        <v>294</v>
       </c>
       <c r="B607" t="s">
-        <v>40</v>
+        <v>295</v>
       </c>
       <c r="C607" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D607" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E607">
         <v>28</v>
       </c>
       <c r="F607" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G607" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H607" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I607">
-        <v>1150</v>
+        <v>790</v>
       </c>
       <c r="J607">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K607">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L607">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M607" t="s">
-        <v>211</v>
+        <v>99</v>
       </c>
       <c r="N607" t="s">
-        <v>206</v>
+        <v>94</v>
       </c>
       <c r="O607" t="s">
-        <v>1067</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="608" spans="1:15">
       <c r="A608" t="s">
-        <v>39</v>
+        <v>278</v>
       </c>
       <c r="B608" t="s">
-        <v>40</v>
+        <v>279</v>
       </c>
       <c r="C608" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D608" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="E608">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F608" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="G608" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H608" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I608">
-        <v>1150</v>
+        <v>615</v>
       </c>
       <c r="J608">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K608">
         <v>8</v>
       </c>
       <c r="L608">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M608" t="s">
-        <v>211</v>
+        <v>99</v>
       </c>
       <c r="N608" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="O608" t="s">
-        <v>1068</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="609" spans="1:15">
       <c r="A609" t="s">
-        <v>721</v>
+        <v>163</v>
       </c>
       <c r="B609" t="s">
-        <v>722</v>
+        <v>164</v>
       </c>
       <c r="C609" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D609" t="s">
-        <v>409</v>
+        <v>90</v>
       </c>
       <c r="E609">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F609"/>
+        <v>14</v>
+      </c>
+      <c r="F609" t="s">
+        <v>135</v>
+      </c>
       <c r="G609" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H609" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I609">
-        <v>1005</v>
+        <v>405</v>
       </c>
       <c r="J609">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K609">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L609">
         <v>4</v>
       </c>
       <c r="M609" t="s">
-        <v>211</v>
+        <v>99</v>
       </c>
       <c r="N609" t="s">
-        <v>212</v>
+        <v>311</v>
       </c>
       <c r="O609" t="s">
-        <v>1069</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="610" spans="1:15">
       <c r="A610" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="B610" t="s">
-        <v>103</v>
+        <v>43</v>
       </c>
       <c r="C610" t="s">
         <v>17</v>
       </c>
       <c r="D610" t="s">
         <v>18</v>
       </c>
       <c r="E610">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F610"/>
       <c r="G610" t="s">
+        <v>19</v>
+      </c>
+      <c r="H610" t="s">
         <v>20</v>
       </c>
-      <c r="H610" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I610">
-        <v>735</v>
+        <v>690</v>
       </c>
       <c r="J610">
         <v>5</v>
       </c>
       <c r="K610">
         <v>8</v>
       </c>
       <c r="L610">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M610" t="s">
-        <v>211</v>
+        <v>356</v>
       </c>
       <c r="N610" t="s">
-        <v>212</v>
+        <v>154</v>
       </c>
       <c r="O610" t="s">
-        <v>1070</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="611" spans="1:15">
       <c r="A611" t="s">
-        <v>727</v>
+        <v>713</v>
       </c>
       <c r="B611" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="C611" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D611" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E611">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F611"/>
+        <v>14</v>
+      </c>
+      <c r="F611" t="s">
+        <v>65</v>
+      </c>
       <c r="G611" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H611" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I611">
-        <v>1180</v>
+        <v>570</v>
       </c>
       <c r="J611">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K611">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L611">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M611" t="s">
-        <v>211</v>
+        <v>153</v>
       </c>
       <c r="N611" t="s">
-        <v>212</v>
+        <v>356</v>
       </c>
       <c r="O611" t="s">
-        <v>1071</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="612" spans="1:15">
       <c r="A612" t="s">
-        <v>256</v>
+        <v>600</v>
       </c>
       <c r="B612" t="s">
-        <v>257</v>
+        <v>601</v>
       </c>
       <c r="C612" t="s">
         <v>17</v>
       </c>
       <c r="D612" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E612">
         <v>21</v>
       </c>
-      <c r="F612" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F612"/>
       <c r="G612" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H612" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I612">
-        <v>615</v>
+        <v>935</v>
       </c>
       <c r="J612">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K612">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L612">
         <v>8</v>
       </c>
       <c r="M612" t="s">
-        <v>211</v>
+        <v>153</v>
       </c>
       <c r="N612" t="s">
-        <v>212</v>
+        <v>154</v>
       </c>
       <c r="O612" t="s">
-        <v>1072</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="613" spans="1:15">
       <c r="A613" t="s">
-        <v>1073</v>
+        <v>171</v>
       </c>
       <c r="B613" t="s">
-        <v>1074</v>
+        <v>172</v>
       </c>
       <c r="C613" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D613" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="E613">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F613"/>
+        <v>21</v>
+      </c>
+      <c r="F613" t="s">
+        <v>65</v>
+      </c>
       <c r="G613" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H613" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I613">
-        <v>1175</v>
+        <v>790</v>
       </c>
       <c r="J613">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K613">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L613">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M613" t="s">
-        <v>211</v>
+        <v>131</v>
       </c>
       <c r="N613" t="s">
-        <v>207</v>
+        <v>356</v>
       </c>
       <c r="O613" t="s">
-        <v>1075</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="614" spans="1:15">
       <c r="A614" t="s">
-        <v>486</v>
+        <v>175</v>
       </c>
       <c r="B614" t="s">
-        <v>487</v>
+        <v>176</v>
       </c>
       <c r="C614" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D614" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E614">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F614"/>
+        <v>14</v>
+      </c>
+      <c r="F614" t="s">
+        <v>65</v>
+      </c>
       <c r="G614" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H614" t="s">
-        <v>343</v>
+        <v>77</v>
       </c>
       <c r="I614">
-        <v>1035</v>
+        <v>1000</v>
       </c>
       <c r="J614">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K614">
         <v>8</v>
       </c>
       <c r="L614">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M614" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="N614" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="O614" t="s">
-        <v>1076</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="615" spans="1:15">
       <c r="A615" t="s">
-        <v>444</v>
+        <v>724</v>
       </c>
       <c r="B615" t="s">
-        <v>445</v>
+        <v>725</v>
       </c>
       <c r="C615" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D615" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E615">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F615"/>
+        <v>14</v>
+      </c>
+      <c r="F615" t="s">
+        <v>135</v>
+      </c>
       <c r="G615" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H615" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="I615">
-        <v>1500</v>
+        <v>495</v>
       </c>
       <c r="J615">
         <v>4</v>
       </c>
       <c r="K615">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L615">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M615" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="N615" t="s">
-        <v>206</v>
+        <v>131</v>
       </c>
       <c r="O615" t="s">
-        <v>1077</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="616" spans="1:15">
       <c r="A616" t="s">
-        <v>456</v>
+        <v>313</v>
       </c>
       <c r="B616" t="s">
-        <v>457</v>
+        <v>314</v>
       </c>
       <c r="C616" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D616" t="s">
-        <v>458</v>
+        <v>18</v>
       </c>
       <c r="E616">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F616"/>
       <c r="G616" t="s">
+        <v>19</v>
+      </c>
+      <c r="H616" t="s">
         <v>20</v>
       </c>
-      <c r="H616" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I616">
-        <v>985</v>
+        <v>355</v>
       </c>
       <c r="J616">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K616">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L616">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M616" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="N616" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="O616" t="s">
-        <v>1078</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="617" spans="1:15">
       <c r="A617" t="s">
+        <v>742</v>
+      </c>
+      <c r="B617" t="s">
         <v>743</v>
       </c>
-      <c r="B617" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C617" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D617" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E617">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F617" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G617" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H617" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I617">
-        <v>920</v>
+        <v>485</v>
       </c>
       <c r="J617">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K617">
         <v>8</v>
       </c>
       <c r="L617">
         <v>5</v>
       </c>
       <c r="M617" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="N617" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="O617" t="s">
-        <v>1079</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="618" spans="1:15">
       <c r="A618" t="s">
-        <v>412</v>
+        <v>282</v>
       </c>
       <c r="B618" t="s">
-        <v>413</v>
+        <v>283</v>
       </c>
       <c r="C618" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D618" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E618">
         <v>14</v>
       </c>
       <c r="F618" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G618" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H618" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I618">
-        <v>405</v>
+        <v>500</v>
       </c>
       <c r="J618">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K618">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L618">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M618" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="N618" t="s">
-        <v>320</v>
+        <v>131</v>
       </c>
       <c r="O618" t="s">
-        <v>1080</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="619" spans="1:15">
       <c r="A619" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="B619" t="s">
-        <v>167</v>
+        <v>134</v>
       </c>
       <c r="C619" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D619" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E619">
         <v>7</v>
       </c>
       <c r="F619" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="G619" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H619" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="I619">
         <v>210</v>
       </c>
       <c r="J619">
         <v>7</v>
       </c>
       <c r="K619">
         <v>10</v>
       </c>
       <c r="L619">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M619" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="N619" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="O619" t="s">
-        <v>1081</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="620" spans="1:15">
       <c r="A620" t="s">
-        <v>230</v>
+        <v>603</v>
       </c>
       <c r="B620" t="s">
-        <v>231</v>
+        <v>604</v>
       </c>
       <c r="C620" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D620" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E620">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F620"/>
       <c r="G620" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H620" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I620">
-        <v>655</v>
+        <v>605</v>
       </c>
       <c r="J620">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K620">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L620">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M620" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="N620" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="O620" t="s">
-        <v>1082</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="621" spans="1:15">
       <c r="A621" t="s">
-        <v>233</v>
+        <v>294</v>
       </c>
       <c r="B621" t="s">
-        <v>234</v>
+        <v>295</v>
       </c>
       <c r="C621" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D621" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E621">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F621"/>
+        <v>28</v>
+      </c>
+      <c r="F621" t="s">
+        <v>135</v>
+      </c>
       <c r="G621" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H621" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I621">
-        <v>370</v>
+        <v>790</v>
       </c>
       <c r="J621">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K621">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L621">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M621" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="N621" t="s">
-        <v>109</v>
+        <v>356</v>
       </c>
       <c r="O621" t="s">
-        <v>1083</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="622" spans="1:15">
       <c r="A622" t="s">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="B622" t="s">
-        <v>228</v>
+        <v>279</v>
       </c>
       <c r="C622" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D622" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="E622">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F622"/>
+        <v>21</v>
+      </c>
+      <c r="F622" t="s">
+        <v>135</v>
+      </c>
       <c r="G622" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H622" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I622">
-        <v>690</v>
+        <v>615</v>
       </c>
       <c r="J622">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K622">
+        <v>10</v>
+      </c>
+      <c r="L622">
         <v>8</v>
       </c>
-      <c r="L622">
-[...1 lines deleted...]
-      </c>
       <c r="M622" t="s">
-        <v>266</v>
+        <v>130</v>
       </c>
       <c r="N622" t="s">
-        <v>109</v>
+        <v>153</v>
       </c>
       <c r="O622" t="s">
-        <v>1084</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="623" spans="1:15">
       <c r="A623" t="s">
-        <v>230</v>
+        <v>133</v>
       </c>
       <c r="B623" t="s">
-        <v>231</v>
+        <v>134</v>
       </c>
       <c r="C623" t="s">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="D623" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E623">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F623"/>
+        <v>7</v>
+      </c>
+      <c r="F623" t="s">
+        <v>135</v>
+      </c>
       <c r="G623" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H623" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I623">
-        <v>655</v>
+        <v>210</v>
       </c>
       <c r="J623">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K623">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L623">
         <v>3</v>
       </c>
       <c r="M623" t="s">
-        <v>266</v>
+        <v>136</v>
       </c>
       <c r="N623" t="s">
-        <v>266</v>
+        <v>136</v>
       </c>
       <c r="O623" t="s">
-        <v>1085</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="624" spans="1:15">
       <c r="A624" t="s">
-        <v>233</v>
+        <v>175</v>
       </c>
       <c r="B624" t="s">
-        <v>234</v>
+        <v>176</v>
       </c>
       <c r="C624" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="D624" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="E624">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F624"/>
+        <v>14</v>
+      </c>
+      <c r="F624" t="s">
+        <v>65</v>
+      </c>
       <c r="G624" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H624" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="I624">
-        <v>370</v>
+        <v>1000</v>
       </c>
       <c r="J624">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K624">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L624">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M624" t="s">
-        <v>266</v>
+        <v>103</v>
       </c>
       <c r="N624" t="s">
-        <v>266</v>
+        <v>136</v>
       </c>
       <c r="O624" t="s">
-        <v>1086</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="625" spans="1:15">
       <c r="A625" t="s">
-        <v>765</v>
+        <v>274</v>
       </c>
       <c r="B625" t="s">
-        <v>766</v>
+        <v>275</v>
       </c>
       <c r="C625" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="D625" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E625">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F625"/>
       <c r="G625" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H625" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="I625">
-        <v>900</v>
+        <v>1005</v>
       </c>
       <c r="J625">
         <v>6</v>
       </c>
       <c r="K625">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L625">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M625" t="s">
-        <v>266</v>
+        <v>230</v>
       </c>
       <c r="N625" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="O625" t="s">
-        <v>1087</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="626" spans="1:15">
       <c r="A626" t="s">
+        <v>69</v>
+      </c>
+      <c r="B626" t="s">
+        <v>70</v>
+      </c>
+      <c r="C626" t="s">
+        <v>63</v>
+      </c>
+      <c r="D626" t="s">
+        <v>64</v>
+      </c>
+      <c r="E626">
+        <v>14</v>
+      </c>
+      <c r="F626" t="s">
+        <v>71</v>
+      </c>
+      <c r="G626" t="s">
+        <v>19</v>
+      </c>
+      <c r="H626" t="s">
+        <v>77</v>
+      </c>
+      <c r="I626">
+        <v>500</v>
+      </c>
+      <c r="J626">
+        <v>5</v>
+      </c>
+      <c r="K626">
+        <v>8</v>
+      </c>
+      <c r="L626">
+        <v>5</v>
+      </c>
+      <c r="M626" t="s">
         <v>230</v>
       </c>
-      <c r="B626" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="N626" t="s">
-        <v>266</v>
+        <v>128</v>
       </c>
       <c r="O626" t="s">
-        <v>1088</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="627" spans="1:15">
       <c r="A627" t="s">
+        <v>586</v>
+      </c>
+      <c r="B627" t="s">
+        <v>587</v>
+      </c>
+      <c r="C627" t="s">
+        <v>63</v>
+      </c>
+      <c r="D627" t="s">
+        <v>90</v>
+      </c>
+      <c r="E627">
+        <v>7</v>
+      </c>
+      <c r="F627" t="s">
+        <v>135</v>
+      </c>
+      <c r="G627" t="s">
+        <v>19</v>
+      </c>
+      <c r="H627" t="s">
+        <v>77</v>
+      </c>
+      <c r="I627">
+        <v>210</v>
+      </c>
+      <c r="J627">
+        <v>7</v>
+      </c>
+      <c r="K627">
+        <v>12</v>
+      </c>
+      <c r="L627">
+        <v>9</v>
+      </c>
+      <c r="M627" t="s">
         <v>230</v>
       </c>
-      <c r="B627" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="N627" t="s">
-        <v>266</v>
+        <v>230</v>
       </c>
       <c r="O627" t="s">
-        <v>1089</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="628" spans="1:15">
       <c r="A628" t="s">
+        <v>269</v>
+      </c>
+      <c r="B628" t="s">
+        <v>270</v>
+      </c>
+      <c r="C628" t="s">
+        <v>76</v>
+      </c>
+      <c r="D628" t="s">
+        <v>90</v>
+      </c>
+      <c r="E628">
+        <v>7</v>
+      </c>
+      <c r="F628" t="s">
+        <v>135</v>
+      </c>
+      <c r="G628" t="s">
+        <v>19</v>
+      </c>
+      <c r="H628" t="s">
+        <v>77</v>
+      </c>
+      <c r="I628">
+        <v>210</v>
+      </c>
+      <c r="J628">
+        <v>7</v>
+      </c>
+      <c r="K628">
+        <v>12</v>
+      </c>
+      <c r="L628">
+        <v>8</v>
+      </c>
+      <c r="M628" t="s">
         <v>230</v>
       </c>
-      <c r="B628" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="N628" t="s">
-        <v>522</v>
+        <v>230</v>
       </c>
       <c r="O628" t="s">
-        <v>1090</v>
-[...8843 lines deleted...]
-        <v>1299</v>
+        <v>1063</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">