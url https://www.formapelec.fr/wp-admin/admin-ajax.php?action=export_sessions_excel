--- v4 (2026-06-27)
+++ v5 (2026-08-24)
@@ -12,3242 +12,2762 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1064">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="904">
   <si>
     <t>Code session</t>
   </si>
   <si>
     <t>Title session</t>
   </si>
   <si>
     <t>Categorie</t>
   </si>
   <si>
     <t>Categorie Famille</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Habilitation</t>
   </si>
   <si>
     <t>Type de session</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Min Places</t>
   </si>
   <si>
     <t>Max Places</t>
   </si>
   <si>
     <t>Places disponibles</t>
   </si>
   <si>
     <t>Date début</t>
   </si>
   <si>
     <t>Date fin</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
+    <t>TST I 422</t>
+  </si>
+  <si>
+    <t>Travaux sous tension: Formation initiale sur installations électriques : TST BT sur installations industrielles et tertiaires</t>
+  </si>
+  <si>
+    <t>INITIALE</t>
+  </si>
+  <si>
+    <t>Travaux sous tension BT</t>
+  </si>
+  <si>
+    <t>TST Installations Electriques</t>
+  </si>
+  <si>
+    <t>Présentiel</t>
+  </si>
+  <si>
+    <t>Centre de CACHAN 30 Avenue du Président WILSON 94234 CACHAN</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09069</t>
+  </si>
+  <si>
+    <t>IRVE P1</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installation IRVE P1 - Bornes de recharge AC</t>
+  </si>
+  <si>
+    <t>COMPETENCE</t>
+  </si>
+  <si>
+    <t>Infrastructure de distribution &amp; énergie</t>
+  </si>
+  <si>
+    <t>2026-09048</t>
+  </si>
+  <si>
+    <t>IRVE P2</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installation IRVE P2 - Bornes de recharge AC</t>
+  </si>
+  <si>
+    <t>Centre de DARDILLY 3 Place du Paisy 69570 DARDILLY</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09107</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08027</t>
+  </si>
+  <si>
+    <t>BOIT 232</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles BT "Synthétique et Papier"</t>
+  </si>
+  <si>
+    <t>CERTIF</t>
+  </si>
+  <si>
+    <t>Réseaux de DP aériens et souterrains BT et HTA</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09041</t>
+  </si>
+  <si>
+    <t>BOIT 212</t>
+  </si>
+  <si>
+    <t>Formation initiale - Accessoires de réseaux souterrains câbles BT « Synthétique / Papier »</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09030</t>
+  </si>
+  <si>
+    <t>BOIT 231</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles BT « Synthétique »</t>
+  </si>
+  <si>
+    <t>2026-09098</t>
+  </si>
+  <si>
+    <t>RECY 350</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage en BT et HTA : B0 - B1(V) - B2(V) - B2(V) Essai - BR - BC - H0(V) - H1(V) - H2(V) - H2V Essai - HC</t>
+  </si>
+  <si>
+    <t>RECYCLAGE</t>
+  </si>
+  <si>
+    <t>Sécurité</t>
+  </si>
+  <si>
+    <t>Habilitation Electrique Hors tension</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10258</t>
+  </si>
+  <si>
+    <t>RECY 251</t>
+  </si>
+  <si>
+    <t>HABILITATION ELECTRIQUE : Recyclage du personnel électricien titulaire d’une habilitation B2V – H2 spécifique aux opérations de repérage des réseaux souterrains BT et HTA</t>
+  </si>
+  <si>
+    <t>Centre de PONT DU CHATEAU Chemin des Palisses 63430 PONT DU CHATEAU</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10135</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>2026-09266</t>
+  </si>
+  <si>
+    <t>2026-10257</t>
+  </si>
+  <si>
+    <t>TST I 423</t>
+  </si>
+  <si>
+    <t>Travaux sous tension: Formation initiale sur installations électriques : TST BT sur batteries d'accumulateurs stationnaires</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10256</t>
+  </si>
+  <si>
+    <t>TST O CDT</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module CHARGÉ DE TRAVAUX TST BT</t>
+  </si>
+  <si>
+    <t>TST Ouvrage</t>
+  </si>
+  <si>
+    <t>07/12/2026</t>
+  </si>
+  <si>
+    <t>09/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12125</t>
+  </si>
+  <si>
+    <t>TST O CPI</t>
+  </si>
+  <si>
+    <t>Confection sous tension d’un Câble à isolation au Papier Imprégné (CPI)</t>
+  </si>
+  <si>
+    <t>2026-12124</t>
+  </si>
+  <si>
+    <t>RECY O 251</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Emergence Habillage - Nappage" - (EME HAB)</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10254</t>
+  </si>
+  <si>
+    <t>RECY I 425</t>
+  </si>
+  <si>
+    <t>Travaux sous tension: Recyclage sur installations électriques : TST BT sur batteries d'accumulateurs stationnaires + Module complémentaire Remplacement ou ajout d'un constituant en courant continu</t>
+  </si>
+  <si>
+    <t>2026-10255</t>
+  </si>
+  <si>
+    <t>2026-10253</t>
+  </si>
+  <si>
+    <t>NOR 35</t>
+  </si>
+  <si>
+    <t>Mise en sécurité des logements existants</t>
+  </si>
+  <si>
+    <t>26/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11220</t>
+  </si>
+  <si>
+    <t>RECY O 207</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Réseaux Souterrains en Câbles à Isolation Synthétique - (BASE + SOU-CIS)</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09151</t>
+  </si>
+  <si>
+    <t>13/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11219</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10103</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09160</t>
+  </si>
+  <si>
+    <t>BOIT 221</t>
+  </si>
+  <si>
+    <t>Recyclage - Accessoires de réseaux souterrains câbles BT « Synthétique »</t>
+  </si>
+  <si>
+    <t>2026-09158</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10250</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10094</t>
+  </si>
+  <si>
+    <t>TST O 300</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module Fondamentaux TST BT</t>
+  </si>
+  <si>
+    <t>2026-09213</t>
+  </si>
+  <si>
+    <t>2026-09275</t>
+  </si>
+  <si>
+    <t>BOIT 233</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles HTA « synthétique »</t>
+  </si>
+  <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11217</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09274</t>
+  </si>
+  <si>
+    <t>10/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11216</t>
+  </si>
+  <si>
+    <t>BOIT 223</t>
+  </si>
+  <si>
+    <t>Recyclage - Accessoires de réseaux souterrains câbles HTA « Synthétique »</t>
+  </si>
+  <si>
+    <t>09/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11215</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10095</t>
+  </si>
+  <si>
+    <t>HABEL 333</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel effectuant des opérations spécifiques telles que Mesurage - Vérification - Manoeuvre :  BE " Mesurage - Vérification - Manœuvre " - B1 - B1(V) - B2 - B2(V) - B2(V) "Essai" - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-11214</t>
+  </si>
+  <si>
+    <t>NOR 34</t>
+  </si>
+  <si>
+    <t>Norme NF C 15-100: Conception et dimensionnement d’une installation électrique en BT</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09059</t>
+  </si>
+  <si>
+    <t>2026-09273</t>
+  </si>
+  <si>
+    <t>MONT BT 16.1</t>
+  </si>
+  <si>
+    <t>04/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11209</t>
+  </si>
+  <si>
+    <t>MONT EME10</t>
+  </si>
+  <si>
+    <t>Raccordement hors tension de câbles BT à isolation synthétique sur tout type d'Émergence (EME)</t>
+  </si>
+  <si>
+    <t>2026-10192</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09097</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09099</t>
+  </si>
+  <si>
+    <t>SECUF 100</t>
+  </si>
+  <si>
+    <t>Formation SECUFER: accès aux emprises ferroviaires</t>
+  </si>
+  <si>
+    <t>E-learning</t>
+  </si>
+  <si>
+    <t>2026-11203</t>
+  </si>
+  <si>
+    <t>RECY 340</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage en BT : B0 - B1(V) - B2(V) - B2(V) Essai - BR - BC - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-09086</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10237</t>
+  </si>
+  <si>
+    <t>RECY O 206</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien "Eclairage Public" - (BASE + AER-EP)</t>
+  </si>
+  <si>
+    <t>02/11/2026</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11200</t>
+  </si>
+  <si>
+    <t>HABEL 398</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation Initiale Habilitation Electrique BP pour du personnel réalisant des opérations simples sur des installations PV</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>24/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11199</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10234</t>
+  </si>
+  <si>
+    <t>TST O 313</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien Réseau - (AER - RES)</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10233</t>
+  </si>
+  <si>
+    <t>TST O 304</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Branchement Aérien et Aéro-Souterrain - (AER BRT) :</t>
+  </si>
+  <si>
+    <t>2026-09212</t>
+  </si>
+  <si>
+    <t>19/11/2026</t>
+  </si>
+  <si>
+    <t>20/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11048</t>
+  </si>
+  <si>
+    <t>10/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12114</t>
+  </si>
+  <si>
+    <t>15/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12113</t>
+  </si>
+  <si>
+    <t>MONT BT 13.1</t>
+  </si>
+  <si>
+    <t>Réseaux Électriques de Distribution Publique - Adaptation professionnelle sur réseaux aériens BT hors tension</t>
+  </si>
+  <si>
+    <t>2026-11198</t>
+  </si>
+  <si>
+    <t>HABEL 330</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel non-électricien pour des opérations simples en BT : BS - BE Manœuvre - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>30/11/2026</t>
+  </si>
+  <si>
+    <t>01/12/2026</t>
+  </si>
+  <si>
+    <t>2026-11197</t>
+  </si>
+  <si>
+    <t>RECY 397</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel électricien pour des interventions et des travaux sur des installations photovoltaïques BP et BR photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-10146</t>
+  </si>
+  <si>
+    <t>HABEL 397</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel électricien pour des interventions et les travaux sur des installations photovoltaïques BP et BR Photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-10145</t>
+  </si>
+  <si>
+    <t>IRVE ET</t>
+  </si>
+  <si>
+    <t>Réaliser des études de conception d'IRVE (Arrêté du 27 octobre 2021 relatif à l'étude des installations IRVE)</t>
+  </si>
+  <si>
+    <t>02/12/2026</t>
+  </si>
+  <si>
+    <t>2026-11195</t>
+  </si>
+  <si>
+    <t>BOIT 19</t>
+  </si>
+  <si>
+    <t>Jonctions sur câbles industriels en HTA</t>
+  </si>
+  <si>
+    <t>18/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11194</t>
+  </si>
+  <si>
+    <t>BOIT 18</t>
+  </si>
+  <si>
+    <t>Extrémités et connecteurs sur câbles industriels en HTA</t>
+  </si>
+  <si>
+    <t>16/11/2026</t>
+  </si>
+  <si>
+    <t>17/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11193</t>
+  </si>
+  <si>
+    <t>DEPA 20</t>
+  </si>
+  <si>
+    <t>Dépannage en présence de tension sur des installations BT</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10231</t>
+  </si>
+  <si>
+    <t>IRVE P3</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installation IRVE P3  - Bornes de recharge DC</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10230</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10229</t>
+  </si>
+  <si>
+    <t>2026-10228</t>
+  </si>
+  <si>
+    <t>HABEL 371</t>
+  </si>
+  <si>
+    <t>Habilitation électrique: Formation initiale en HTA : B0-H0(V) - H1(V)-H2(V)-H2V Essai-HC</t>
+  </si>
+  <si>
+    <t>2026-09264</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09263</t>
+  </si>
+  <si>
+    <t>11/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12108</t>
+  </si>
+  <si>
+    <t>IRVE MA2</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE - Maintenance IRVE MA2 - Bornes de recharge AC communicantes et sous gestionnaire d’énergie</t>
+  </si>
+  <si>
+    <t>2026-10222</t>
+  </si>
+  <si>
+    <t>IRVE MA1</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE - Maintenance IRVE MA1 - Réaliser des actions de maintenances préventives et curatives</t>
+  </si>
+  <si>
+    <t>2026-10221</t>
+  </si>
+  <si>
+    <t>2026-10220</t>
+  </si>
+  <si>
+    <t>MONT BT 13</t>
+  </si>
+  <si>
+    <t>2026-09216</t>
+  </si>
+  <si>
+    <t>RECY O 218</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Aérien" et Module "Emergence" - (BASE + AER + EME)</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09091</t>
+  </si>
+  <si>
+    <t>TST O 306</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien "Éclairage Public" - (AER EP)</t>
+  </si>
+  <si>
+    <t>2026-10219</t>
+  </si>
+  <si>
+    <t>2026-09108</t>
+  </si>
+  <si>
+    <t>INFO HABEL</t>
+  </si>
+  <si>
+    <t>Formation de l'encadrement à la norme NF C 18-510</t>
+  </si>
+  <si>
+    <t>16/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12107</t>
+  </si>
+  <si>
+    <t>2026-10149</t>
+  </si>
+  <si>
+    <t>IRVE P12</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE : Installations IRVE P1 et IRVE P2 - Borne de recharge AC</t>
+  </si>
+  <si>
+    <t>Antenne de ST NAZAIRE - REXEL 4 BOULEVARD DE L'EUROPE 44600 ST NAZAIRE</t>
+  </si>
+  <si>
+    <t>08/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12106</t>
+  </si>
+  <si>
+    <t>Antenne de CAEN - REXEL Rue de la Girafe - ZI du Mont Coco 14000 CAEN</t>
+  </si>
+  <si>
+    <t>2026-11186</t>
+  </si>
+  <si>
+    <t>Antenne de MAINVILLIERS - REXEL 21, rue Jean Rostand 28300 MAINVILLIERS</t>
+  </si>
+  <si>
+    <t>2026-10218</t>
+  </si>
+  <si>
+    <t>2026-09255</t>
+  </si>
+  <si>
+    <t>MONT HTA10</t>
+  </si>
+  <si>
+    <t>Formation initiale sur les réseaux aériens HTA de distribution publique (hors tension)</t>
+  </si>
+  <si>
+    <t>2026-09140</t>
+  </si>
+  <si>
+    <t>TST O 305</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT pour les Ouvrages : Module Emergence - (EME)</t>
+  </si>
+  <si>
+    <t>2026-10209</t>
+  </si>
+  <si>
+    <t>TRH 20.1</t>
+  </si>
+  <si>
+    <t>Formation à la sécurité pour les travaux en hauteur : Travail sur poteau bois, béton et metallique</t>
+  </si>
+  <si>
+    <t>Antenne de CHANGIS Chemin de l'ormois 77660 CHANGIS SUR MARNE</t>
+  </si>
+  <si>
+    <t>2026-09254</t>
+  </si>
+  <si>
+    <t>RECY O 213</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Aérien - (BASE + AER)</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09253</t>
+  </si>
+  <si>
+    <t>27/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11172</t>
+  </si>
+  <si>
+    <t>BOIT 213</t>
+  </si>
+  <si>
+    <t>Formation initiale - Accessoires de réseaux souterrains câbles HTA « Synthétique »</t>
+  </si>
+  <si>
+    <t>2026-11171</t>
+  </si>
+  <si>
+    <t>BOIT 234</t>
+  </si>
+  <si>
+    <t>Certification des monteurs - Accessoires de réseaux souterrains câbles HTA « Synthétique et Papier »</t>
+  </si>
+  <si>
+    <t>2026-10091</t>
+  </si>
+  <si>
+    <t>BOIT 224</t>
+  </si>
+  <si>
+    <t>Recyclage - Accessoires de réseaux souterrains câbles HTA « Synthétique et Papier »</t>
+  </si>
+  <si>
+    <t>2026-10090</t>
+  </si>
+  <si>
+    <t>14/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12097</t>
+  </si>
+  <si>
+    <t>HABEL 371 X2</t>
+  </si>
+  <si>
+    <t>2026-12096</t>
+  </si>
+  <si>
+    <t>TST O 307</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Souterrain - (SOU)</t>
+  </si>
+  <si>
+    <t>2026-09247</t>
+  </si>
+  <si>
+    <t>HABEL 328</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel réalisant des travaux en fouilles à proximité de réseaux électriques enterrés" Exécutant " et / ou " Chargé de chantier " : BF - HF</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10206</t>
+  </si>
+  <si>
+    <t>PV 36</t>
+  </si>
+  <si>
+    <t>Générateur photovoltaïque raccordé au réseau - Module électricité - Obtenir l'attestation de réussite QualiPV 36, afin d'accéder à la mention RGE - Référent technique</t>
+  </si>
+  <si>
+    <t>05/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11170</t>
+  </si>
+  <si>
+    <t>2026-12095</t>
+  </si>
+  <si>
+    <t>RES 400</t>
+  </si>
+  <si>
+    <t>Technologie des réseaux " souterrains " BT et HTA</t>
+  </si>
+  <si>
+    <t>2026-11169</t>
+  </si>
+  <si>
+    <t>PASS 200</t>
+  </si>
+  <si>
+    <t>SECURITE ELECTRIQUE EN ENVIRONNEMENT HTB :INFORMATION PRÉALABLE « PASS HTB » INTERVENTIONS SUR LES INSTALLATIONS RTE, ENEDIS ET EDF Personnel Opérateur</t>
+  </si>
+  <si>
+    <t>2026-12094</t>
+  </si>
+  <si>
+    <t>PASS 100</t>
+  </si>
+  <si>
+    <t>SECURITE ELECTRIQUE EN ENVIRONNEMENT HTB :INFORMATION PRÉALABLE « PASS HTB » INTERVENTIONS SUR LES INSTALLATIONS RTE, ENEDIS ET EDF Personnel Encadrant</t>
+  </si>
+  <si>
+    <t>2026-12093</t>
+  </si>
+  <si>
+    <t>GEST 24</t>
+  </si>
+  <si>
+    <t>Gestion de chantier : Management de projet pour chef d'équipe et adjoint conducteur de travaux</t>
+  </si>
+  <si>
+    <t>Organisation et Management</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09085</t>
+  </si>
+  <si>
+    <t>AIPR 111</t>
+  </si>
+  <si>
+    <t>AUTORISATION D'INTERVENTION À PROXIMITÉ DES RÉSEAUX : Formation et Examen - Catégorie de personnel : " Opérateur "</t>
+  </si>
+  <si>
+    <t>2026-11168</t>
+  </si>
+  <si>
+    <t>AIPR 113</t>
+  </si>
+  <si>
+    <t>AUTORISATION D'INTERVENTION À PROXIMITÉ DES RÉSEAUX : Formation et Examen - Catégorie de personnel : " Concepteur "</t>
+  </si>
+  <si>
+    <t>2026-11167</t>
+  </si>
+  <si>
+    <t>AIPR 112</t>
+  </si>
+  <si>
+    <t>AUTORISATION D'INTERVENTION À PROXIMITÉ DES RÉSEAUX : Formation et Examen - Catégorie de personnel : " Encadrant "</t>
+  </si>
+  <si>
+    <t>2026-11166</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>2026-10205</t>
+  </si>
+  <si>
+    <t>2026-11165</t>
+  </si>
+  <si>
+    <t>2026-12092</t>
+  </si>
+  <si>
+    <t>BOIT 211</t>
+  </si>
+  <si>
+    <t>Formation initiale - Accessoires de réseaux souterrains câbles BT « Synthétique »</t>
+  </si>
+  <si>
+    <t>2026-12091</t>
+  </si>
+  <si>
+    <t>2026-11163</t>
+  </si>
+  <si>
+    <t>2026-11162</t>
+  </si>
+  <si>
+    <t>2026-08048</t>
+  </si>
+  <si>
+    <t>2026-08047</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08053</t>
+  </si>
+  <si>
+    <t>HABEL 340</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel électricien pour interventions et / ou travaux et / ou consignation en BT : B0 - B1(V) - B2(V) - B2(V) "Essai" - BR - BC - H0(V)</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>2026-08050</t>
+  </si>
+  <si>
+    <t>TST O 301</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module Terminal ≤  36 kVA - (TER)</t>
+  </si>
+  <si>
+    <t>2026-12090</t>
+  </si>
+  <si>
+    <t>2026-09233</t>
+  </si>
+  <si>
+    <t>HABEL 252</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale complémentaire du personnel déjà habilité en basse tension, pour interventions et consignations en BT : BR et BC limité à la " Détection "</t>
+  </si>
+  <si>
+    <t>2026-09232</t>
+  </si>
+  <si>
     <t>ELEC 1</t>
   </si>
   <si>
     <t>Bases de l'électricité</t>
   </si>
   <si>
-    <t>COMPETENCE</t>
-[...17 lines deleted...]
-    <t>2026-08062</t>
+    <t>2026-09231</t>
+  </si>
+  <si>
+    <t>EPUB 420</t>
+  </si>
+  <si>
+    <t>Formation spécifique pour des opérations de maintenance sur des installations HTA 3,2 ou 5, 5KV d'éclairage extérieur</t>
+  </si>
+  <si>
+    <t>Éclairage extérieur / SLT</t>
+  </si>
+  <si>
+    <t>2026-10204</t>
+  </si>
+  <si>
+    <t>2026-11160</t>
+  </si>
+  <si>
+    <t>2026-09229</t>
+  </si>
+  <si>
+    <t>RES 455</t>
+  </si>
+  <si>
+    <t>RÉSEAUX ÉLECTRIQUES DE DISTRIBUTION PUBLIQUE : Technologie et piquetage des réseaux aériens BT et HTA</t>
+  </si>
+  <si>
+    <t>2026-10203</t>
+  </si>
+  <si>
+    <t>2026-12089</t>
+  </si>
+  <si>
+    <t>2026-09220</t>
+  </si>
+  <si>
+    <t>@FOUDR 20</t>
+  </si>
+  <si>
+    <t>Foudre: Protection de l’habitat selon AFNOR FD 17-109 - Module technique Installateurs et Chargés d'affaires / Formation distancielle</t>
+  </si>
+  <si>
+    <t>Classe Virtuelle @ Accessible à Distance</t>
+  </si>
+  <si>
+    <t>2026-10176</t>
+  </si>
+  <si>
+    <t>CEX EP</t>
+  </si>
+  <si>
+    <t>ÉCLAIRAGE EXTÉRIEUR : Chargé d'Exploitation en Éclairage Public</t>
+  </si>
+  <si>
+    <t>2026-10202</t>
+  </si>
+  <si>
+    <t>CAM 10</t>
+  </si>
+  <si>
+    <t>RÉSEAUX ÉLECTRIQUES DE DISTRIBUTION PUBLIQUE : Calcul mécanique des lignes aériennes BT - CAMELIA</t>
+  </si>
+  <si>
+    <t>2026-11158</t>
+  </si>
+  <si>
+    <t>2026-10199</t>
+  </si>
+  <si>
+    <t>ELEC 4</t>
+  </si>
+  <si>
+    <t>Câblage des installations électriques industrielles et tertiaires</t>
+  </si>
+  <si>
+    <t>2026-09219</t>
+  </si>
+  <si>
+    <t>RECY O 205</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Emergence - (BASE + EME)</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>2026-09218</t>
+  </si>
+  <si>
+    <t>2026-09217</t>
+  </si>
+  <si>
+    <t>2026-10198</t>
+  </si>
+  <si>
+    <t>2026-12087</t>
+  </si>
+  <si>
+    <t>2026-10197</t>
+  </si>
+  <si>
+    <t>2026-09215</t>
+  </si>
+  <si>
+    <t>2026-11154</t>
+  </si>
+  <si>
+    <t>2026-12085</t>
+  </si>
+  <si>
+    <t>2026-12084</t>
+  </si>
+  <si>
+    <t>04/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12086</t>
+  </si>
+  <si>
+    <t>2026-12083</t>
+  </si>
+  <si>
+    <t>2026-11157</t>
+  </si>
+  <si>
+    <t>2026-11156</t>
+  </si>
+  <si>
+    <t>2026-10191</t>
+  </si>
+  <si>
+    <t>BOIT 222</t>
+  </si>
+  <si>
+    <t>Recyclage -  Accessoires de réseaux souterrains câbles BT « Synthétique / Papier »</t>
+  </si>
+  <si>
+    <t>Accessoires Souterrains</t>
+  </si>
+  <si>
+    <t>2026-11153</t>
+  </si>
+  <si>
+    <t>MONT BT 14</t>
+  </si>
+  <si>
+    <t>Réseaux Électriques de Distribution Publique - Adaptation professionnelle sur les branchements BT hors tension</t>
+  </si>
+  <si>
+    <t>2026-10190</t>
+  </si>
+  <si>
+    <t>2026-10189</t>
+  </si>
+  <si>
+    <t>2026-09214</t>
+  </si>
+  <si>
+    <t>2026-09211</t>
+  </si>
+  <si>
+    <t>2026-11148</t>
+  </si>
+  <si>
+    <t>2026-11151</t>
+  </si>
+  <si>
+    <t>2026-11150</t>
+  </si>
+  <si>
+    <t>2026-11149</t>
+  </si>
+  <si>
+    <t>2026-10179</t>
+  </si>
+  <si>
+    <t>2026-09203</t>
+  </si>
+  <si>
+    <t>2026-10177</t>
+  </si>
+  <si>
+    <t>RECY I 422</t>
+  </si>
+  <si>
+    <t>Travaux sous tension : Recyclage sur installations électriques : TST BT sur installations industrielles et tertiaires</t>
+  </si>
+  <si>
+    <t>2026-09201</t>
+  </si>
+  <si>
+    <t>2026-09199</t>
+  </si>
+  <si>
+    <t>2026-09198</t>
+  </si>
+  <si>
+    <t>2026-12082</t>
+  </si>
+  <si>
+    <t>2026-12081</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>2026-11146</t>
+  </si>
+  <si>
+    <t>2026-11147</t>
+  </si>
+  <si>
+    <t>2026-11145</t>
+  </si>
+  <si>
+    <t>2026-10174</t>
+  </si>
+  <si>
+    <t>RES 11</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DES RÉSEAUX DE DISTRIBUTION PUBLIQUE HTA et BT : Mise à niveau des connaissances</t>
+  </si>
+  <si>
+    <t>2026-09196</t>
+  </si>
+  <si>
+    <t>RECY O 237</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Réseaux souterrains en câbles à isolation synthétique" et Module "Réseaux souterrains en câbles à isolation papier imprégné" - (BASE + SOU-CIS + SOU CPI)</t>
+  </si>
+  <si>
+    <t>25/11/2026</t>
+  </si>
+  <si>
+    <t>2026-11137</t>
+  </si>
+  <si>
+    <t>2026-09175</t>
+  </si>
+  <si>
+    <t>2026-10161</t>
+  </si>
+  <si>
+    <t>RECY 327</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel réalisant des travaux d’ordre non-électrique et /ou des travaux en fouilles à proximité des réseaux électriques enterrés « Exécutant » et / ou « Chargé de chantier » : BF - HF - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-11134</t>
+  </si>
+  <si>
+    <t>NOR 34.1</t>
+  </si>
+  <si>
+    <t>Norme NF C 15-100 : Comprendre les nouveautés de la NF C 15-100 série</t>
+  </si>
+  <si>
+    <t>2026-12077</t>
+  </si>
+  <si>
+    <t>2026-10157</t>
+  </si>
+  <si>
+    <t>2026-09169</t>
+  </si>
+  <si>
+    <t>2026-12076</t>
+  </si>
+  <si>
+    <t>2026-11133</t>
+  </si>
+  <si>
+    <t>2026-10155</t>
+  </si>
+  <si>
+    <t>DEPA 10</t>
+  </si>
+  <si>
+    <t>Méthodes et dépannages sur les installations BT</t>
+  </si>
+  <si>
+    <t>Acquisition de compétences</t>
+  </si>
+  <si>
+    <t>2026-10154</t>
+  </si>
+  <si>
+    <t>2026-10153</t>
+  </si>
+  <si>
+    <t>2026-12072</t>
+  </si>
+  <si>
+    <t>2026-11130</t>
+  </si>
+  <si>
+    <t>2026-10150</t>
+  </si>
+  <si>
+    <t>Antenne de BORDEAUX - CFCTP Egletons Pôle Bordeaux 426 Chemin des Cantines 33127 ST JEAN D ILLAC</t>
+  </si>
+  <si>
+    <t>2026-11116</t>
+  </si>
+  <si>
+    <t>2026-11115</t>
+  </si>
+  <si>
+    <t>PV STK</t>
+  </si>
+  <si>
+    <t>Systèmes de stockage par batteries sur les installations photovoltaïques</t>
+  </si>
+  <si>
+    <t>2026-10144</t>
+  </si>
+  <si>
+    <t>2026-12071</t>
+  </si>
+  <si>
+    <t>2026-10143</t>
+  </si>
+  <si>
+    <t>PV MA</t>
+  </si>
+  <si>
+    <t>Maintenance des installations photovoltaïques</t>
+  </si>
+  <si>
+    <t>2026-12070</t>
+  </si>
+  <si>
+    <t>2026-11128</t>
+  </si>
+  <si>
+    <t>2026-10142</t>
+  </si>
+  <si>
+    <t>2026-09156</t>
+  </si>
+  <si>
+    <t>17/12/2026</t>
+  </si>
+  <si>
+    <t>18/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12069</t>
+  </si>
+  <si>
+    <t>2026-10141</t>
+  </si>
+  <si>
+    <t>PV 101</t>
+  </si>
+  <si>
+    <t>Conception et dimensionnement des installations photovoltaïques de moins de 250 kVA</t>
+  </si>
+  <si>
+    <t>2026-11127</t>
+  </si>
+  <si>
+    <t>2026-10130</t>
+  </si>
+  <si>
+    <t>2026-10129</t>
+  </si>
+  <si>
+    <t>INFO 41</t>
+  </si>
+  <si>
+    <t>Information des Référents TST BT sur les Ouvrages</t>
+  </si>
+  <si>
+    <t>2026-10139</t>
+  </si>
+  <si>
+    <t>INFO 31</t>
+  </si>
+  <si>
+    <t>Management TST BT : Information du personnel de management et d'expertise TST BT sur les Ouvrages.</t>
+  </si>
+  <si>
+    <t>2026-10138</t>
+  </si>
+  <si>
+    <t>RECY 330</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage en BT : BS - BE Manœuvre - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-11126</t>
+  </si>
+  <si>
+    <t>2026-09154</t>
+  </si>
+  <si>
+    <t>2026-12066</t>
+  </si>
+  <si>
+    <t>RECY 252</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel habilité BR et BC limité à la « Détection »</t>
+  </si>
+  <si>
+    <t>2026-12068</t>
+  </si>
+  <si>
+    <t>2026-12067</t>
+  </si>
+  <si>
+    <t>2026-11125</t>
+  </si>
+  <si>
+    <t>2026-11122</t>
+  </si>
+  <si>
+    <t>RECY O 201</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Terminal Individuel - (BASE + TER IND)</t>
+  </si>
+  <si>
+    <t>2026-11124</t>
+  </si>
+  <si>
+    <t>2026-11121</t>
+  </si>
+  <si>
+    <t>RECY O 204</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module Branchement Aérien et Aéro-souterrain - (BASE + AER BRT)</t>
+  </si>
+  <si>
+    <t>2026-11119</t>
+  </si>
+  <si>
+    <t>2026-11123</t>
+  </si>
+  <si>
+    <t>2026-10137</t>
+  </si>
+  <si>
+    <t>RECY O 219</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Emergence" + Module "Branchement Aérien et Aéro-Souterrain" - (BASE + EME + AER BRT)</t>
+  </si>
+  <si>
+    <t>2026-10131</t>
+  </si>
+  <si>
+    <t>2026-10133</t>
+  </si>
+  <si>
+    <t>2026-09148</t>
+  </si>
+  <si>
+    <t>2026-09150</t>
+  </si>
+  <si>
+    <t>2026-09145</t>
+  </si>
+  <si>
+    <t>2026-09153</t>
+  </si>
+  <si>
+    <t>2026-09149</t>
+  </si>
+  <si>
+    <t>2026-11118</t>
+  </si>
+  <si>
+    <t>2026-11117</t>
+  </si>
+  <si>
+    <t>SLT 100.1</t>
+  </si>
+  <si>
+    <t>Installation, mise en service et maintenance des installations de Signalisation Lumineuses Tricolores</t>
+  </si>
+  <si>
+    <t>2026-11114</t>
+  </si>
+  <si>
+    <t>RECY O 220</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Eclairage Public" + "Module "Branchement Aérien et Aéro-Souterrain" - (BASE + AER EP + AER BRT)</t>
+  </si>
+  <si>
+    <t>2026-10127</t>
+  </si>
+  <si>
+    <t>2026-09143</t>
+  </si>
+  <si>
+    <t>PV 500</t>
+  </si>
+  <si>
+    <t>Générateur photovoltaïque raccordé au réseau - Haute puissance - Module électricité pour une puissance inférieure ou égale à 500 kVA. Obtenir la qualification QualiPV 500, afin d'accéder à une mention RGE - Référent technique</t>
+  </si>
+  <si>
+    <t>2026-10126</t>
+  </si>
+  <si>
+    <t>RECY 333</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Personnel effectuant des opérations spécifiques telles que mesurage, vérification et manœuvre : BE « Mesurage – Vérification - Manœuvre »  B1 - B1(V) - B2 - B2(V) - B2(V) « Essai » - B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-11113</t>
+  </si>
+  <si>
+    <t>2026-11112</t>
+  </si>
+  <si>
+    <t>HABEL 320</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel non-électricien "Exécutant" et / ou "Chargé de Chantier" : B0 - H0(V)</t>
+  </si>
+  <si>
+    <t>2026-12065</t>
+  </si>
+  <si>
+    <t>RECY 320</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Recyclage du personnel non-électricien "Exécutant" et / ou "Chargé de Chantier" : B0 - H0 - H0 (V)</t>
+  </si>
+  <si>
+    <t>2026-10125</t>
+  </si>
+  <si>
+    <t>2026-09141</t>
+  </si>
+  <si>
+    <t>MONT HTA30</t>
+  </si>
+  <si>
+    <t>Installation et entretien des réseaux aériens HTA de forte section</t>
+  </si>
+  <si>
+    <t>2026-10124</t>
+  </si>
+  <si>
+    <t>2026-12064</t>
+  </si>
+  <si>
+    <t>2026-12063</t>
+  </si>
+  <si>
+    <t>2026-09139</t>
+  </si>
+  <si>
+    <t>2026-09138</t>
+  </si>
+  <si>
+    <t>COL 10</t>
+  </si>
+  <si>
+    <t>Infrastructures de distribution : Installation, modification ou rénovation de Colonnes Électriques - Module Technique Installateur</t>
+  </si>
+  <si>
+    <t>2026-09136</t>
+  </si>
+  <si>
+    <t>2026-10121</t>
+  </si>
+  <si>
+    <t>OPT 11</t>
+  </si>
+  <si>
+    <t>FIBRE OPTIQUE : Mise en œuvre de raccordements sur réseaux Fibre Optique LAN ou LAN étendu</t>
+  </si>
+  <si>
+    <t>Réseaux de communication</t>
+  </si>
+  <si>
+    <t>2026-10120</t>
+  </si>
+  <si>
+    <t>TRH 25</t>
+  </si>
+  <si>
+    <t>Formation à la sécurité pour les travaux en hauteur - Utilisation des EPI contre les chutes de hauteur sur toiture terrasse et pente</t>
+  </si>
+  <si>
+    <t>2026-12062</t>
+  </si>
+  <si>
+    <t>2026-09134</t>
+  </si>
+  <si>
+    <t>21/12/2026</t>
+  </si>
+  <si>
+    <t>22/12/2026</t>
+  </si>
+  <si>
+    <t>2026-12011</t>
+  </si>
+  <si>
+    <t>2026-12008</t>
+  </si>
+  <si>
+    <t>2026-12048</t>
+  </si>
+  <si>
+    <t>2026-12029</t>
+  </si>
+  <si>
+    <t>2026-12007</t>
+  </si>
+  <si>
+    <t>2026-12006</t>
+  </si>
+  <si>
+    <t>2026-12015</t>
+  </si>
+  <si>
+    <t>2026-12047</t>
+  </si>
+  <si>
+    <t>2026-12036</t>
+  </si>
+  <si>
+    <t>2026-12022</t>
+  </si>
+  <si>
+    <t>2026-12017</t>
+  </si>
+  <si>
+    <t>2026-12016</t>
+  </si>
+  <si>
+    <t>2026-12005</t>
+  </si>
+  <si>
+    <t>HABEL 350</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation initiale du personnel électricien pour interventions et / ou travaux et / ou consignation en BT et HTA : B0 - B1(V) - B2(V) - B2(V) "Essai" - BR - BC - H0(V) - H1(V) - H2(V) - H2(V) "Essai" - HC</t>
+  </si>
+  <si>
+    <t>2026-12004</t>
+  </si>
+  <si>
+    <t>2026-12003</t>
+  </si>
+  <si>
+    <t>2026-12028</t>
+  </si>
+  <si>
+    <t>2026-12027</t>
+  </si>
+  <si>
+    <t>2026-12059</t>
+  </si>
+  <si>
+    <t>2026-12058</t>
+  </si>
+  <si>
+    <t>2026-12046</t>
+  </si>
+  <si>
+    <t>STRT 31</t>
+  </si>
+  <si>
+    <t>Gestion de la sous-traitance par le chantier</t>
+  </si>
+  <si>
+    <t>2026-12042</t>
+  </si>
+  <si>
+    <t>2026-12033</t>
+  </si>
+  <si>
+    <t>2026-12031</t>
+  </si>
+  <si>
+    <t>2026-12013</t>
+  </si>
+  <si>
+    <t>2026-12009</t>
+  </si>
+  <si>
+    <t>2026-12057</t>
+  </si>
+  <si>
+    <t>INFO 42</t>
+  </si>
+  <si>
+    <t>Information des encadrants et des experts de proximité à la préparation des TST BT sur les Ouvrages en entreprise</t>
+  </si>
+  <si>
+    <t>2026-12039</t>
+  </si>
+  <si>
+    <t>2026-12052</t>
+  </si>
+  <si>
+    <t>2026-12038</t>
+  </si>
+  <si>
+    <t>2026-12051</t>
+  </si>
+  <si>
+    <t>2026-12044</t>
+  </si>
+  <si>
+    <t>2026-12043</t>
+  </si>
+  <si>
+    <t>SSI 121</t>
+  </si>
+  <si>
+    <t>Les Systèmes de Sécurité Incendie (SSI) - Installation</t>
+  </si>
+  <si>
+    <t>Bâtiment intelligent &amp; systèmes de sécurité</t>
+  </si>
+  <si>
+    <t>2026-12040</t>
+  </si>
+  <si>
+    <t>2026-12037</t>
+  </si>
+  <si>
+    <t>2026-12032</t>
+  </si>
+  <si>
+    <t>2026-12030</t>
+  </si>
+  <si>
+    <t>PV 210</t>
+  </si>
+  <si>
+    <t>Mise en œuvre et maintenance des installations photovoltaïques inférieures à 250 kWc raccordées au réseau et en autoconsommation</t>
+  </si>
+  <si>
+    <t>2026-12023</t>
+  </si>
+  <si>
+    <t>2026-12021</t>
+  </si>
+  <si>
+    <t>2026-12010</t>
+  </si>
+  <si>
+    <t>2026-12026</t>
+  </si>
+  <si>
+    <t>2026-12025</t>
+  </si>
+  <si>
+    <t>2026-12055</t>
+  </si>
+  <si>
+    <t>2026-12050</t>
+  </si>
+  <si>
+    <t>2026-12045</t>
+  </si>
+  <si>
+    <t>GEST 33.2</t>
+  </si>
+  <si>
+    <t>Gestion des affaires : de l'attribution du marché à la reception du chantier</t>
+  </si>
+  <si>
+    <t>2026-12041</t>
+  </si>
+  <si>
+    <t>2026-12020</t>
+  </si>
+  <si>
+    <t>TST O 340</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module "Batterie" -  (BAT)</t>
+  </si>
+  <si>
+    <t>2026-12014</t>
+  </si>
+  <si>
+    <t>2026-12049</t>
+  </si>
+  <si>
+    <t>2026-12024</t>
+  </si>
+  <si>
+    <t>2026-11105</t>
+  </si>
+  <si>
+    <t>2026-11089</t>
+  </si>
+  <si>
+    <t>2026-11085</t>
+  </si>
+  <si>
+    <t>2026-11056</t>
+  </si>
+  <si>
+    <t>2026-11029</t>
+  </si>
+  <si>
+    <t>RECY O 240</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Batterie" - (BAT)</t>
+  </si>
+  <si>
+    <t>2026-11017</t>
+  </si>
+  <si>
+    <t>CELLU 10</t>
+  </si>
+  <si>
+    <t>Mise en œuvre et entretien des cellules HTA</t>
+  </si>
+  <si>
+    <t>2026-11007</t>
+  </si>
+  <si>
+    <t>2026-11088</t>
+  </si>
+  <si>
+    <t>2026-11064</t>
+  </si>
+  <si>
+    <t>2026-11055</t>
+  </si>
+  <si>
+    <t>2026-11050</t>
+  </si>
+  <si>
+    <t>2026-11037</t>
+  </si>
+  <si>
+    <t>2026-11028</t>
+  </si>
+  <si>
+    <t>PV 121</t>
+  </si>
+  <si>
+    <t>Conception électrique et raccordement au réseau des installations photovoltaïques de plus de 250 kVA</t>
+  </si>
+  <si>
+    <t>2026-11070</t>
+  </si>
+  <si>
+    <t>2026-11065</t>
+  </si>
+  <si>
+    <t>2026-11063</t>
+  </si>
+  <si>
+    <t>2026-11062</t>
+  </si>
+  <si>
+    <t>2026-11031</t>
+  </si>
+  <si>
+    <t>IRVE MA3</t>
+  </si>
+  <si>
+    <t>INFRASTRUCTURE DE RECHARGE DE VÉHICULE ÉLECTRIQUE - Maintenance IRVE MA3 - Bornes et station de recharge DC</t>
+  </si>
+  <si>
+    <t>2026-11100</t>
+  </si>
+  <si>
+    <t>TST O 251</t>
+  </si>
+  <si>
+    <t>Formation initiale aux Travaux Sous Tension BT sur les Ouvrages : Module  "Emergence Habillage - Nappage" - (EME HAB)</t>
+  </si>
+  <si>
+    <t>2026-11087</t>
+  </si>
+  <si>
+    <t>EPUB 25</t>
+  </si>
+  <si>
+    <t>Application de la norme NF C 17-200 au niveau des études : applications des Guides Techniques 17-205, 17-210, 17-260 et 17-202</t>
+  </si>
+  <si>
+    <t>2026-11083</t>
+  </si>
+  <si>
+    <t>2026-11044</t>
+  </si>
+  <si>
+    <t>2026-11099</t>
+  </si>
+  <si>
+    <t>2026-11043</t>
+  </si>
+  <si>
+    <t>2026-11098</t>
+  </si>
+  <si>
+    <t>2026-11097</t>
+  </si>
+  <si>
+    <t>HABEL 251</t>
+  </si>
+  <si>
+    <t>Habilitation électrique : Formation en vue d'une habilitation B2V - H2 (voire « Essai ») spécifique aux opérations de détection des réseaux souterrains BT et HTA</t>
+  </si>
+  <si>
+    <t>2026-11086</t>
+  </si>
+  <si>
+    <t>EPUB 24</t>
+  </si>
+  <si>
+    <t>Application de la norme NF C 17-200 au niveau du chantier</t>
+  </si>
+  <si>
+    <t>2026-11082</t>
+  </si>
+  <si>
+    <t>2026-11081</t>
+  </si>
+  <si>
+    <t>GEST 305</t>
+  </si>
+  <si>
+    <t>Management d'équipe</t>
+  </si>
+  <si>
+    <t>2026-11074</t>
+  </si>
+  <si>
+    <t>SSI 131</t>
+  </si>
+  <si>
+    <t>Les Systèmes de Sécurité Incendie (SSI) - Maintenance</t>
+  </si>
+  <si>
+    <t>2026-11072</t>
+  </si>
+  <si>
+    <t>2026-11059</t>
+  </si>
+  <si>
+    <t>2026-11049</t>
+  </si>
+  <si>
+    <t>2026-11042</t>
+  </si>
+  <si>
+    <t>BOIT 214.1</t>
+  </si>
+  <si>
+    <t>Formation initiale - Accessoires de Réseaux Souterrains  Câble HTA "Synthétique / Papier"</t>
+  </si>
+  <si>
+    <t>2026-11027</t>
+  </si>
+  <si>
+    <t>RECY O 230</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Terminal Remplacement Appareil" - (TER APP)</t>
+  </si>
+  <si>
+    <t>2026-11018</t>
+  </si>
+  <si>
+    <t>2026-11005</t>
+  </si>
+  <si>
+    <t>2026-11004</t>
+  </si>
+  <si>
+    <t>2026-11068</t>
+  </si>
+  <si>
+    <t>2026-11054</t>
+  </si>
+  <si>
+    <t>2026-11011</t>
+  </si>
+  <si>
+    <t>2026-11103</t>
+  </si>
+  <si>
+    <t>2026-11066</t>
+  </si>
+  <si>
+    <t>2026-11041</t>
+  </si>
+  <si>
+    <t>2026-11014</t>
+  </si>
+  <si>
+    <t>2026-11010</t>
+  </si>
+  <si>
+    <t>2026-11009</t>
+  </si>
+  <si>
+    <t>2026-11067</t>
+  </si>
+  <si>
+    <t>2026-11013</t>
+  </si>
+  <si>
+    <t>2026-11102</t>
+  </si>
+  <si>
+    <t>2026-11095</t>
+  </si>
+  <si>
+    <t>DEPA 11</t>
+  </si>
+  <si>
+    <t>ÉCLAIRAGE EXTÉRIEUR : Formation initiale au câblage, à la maintenance et au dépannage des installations d'éclairage extérieur BT.</t>
+  </si>
+  <si>
+    <t>2026-11078</t>
+  </si>
+  <si>
+    <t>2026-11073</t>
+  </si>
+  <si>
+    <t>2026-11040</t>
+  </si>
+  <si>
+    <t>2026-11019</t>
+  </si>
+  <si>
+    <t>2026-11101</t>
+  </si>
+  <si>
+    <t>2026-11094</t>
+  </si>
+  <si>
+    <t>2026-11076</t>
+  </si>
+  <si>
+    <t>2026-11075</t>
+  </si>
+  <si>
+    <t>2026-11071</t>
+  </si>
+  <si>
+    <t>2026-11069</t>
+  </si>
+  <si>
+    <t>2026-11051</t>
+  </si>
+  <si>
+    <t>2026-11047</t>
+  </si>
+  <si>
+    <t>2026-11039</t>
+  </si>
+  <si>
+    <t>2026-11021</t>
+  </si>
+  <si>
+    <t>2026-11020</t>
+  </si>
+  <si>
+    <t>2026-11016</t>
+  </si>
+  <si>
+    <t>2026-11015</t>
+  </si>
+  <si>
+    <t>2026-11093</t>
+  </si>
+  <si>
+    <t>2026-11092</t>
+  </si>
+  <si>
+    <t>2026-11058</t>
+  </si>
+  <si>
+    <t>2026-11034</t>
+  </si>
+  <si>
+    <t>2026-11061</t>
+  </si>
+  <si>
+    <t>2026-11025</t>
+  </si>
+  <si>
+    <t>2026-11008</t>
+  </si>
+  <si>
+    <t>2026-11033</t>
+  </si>
+  <si>
+    <t>2026-11032</t>
+  </si>
+  <si>
+    <t>DEPA 21</t>
+  </si>
+  <si>
+    <t>Recyclage du personnel électricien en BT « BR limité aux installations d'éclairage extérieur »</t>
+  </si>
+  <si>
+    <t>2026-11079</t>
+  </si>
+  <si>
+    <t>2026-11057</t>
+  </si>
+  <si>
+    <t>2026-11053</t>
+  </si>
+  <si>
+    <t>2026-11090</t>
+  </si>
+  <si>
+    <t>2026-11084</t>
+  </si>
+  <si>
+    <t>COL 20</t>
+  </si>
+  <si>
+    <t>Infrastructures de distribution : Installation, modification ou rénovation de Colonnes Électriques - Module Chargé d'Affaires</t>
+  </si>
+  <si>
+    <t>2026-11080</t>
+  </si>
+  <si>
+    <t>2026-11077</t>
+  </si>
+  <si>
+    <t>2026-11060</t>
+  </si>
+  <si>
+    <t>2026-11052</t>
+  </si>
+  <si>
+    <t>2026-11030</t>
+  </si>
+  <si>
+    <t>2026-11024</t>
+  </si>
+  <si>
+    <t>2026-11012</t>
+  </si>
+  <si>
+    <t>2026-10058</t>
+  </si>
+  <si>
+    <t>2026-10114</t>
+  </si>
+  <si>
+    <t>2026-10057</t>
+  </si>
+  <si>
+    <t>2026-10043</t>
+  </si>
+  <si>
+    <t>2026-10115</t>
+  </si>
+  <si>
+    <t>2026-10076</t>
+  </si>
+  <si>
+    <t>2026-10068</t>
+  </si>
+  <si>
+    <t>2026-10045</t>
+  </si>
+  <si>
+    <t>2026-10017</t>
+  </si>
+  <si>
+    <t>2026-10007</t>
+  </si>
+  <si>
+    <t>2026-10006</t>
+  </si>
+  <si>
+    <t>2026-10052</t>
+  </si>
+  <si>
+    <t>2026-10041</t>
+  </si>
+  <si>
+    <t>2026-10089</t>
+  </si>
+  <si>
+    <t>2026-10088</t>
+  </si>
+  <si>
+    <t>NTR 10</t>
+  </si>
+  <si>
+    <t>Les schémas de liaison à la terre pour le personnel de chantier</t>
+  </si>
+  <si>
+    <t>2026-10049</t>
+  </si>
+  <si>
+    <t>2026-10031</t>
+  </si>
+  <si>
+    <t>2026-10013</t>
+  </si>
+  <si>
+    <t>2026-10099</t>
+  </si>
+  <si>
+    <t>2026-10075</t>
+  </si>
+  <si>
+    <t>2026-10015</t>
+  </si>
+  <si>
+    <t>2026-10098</t>
+  </si>
+  <si>
+    <t>RECY O 217</t>
+  </si>
+  <si>
+    <t>Recyclage aux Travaux Sous Tension BT sur les Ouvrages : Module "Emergence" et Module "Réseaux Souterrains en Câbles à Isolation Synthétique" - (BASE + SOU-CIS + EME)</t>
+  </si>
+  <si>
+    <t>2026-10104</t>
+  </si>
+  <si>
+    <t>2026-10097</t>
+  </si>
+  <si>
+    <t>PV 131</t>
+  </si>
+  <si>
+    <t>Installations photovoltaïques de plus de 100 kWc : gestion des appels d’offres CRE</t>
+  </si>
+  <si>
+    <t>2026-10065</t>
+  </si>
+  <si>
+    <t>2026-10051</t>
+  </si>
+  <si>
+    <t>2026-10050</t>
+  </si>
+  <si>
+    <t>2026-10016</t>
+  </si>
+  <si>
+    <t>2026-10012</t>
+  </si>
+  <si>
+    <t>2026-10039</t>
+  </si>
+  <si>
+    <t>2026-10093</t>
+  </si>
+  <si>
+    <t>2026-10078</t>
+  </si>
+  <si>
+    <t>2026-10064</t>
+  </si>
+  <si>
+    <t>2026-10059</t>
+  </si>
+  <si>
+    <t>Antenne de MARSEILLE - FORMATSUD 110 Route de la Valentine 13011 MARSEILLE 11</t>
+  </si>
+  <si>
+    <t>2026-10118</t>
+  </si>
+  <si>
+    <t>2026-10063</t>
+  </si>
+  <si>
+    <t>2026-10021</t>
+  </si>
+  <si>
+    <t>CAM 20</t>
+  </si>
+  <si>
+    <t>RÉSEAUX ÉLECTRIQUES DE DISTRIBUTION PUBLIQUE : Calcul mécanique des lignes aériennes HTA - CAMELIA</t>
+  </si>
+  <si>
+    <t>2026-10019</t>
+  </si>
+  <si>
+    <t>2026-10117</t>
+  </si>
+  <si>
+    <t>2026-10092</t>
+  </si>
+  <si>
+    <t>2026-10077</t>
+  </si>
+  <si>
+    <t>EPUB 400</t>
+  </si>
+  <si>
+    <t>Module de base - Installation / Maintenance Curative et Préventive des installations éclairage extérieur à LED</t>
+  </si>
+  <si>
+    <t>2026-10074</t>
+  </si>
+  <si>
+    <t>GEST 23</t>
+  </si>
+  <si>
+    <t>Gestion de chantier : Management de projet pour chef d' équipe</t>
+  </si>
+  <si>
+    <t>2026-10066</t>
+  </si>
+  <si>
+    <t>2026-10062</t>
+  </si>
+  <si>
+    <t>2026-10061</t>
+  </si>
+  <si>
+    <t>2026-10053</t>
+  </si>
+  <si>
+    <t>2026-10046</t>
+  </si>
+  <si>
+    <t>2026-10029</t>
+  </si>
+  <si>
+    <t>2026-10023</t>
+  </si>
+  <si>
+    <t>2026-10022</t>
+  </si>
+  <si>
+    <t>2026-10008</t>
+  </si>
+  <si>
+    <t>2026-10085</t>
+  </si>
+  <si>
+    <t>2026-10072</t>
+  </si>
+  <si>
+    <t>2026-10096</t>
+  </si>
+  <si>
+    <t>GEST 33.1</t>
+  </si>
+  <si>
+    <t>Gestion des affaires : de l'étude de prix à l'attribution du marché</t>
+  </si>
+  <si>
+    <t>2026-10069</t>
+  </si>
+  <si>
+    <t>2026-10037</t>
+  </si>
+  <si>
+    <t>2026-10028</t>
+  </si>
+  <si>
+    <t>2026-10084</t>
+  </si>
+  <si>
+    <t>2026-10036</t>
+  </si>
+  <si>
+    <t>2026-10011</t>
+  </si>
+  <si>
+    <t>2026-10083</t>
+  </si>
+  <si>
+    <t>2026-10080</t>
+  </si>
+  <si>
+    <t>2026-10079</t>
+  </si>
+  <si>
+    <t>2026-10071</t>
+  </si>
+  <si>
+    <t>2026-10070</t>
+  </si>
+  <si>
+    <t>2026-10047</t>
+  </si>
+  <si>
+    <t>2026-10027</t>
+  </si>
+  <si>
+    <t>2026-10010</t>
+  </si>
+  <si>
+    <t>2026-10009</t>
+  </si>
+  <si>
+    <t>2026-10002</t>
+  </si>
+  <si>
+    <t>2026-10001</t>
+  </si>
+  <si>
+    <t>2026-10111</t>
+  </si>
+  <si>
+    <t>2026-10110</t>
+  </si>
+  <si>
+    <t>2026-10020</t>
+  </si>
+  <si>
+    <t>2026-09129</t>
+  </si>
+  <si>
+    <t>2026-09128</t>
+  </si>
+  <si>
+    <t>2026-09044</t>
+  </si>
+  <si>
+    <t>2026-09132</t>
+  </si>
+  <si>
+    <t>2026-09127</t>
+  </si>
+  <si>
+    <t>2026-09131</t>
+  </si>
+  <si>
+    <t>2026-09084</t>
+  </si>
+  <si>
+    <t>2026-09033</t>
+  </si>
+  <si>
+    <t>2026-09064</t>
+  </si>
+  <si>
+    <t>2026-09124</t>
+  </si>
+  <si>
+    <t>2026-09120</t>
+  </si>
+  <si>
+    <t>2026-09106</t>
+  </si>
+  <si>
+    <t>2026-09079</t>
+  </si>
+  <si>
+    <t>2026-09076</t>
+  </si>
+  <si>
+    <t>2026-09123</t>
+  </si>
+  <si>
+    <t>2026-09105</t>
+  </si>
+  <si>
+    <t>2026-09053</t>
+  </si>
+  <si>
+    <t>2026-09034</t>
+  </si>
+  <si>
+    <t>2026-09122</t>
+  </si>
+  <si>
+    <t>2026-09119</t>
+  </si>
+  <si>
+    <t>2026-09062</t>
+  </si>
+  <si>
+    <t>2026-09052</t>
+  </si>
+  <si>
+    <t>2026-09121</t>
+  </si>
+  <si>
+    <t>ALAR 21</t>
+  </si>
+  <si>
+    <t>Installation de systèmes de détection d'intrusion</t>
+  </si>
+  <si>
+    <t>2026-09090</t>
+  </si>
+  <si>
+    <t>2026-09078</t>
+  </si>
+  <si>
+    <t>2026-09075</t>
+  </si>
+  <si>
+    <t>2026-09021</t>
+  </si>
+  <si>
+    <t>2026-09016</t>
+  </si>
+  <si>
+    <t>2026-09015</t>
+  </si>
+  <si>
+    <t>2026-09118</t>
+  </si>
+  <si>
+    <t>2026-09063</t>
+  </si>
+  <si>
+    <t>2026-09066</t>
+  </si>
+  <si>
+    <t>2026-09011</t>
+  </si>
+  <si>
+    <t>2026-09088</t>
+  </si>
+  <si>
+    <t>2026-09010</t>
+  </si>
+  <si>
+    <t>2026-09009</t>
+  </si>
+  <si>
+    <t>2026-09133</t>
   </si>
   <si>
     <t>NOR 12</t>
   </si>
   <si>
     <t>Norme NF C 15-100: Sensibilisation du personnel de chantier aux normes d'installation</t>
   </si>
   <si>
-    <t>05/08/2026</t>
-[...1172 lines deleted...]
-    <t>2026-09209</t>
+    <t>2026-09068</t>
+  </si>
+  <si>
+    <t>2026-09008</t>
+  </si>
+  <si>
+    <t>2026-09004</t>
+  </si>
+  <si>
+    <t>2026-09003</t>
+  </si>
+  <si>
+    <t>2026-09104</t>
+  </si>
+  <si>
+    <t>2026-09094</t>
+  </si>
+  <si>
+    <t>2026-09103</t>
+  </si>
+  <si>
+    <t>2026-09046</t>
+  </si>
+  <si>
+    <t>2026-09045</t>
+  </si>
+  <si>
+    <t>2026-09020</t>
+  </si>
+  <si>
+    <t>2026-09115</t>
+  </si>
+  <si>
+    <t>2026-09114</t>
+  </si>
+  <si>
+    <t>2026-09111</t>
+  </si>
+  <si>
+    <t>2026-09093</t>
+  </si>
+  <si>
+    <t>2026-09014</t>
   </si>
   <si>
     <t>08/09/2026</t>
   </si>
   <si>
-    <t>2026-09208</t>
-[...1675 lines deleted...]
-  <si>
     <t>2026-09110</t>
   </si>
   <si>
     <t>2026-09112</t>
   </si>
   <si>
     <t>2026-09109</t>
   </si>
   <si>
     <t>2026-09092</t>
   </si>
   <si>
-    <t>2026-09089</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09083</t>
   </si>
   <si>
-    <t>2026-09070</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09060</t>
   </si>
   <si>
     <t>2026-09057</t>
   </si>
   <si>
-    <t>DEPA 20</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-09055</t>
   </si>
   <si>
     <t>2026-09022</t>
   </si>
   <si>
-    <t>2026-09019</t>
-[...13 lines deleted...]
-  <si>
     <t>2026-09101</t>
   </si>
   <si>
     <t>2026-09077</t>
   </si>
   <si>
-    <t>2026-09036</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-09056</t>
   </si>
   <si>
-    <t>2026-09027</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-09013</t>
   </si>
   <si>
     <t>2026-08022</t>
   </si>
   <si>
-    <t>2026-08018</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-08015</t>
   </si>
   <si>
     <t>2026-08014</t>
-  </si>
-[...160 lines deleted...]
-    <t>2026-06009</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3551,51 +3071,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O628"/>
+  <dimension ref="A1:O511"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3620,28777 +3140,23408 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2" t="s">
         <v>21</v>
       </c>
-      <c r="F2"/>
-[...5 lines deleted...]
-      </c>
       <c r="I2">
-        <v>600</v>
+        <v>975</v>
       </c>
       <c r="J2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="N2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="O2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E3">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I3">
-        <v>660</v>
+        <v>355</v>
       </c>
       <c r="J3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K3">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="N3" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="O3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E4">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4">
-        <v>355</v>
+        <v>690</v>
       </c>
       <c r="J4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="O4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E5">
         <v>7</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5">
         <v>355</v>
       </c>
       <c r="J5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="L5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M5" t="s">
         <v>36</v>
       </c>
       <c r="N5" t="s">
         <v>36</v>
       </c>
       <c r="O5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E6">
-        <v>7</v>
+        <v>4.5</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I6">
-        <v>355</v>
+        <v>1010</v>
       </c>
       <c r="J6">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L6">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E7">
         <v>14</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I7">
-        <v>690</v>
+        <v>1020</v>
       </c>
       <c r="J7">
         <v>5</v>
       </c>
       <c r="K7">
         <v>8</v>
       </c>
       <c r="L7">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M7" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="N7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E8">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I8">
-        <v>355</v>
+        <v>655</v>
       </c>
       <c r="J8">
+        <v>1</v>
+      </c>
+      <c r="K8">
         <v>6</v>
       </c>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
       <c r="L8">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M8" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="N8" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="O8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E9">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F9"/>
+        <v>14</v>
+      </c>
+      <c r="F9" t="s">
+        <v>55</v>
+      </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I9">
-        <v>355</v>
+        <v>405</v>
       </c>
       <c r="J9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K9">
         <v>10</v>
       </c>
       <c r="L9">
         <v>10</v>
       </c>
       <c r="M9" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N9" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O9" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E10">
         <v>7</v>
       </c>
-      <c r="F10"/>
+      <c r="F10" t="s">
+        <v>55</v>
+      </c>
       <c r="G10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I10">
-        <v>355</v>
+        <v>245</v>
       </c>
       <c r="J10">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K10">
         <v>10</v>
       </c>
       <c r="L10">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M10" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="N10" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="O10" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E11">
         <v>14</v>
       </c>
-      <c r="F11"/>
+      <c r="F11" t="s">
+        <v>55</v>
+      </c>
       <c r="G11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I11">
-        <v>690</v>
+        <v>405</v>
       </c>
       <c r="J11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L11">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M11" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N11" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="O11" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E12">
-        <v>56</v>
+        <v>4.5</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I12">
-        <v>2000</v>
+        <v>1010</v>
       </c>
       <c r="J12">
+        <v>1</v>
+      </c>
+      <c r="K12">
+        <v>6</v>
+      </c>
+      <c r="L12">
         <v>4</v>
       </c>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N12" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="O12" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E13">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F13" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I13">
-        <v>1150</v>
+        <v>735</v>
       </c>
       <c r="J13">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K13">
         <v>8</v>
       </c>
       <c r="L13">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="M13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E14">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I14"/>
       <c r="J14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K14">
         <v>8</v>
       </c>
       <c r="L14">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M14" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="N14" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O14" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C15" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E15">
         <v>21</v>
       </c>
-      <c r="F15"/>
+      <c r="F15" t="s">
+        <v>75</v>
+      </c>
       <c r="G15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>6</v>
       </c>
       <c r="K15">
         <v>8</v>
       </c>
       <c r="L15">
         <v>8</v>
       </c>
       <c r="M15" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="N15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="O15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F16"/>
+        <v>7</v>
+      </c>
+      <c r="F16" t="s">
+        <v>75</v>
+      </c>
       <c r="G16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I16">
-        <v>690</v>
+        <v>325</v>
       </c>
       <c r="J16">
         <v>5</v>
       </c>
       <c r="K16">
         <v>8</v>
       </c>
       <c r="L16">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M16" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N16" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O16" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17">
         <v>14</v>
       </c>
-      <c r="F17"/>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
       <c r="G17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I17">
-        <v>690</v>
+        <v>500</v>
       </c>
       <c r="J17">
         <v>5</v>
       </c>
       <c r="K17">
         <v>8</v>
       </c>
       <c r="L17">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M17" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="N17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="O17" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18">
+        <v>7</v>
+      </c>
+      <c r="F18" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>61</v>
+      </c>
+      <c r="I18">
+        <v>245</v>
+      </c>
+      <c r="J18">
+        <v>1</v>
+      </c>
+      <c r="K18">
+        <v>8</v>
+      </c>
+      <c r="L18">
+        <v>8</v>
+      </c>
+      <c r="M18" t="s">
+        <v>65</v>
+      </c>
+      <c r="N18" t="s">
+        <v>65</v>
+      </c>
+      <c r="O18" t="s">
         <v>89</v>
-      </c>
-[...35 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E19">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F19"/>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I19">
-        <v>595</v>
+        <v>350</v>
       </c>
       <c r="J19">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K19">
         <v>8</v>
       </c>
       <c r="L19">
         <v>8</v>
       </c>
       <c r="M19" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="N19" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="O19" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E20">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H20" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I20">
-        <v>1210</v>
+        <v>1000</v>
       </c>
       <c r="J20">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K20">
         <v>8</v>
       </c>
       <c r="L20">
         <v>2</v>
       </c>
       <c r="M20" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="N20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O20" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E21">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H21" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I21">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="J21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K21">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L21">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="M21" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="N21" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="O21" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22">
+        <v>14</v>
+      </c>
+      <c r="F22" t="s">
+        <v>75</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>61</v>
+      </c>
+      <c r="I22">
+        <v>1000</v>
+      </c>
+      <c r="J22">
+        <v>5</v>
+      </c>
+      <c r="K22">
+        <v>8</v>
+      </c>
+      <c r="L22">
+        <v>1</v>
+      </c>
+      <c r="M22" t="s">
         <v>101</v>
       </c>
-      <c r="B22" t="s">
+      <c r="N22" t="s">
         <v>102</v>
       </c>
-      <c r="C22" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="O22" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="B23" t="s">
-        <v>108</v>
+        <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>40</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E23">
         <v>4</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I23">
         <v>655</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
       <c r="K23">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L23">
         <v>2</v>
       </c>
       <c r="M23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O23" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D24" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E24">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="I24">
-        <v>1045</v>
+        <v>370</v>
       </c>
       <c r="J24">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K24">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L24">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M24" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="N24" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="O24" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>14</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
       <c r="G25" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="I25">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="J25"/>
+        <v>500</v>
+      </c>
+      <c r="J25">
+        <v>5</v>
+      </c>
       <c r="K25">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L25">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M25" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="N25" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="O25" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D26" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E26">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="I26">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="J26"/>
+        <v>355</v>
+      </c>
+      <c r="J26">
+        <v>5</v>
+      </c>
       <c r="K26">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="L26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M26" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="N26" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="O26" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F27"/>
+        <v>28</v>
+      </c>
+      <c r="F27" t="s">
+        <v>75</v>
+      </c>
       <c r="G27" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H27" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="I27">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="J27"/>
+        <v>990</v>
+      </c>
+      <c r="J27">
+        <v>6</v>
+      </c>
       <c r="K27">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="L27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M27" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="N27" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="O27" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>48</v>
       </c>
       <c r="B28" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D28" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E28">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H28" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="I28">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="J28"/>
+        <v>655</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
+      </c>
       <c r="K28">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M28" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="N28" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="O28" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="C29" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D29" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E29">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F29"/>
       <c r="G29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H29" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I29">
-        <v>500</v>
+        <v>780</v>
       </c>
       <c r="J29">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K29">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L29">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M29" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="N29" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="O29" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="B30" t="s">
-        <v>134</v>
+        <v>49</v>
       </c>
       <c r="C30" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E30">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F30"/>
       <c r="G30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H30" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I30">
-        <v>210</v>
+        <v>655</v>
       </c>
       <c r="J30">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K30">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M30" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="N30" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="O30" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="B31" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D31" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E31">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F31"/>
       <c r="G31" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="I31">
-        <v>750</v>
+        <v>780</v>
       </c>
       <c r="J31">
+        <v>1</v>
+      </c>
+      <c r="K31">
         <v>6</v>
       </c>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
       <c r="L31">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M31" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="N31" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="O31" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D32" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E32">
-        <v>4.5</v>
+        <v>10.5</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H32" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I32">
-        <v>1010</v>
+        <v>780</v>
       </c>
       <c r="J32">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="L32">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M32" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="N32" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="O32" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>146</v>
+        <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D33" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E33">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H33" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I33">
-        <v>2615</v>
+        <v>690</v>
       </c>
       <c r="J33">
         <v>5</v>
       </c>
       <c r="K33">
         <v>8</v>
       </c>
       <c r="L33">
         <v>1</v>
       </c>
       <c r="M33" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="N33" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="O33" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="C34" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E34">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H34" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I34">
-        <v>835</v>
+        <v>405</v>
       </c>
       <c r="J34">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K34">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L34">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="M34" t="s">
-        <v>153</v>
+        <v>128</v>
       </c>
       <c r="N34" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="O34" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="C35" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D35" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E35">
+        <v>28</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
         <v>21</v>
       </c>
-      <c r="F35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I35">
-        <v>735</v>
+        <v>950</v>
       </c>
       <c r="J35">
         <v>5</v>
       </c>
       <c r="K35">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L35">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M35" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="N35" t="s">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="O35" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>160</v>
+        <v>118</v>
       </c>
       <c r="B36" t="s">
-        <v>152</v>
+        <v>119</v>
       </c>
       <c r="C36" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D36" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E36">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F36"/>
       <c r="G36" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H36" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I36">
-        <v>865</v>
+        <v>780</v>
       </c>
       <c r="J36">
+        <v>1</v>
+      </c>
+      <c r="K36">
         <v>6</v>
       </c>
-      <c r="K36">
-[...1 lines deleted...]
-      </c>
       <c r="L36">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M36" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="N36" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="O36" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>163</v>
-[...18 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I37"/>
       <c r="J37">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K37">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L37">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M37" t="s">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="N37" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="O37" t="s">
-        <v>165</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D38" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E38">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H38" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I38">
-        <v>1010</v>
+        <v>975</v>
       </c>
       <c r="J38">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K38">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L38">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M38" t="s">
-        <v>154</v>
+        <v>112</v>
       </c>
       <c r="N38" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
       <c r="O38" t="s">
-        <v>166</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>118</v>
       </c>
       <c r="B39" t="s">
-        <v>168</v>
+        <v>119</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D39" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E39">
-        <v>21</v>
+        <v>4.5</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H39" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="I39">
-        <v>1035</v>
+        <v>780</v>
       </c>
       <c r="J39">
+        <v>1</v>
+      </c>
+      <c r="K39">
         <v>6</v>
       </c>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
       <c r="L39">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M39" t="s">
-        <v>59</v>
+        <v>147</v>
       </c>
       <c r="N39" t="s">
-        <v>78</v>
+        <v>147</v>
       </c>
       <c r="O39" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>156</v>
+        <v>44</v>
       </c>
       <c r="B40" t="s">
-        <v>157</v>
+        <v>45</v>
       </c>
       <c r="C40" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E40">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F40"/>
       <c r="G40" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H40" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I40">
-        <v>735</v>
+        <v>1020</v>
       </c>
       <c r="J40">
         <v>5</v>
       </c>
       <c r="K40">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L40">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M40" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="N40" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="O40" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="B41" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="C41" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E41">
+        <v>7</v>
+      </c>
+      <c r="F41" t="s">
+        <v>55</v>
+      </c>
+      <c r="G41" t="s">
+        <v>153</v>
+      </c>
+      <c r="H41" t="s">
         <v>21</v>
       </c>
-      <c r="F41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41">
-        <v>790</v>
+        <v>280</v>
       </c>
       <c r="J41">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K41">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L41">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M41" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="N41" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="O41" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="B42" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E42">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F42"/>
+        <v>7</v>
+      </c>
+      <c r="F42" t="s">
+        <v>55</v>
+      </c>
       <c r="G42" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H42" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I42">
-        <v>655</v>
+        <v>210</v>
       </c>
       <c r="J42">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K42">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L42">
         <v>1</v>
       </c>
       <c r="M42" t="s">
-        <v>158</v>
+        <v>104</v>
       </c>
       <c r="N42" t="s">
-        <v>158</v>
+        <v>104</v>
       </c>
       <c r="O42" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="C43" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E43">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F43" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G43" t="s">
-        <v>19</v>
+        <v>153</v>
       </c>
       <c r="H43" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I43">
-        <v>1000</v>
+        <v>280</v>
       </c>
       <c r="J43">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K43">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L43">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M43" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="N43" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="O43" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="B44" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
       <c r="C44" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D44" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E44">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F44" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H44" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I44">
-        <v>1420</v>
+        <v>545</v>
       </c>
       <c r="J44">
         <v>6</v>
       </c>
       <c r="K44">
         <v>8</v>
       </c>
       <c r="L44">
         <v>7</v>
       </c>
       <c r="M44" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
       <c r="N44" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="O44" t="s">
-        <v>184</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="B45" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="C45" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E45">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F45"/>
       <c r="G45" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H45" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I45">
-        <v>835</v>
+        <v>430</v>
       </c>
       <c r="J45">
         <v>6</v>
       </c>
       <c r="K45">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L45">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M45" t="s">
-        <v>99</v>
+        <v>167</v>
       </c>
       <c r="N45" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="O45" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>51</v>
       </c>
       <c r="B46" t="s">
-        <v>188</v>
+        <v>52</v>
       </c>
       <c r="C46" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D46" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E46">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F46"/>
+        <v>14</v>
+      </c>
+      <c r="F46" t="s">
+        <v>55</v>
+      </c>
       <c r="G46" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H46" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I46">
-        <v>780</v>
+        <v>405</v>
       </c>
       <c r="J46">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K46">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L46">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M46" t="s">
-        <v>189</v>
+        <v>70</v>
       </c>
       <c r="N46" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="O46" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="B47" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="C47" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E47">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F47"/>
+        <v>25</v>
+      </c>
+      <c r="F47" t="s">
+        <v>75</v>
+      </c>
       <c r="G47" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H47" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I47">
-        <v>1500</v>
+        <v>970</v>
       </c>
       <c r="J47">
+        <v>6</v>
+      </c>
+      <c r="K47">
         <v>8</v>
       </c>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
       <c r="L47">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M47" t="s">
-        <v>193</v>
+        <v>109</v>
       </c>
       <c r="N47" t="s">
-        <v>118</v>
+        <v>174</v>
       </c>
       <c r="O47" t="s">
-        <v>194</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="B48" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E48">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F48"/>
+        <v>21</v>
+      </c>
+      <c r="F48" t="s">
+        <v>75</v>
+      </c>
       <c r="G48" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H48" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I48">
-        <v>1240</v>
+        <v>750</v>
       </c>
       <c r="J48">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K48">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L48">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M48" t="s">
-        <v>197</v>
+        <v>138</v>
       </c>
       <c r="N48" t="s">
-        <v>197</v>
+        <v>64</v>
       </c>
       <c r="O48" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>51</v>
       </c>
       <c r="B49" t="s">
-        <v>200</v>
+        <v>52</v>
       </c>
       <c r="C49" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D49" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E49">
         <v>14</v>
       </c>
-      <c r="F49"/>
+      <c r="F49" t="s">
+        <v>55</v>
+      </c>
       <c r="G49" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H49" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I49">
-        <v>1050</v>
+        <v>405</v>
       </c>
       <c r="J49">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K49">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L49">
         <v>1</v>
       </c>
       <c r="M49" t="s">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="N49" t="s">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="O49" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>16</v>
       </c>
       <c r="C50" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E50">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F50" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H50" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I50">
-        <v>790</v>
+        <v>975</v>
       </c>
       <c r="J50">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K50">
         <v>8</v>
       </c>
       <c r="L50">
         <v>8</v>
       </c>
       <c r="M50" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="N50" t="s">
-        <v>32</v>
+        <v>182</v>
       </c>
       <c r="O50" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      <c r="G51"/>
+        <v>172</v>
+      </c>
+      <c r="B51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51">
+        <v>25</v>
+      </c>
+      <c r="F51" t="s">
+        <v>75</v>
+      </c>
+      <c r="G51" t="s">
+        <v>20</v>
+      </c>
       <c r="H51" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I51">
-        <v>210</v>
+        <v>970</v>
       </c>
       <c r="J51">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K51">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="L51">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M51" t="s">
-        <v>44</v>
+        <v>182</v>
       </c>
       <c r="N51" t="s">
-        <v>44</v>
+        <v>184</v>
       </c>
       <c r="O51" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="B52" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="C52" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D52" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E52">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="F52"/>
       <c r="G52" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H52" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I52">
-        <v>1420</v>
+        <v>1250</v>
       </c>
       <c r="J52">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K52">
         <v>8</v>
       </c>
       <c r="L52">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M52" t="s">
-        <v>209</v>
+        <v>162</v>
       </c>
       <c r="N52" t="s">
-        <v>210</v>
+        <v>120</v>
       </c>
       <c r="O52" t="s">
-        <v>211</v>
+        <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>212</v>
+        <v>189</v>
       </c>
       <c r="B53" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E53">
         <v>14</v>
       </c>
       <c r="F53" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H53" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I53">
         <v>405</v>
       </c>
       <c r="J53">
         <v>7</v>
       </c>
       <c r="K53">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L53">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M53" t="s">
-        <v>131</v>
+        <v>191</v>
       </c>
       <c r="N53" t="s">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="O53" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="B54" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="C54" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D54" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E54">
         <v>7</v>
       </c>
       <c r="F54" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G54" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H54" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I54">
-        <v>230</v>
+        <v>295</v>
       </c>
       <c r="J54">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K54">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L54">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M54" t="s">
-        <v>217</v>
+        <v>109</v>
       </c>
       <c r="N54" t="s">
-        <v>217</v>
+        <v>109</v>
       </c>
       <c r="O54" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="B55" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="C55" t="s">
         <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E55">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F55"/>
+        <v>7</v>
+      </c>
+      <c r="F55" t="s">
+        <v>55</v>
+      </c>
       <c r="G55" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H55" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I55">
-        <v>1280</v>
+        <v>295</v>
       </c>
       <c r="J55">
+        <v>3</v>
+      </c>
+      <c r="K55">
         <v>4</v>
       </c>
-      <c r="K55">
-[...1 lines deleted...]
-      </c>
       <c r="L55">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M55" t="s">
-        <v>221</v>
+        <v>109</v>
       </c>
       <c r="N55" t="s">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="O55" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="B56" t="s">
-        <v>176</v>
+        <v>201</v>
       </c>
       <c r="C56" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D56" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E56">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F56"/>
       <c r="G56" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H56" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I56">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="J56">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K56">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L56">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="M56" t="s">
-        <v>36</v>
+        <v>191</v>
       </c>
       <c r="N56" t="s">
-        <v>32</v>
+        <v>202</v>
       </c>
       <c r="O56" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="B57" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="C57" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D57" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E57">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H57" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I57">
-        <v>985</v>
+        <v>720</v>
       </c>
       <c r="J57">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K57">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L57">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M57" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="N57" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="O57" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>175</v>
+        <v>208</v>
       </c>
       <c r="B58" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="C58" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D58" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E58">
         <v>14</v>
       </c>
-      <c r="F58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F58"/>
       <c r="G58" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H58" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I58">
-        <v>1000</v>
+        <v>830</v>
       </c>
       <c r="J58">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K58">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L58">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M58" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="N58" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
       <c r="O58" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="B59" t="s">
-        <v>233</v>
+        <v>214</v>
       </c>
       <c r="C59" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D59" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E59">
-        <v>3.5</v>
+        <v>35</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H59" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I59">
-        <v>180</v>
+        <v>1175</v>
       </c>
       <c r="J59">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K59">
         <v>10</v>
       </c>
       <c r="L59">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M59" t="s">
-        <v>45</v>
+        <v>215</v>
       </c>
       <c r="N59" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="O59" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="B60" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="C60" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E60">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F60"/>
       <c r="G60" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H60" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I60">
-        <v>275</v>
+        <v>690</v>
       </c>
       <c r="J60">
         <v>5</v>
       </c>
       <c r="K60">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L60">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M60" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="N60" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
       <c r="O60" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>238</v>
+        <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>239</v>
+        <v>31</v>
       </c>
       <c r="C61" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D61" t="s">
-        <v>240</v>
+        <v>28</v>
       </c>
       <c r="E61">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H61" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I61">
-        <v>1290</v>
+        <v>690</v>
       </c>
       <c r="J61">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K61">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L61">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M61" t="s">
-        <v>241</v>
+        <v>110</v>
       </c>
       <c r="N61" t="s">
-        <v>149</v>
+        <v>221</v>
       </c>
       <c r="O61" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>243</v>
+        <v>25</v>
       </c>
       <c r="B62" t="s">
-        <v>244</v>
+        <v>26</v>
       </c>
       <c r="C62" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D62" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E62">
         <v>7</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H62" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I62">
-        <v>275</v>
+        <v>355</v>
       </c>
       <c r="J62">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M62" t="s">
-        <v>228</v>
+        <v>109</v>
       </c>
       <c r="N62" t="s">
-        <v>228</v>
+        <v>109</v>
       </c>
       <c r="O62" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="B63" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="C63" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D63" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E63">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H63" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I63">
-        <v>275</v>
+        <v>405</v>
       </c>
       <c r="J63">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K63">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L63">
         <v>10</v>
       </c>
       <c r="M63" t="s">
-        <v>222</v>
+        <v>138</v>
       </c>
       <c r="N63" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
       <c r="O63" t="s">
-        <v>248</v>
+        <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" t="s">
-        <v>249</v>
+        <v>176</v>
       </c>
       <c r="B64" t="s">
-        <v>250</v>
+        <v>177</v>
       </c>
       <c r="C64" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E64">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F64"/>
+        <v>21</v>
+      </c>
+      <c r="F64" t="s">
+        <v>75</v>
+      </c>
       <c r="G64" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I64">
-        <v>275</v>
+        <v>750</v>
       </c>
       <c r="J64">
+        <v>6</v>
+      </c>
+      <c r="K64">
         <v>8</v>
       </c>
-      <c r="K64">
-[...1 lines deleted...]
-      </c>
       <c r="L64">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M64" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="N64" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="O64" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" t="s">
-        <v>133</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>134</v>
+        <v>218</v>
       </c>
       <c r="C65" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D65" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E65">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F65"/>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H65" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I65">
-        <v>210</v>
+        <v>690</v>
       </c>
       <c r="J65">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K65">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L65">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M65" t="s">
-        <v>230</v>
+        <v>182</v>
       </c>
       <c r="N65" t="s">
         <v>230</v>
       </c>
       <c r="O65" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="E66"/>
+        <v>232</v>
+      </c>
+      <c r="B66" t="s">
+        <v>233</v>
+      </c>
+      <c r="C66" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" t="s">
+        <v>28</v>
+      </c>
+      <c r="E66">
+        <v>7</v>
+      </c>
       <c r="F66"/>
-      <c r="G66"/>
+      <c r="G66" t="s">
+        <v>20</v>
+      </c>
       <c r="H66" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I66">
-        <v>210</v>
+        <v>355</v>
       </c>
       <c r="J66">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K66">
         <v>10</v>
       </c>
       <c r="L66">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M66" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="N66" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="O66" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="B67" t="s">
-        <v>144</v>
+        <v>236</v>
       </c>
       <c r="C67" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D67" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E67">
-        <v>4.5</v>
+        <v>7</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H67" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I67">
-        <v>1010</v>
+        <v>355</v>
       </c>
       <c r="J67">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K67">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L67">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M67" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="N67" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="O67" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" t="s">
-        <v>255</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>256</v>
+        <v>218</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D68" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E68">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H68" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I68">
-        <v>975</v>
+        <v>690</v>
       </c>
       <c r="J68">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K68">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L68">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M68" t="s">
-        <v>257</v>
+        <v>65</v>
       </c>
       <c r="N68" t="s">
-        <v>258</v>
+        <v>84</v>
       </c>
       <c r="O68" t="s">
-        <v>259</v>
+        <v>238</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" t="s">
-        <v>107</v>
+        <v>239</v>
       </c>
       <c r="B69" t="s">
-        <v>108</v>
+        <v>187</v>
       </c>
       <c r="C69" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D69" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E69">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H69" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I69">
-        <v>655</v>
+        <v>2000</v>
       </c>
       <c r="J69">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K69">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L69">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M69" t="s">
-        <v>260</v>
+        <v>138</v>
       </c>
       <c r="N69" t="s">
-        <v>260</v>
+        <v>84</v>
       </c>
       <c r="O69" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="B70" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="C70" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D70" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E70">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F70"/>
+        <v>28</v>
+      </c>
+      <c r="F70" t="s">
+        <v>75</v>
+      </c>
       <c r="G70" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H70" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I70">
-        <v>1050</v>
+        <v>1150</v>
       </c>
       <c r="J70">
         <v>6</v>
       </c>
       <c r="K70">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L70">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M70" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="N70" t="s">
-        <v>114</v>
+        <v>244</v>
       </c>
       <c r="O70" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" t="s">
-        <v>107</v>
+        <v>246</v>
       </c>
       <c r="B71" t="s">
-        <v>108</v>
+        <v>247</v>
       </c>
       <c r="C71" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E71">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F71"/>
+        <v>21</v>
+      </c>
+      <c r="F71" t="s">
+        <v>75</v>
+      </c>
       <c r="G71" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H71" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I71">
-        <v>655</v>
+        <v>810</v>
       </c>
       <c r="J71">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K71">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L71">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M71" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="N71" t="s">
-        <v>266</v>
+        <v>64</v>
       </c>
       <c r="O71" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" t="s">
-        <v>101</v>
+        <v>217</v>
       </c>
       <c r="B72" t="s">
-        <v>102</v>
+        <v>218</v>
       </c>
       <c r="C72" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D72" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E72">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H72" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I72">
-        <v>370</v>
+        <v>690</v>
       </c>
       <c r="J72">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K72">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L72">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M72" t="s">
-        <v>266</v>
+        <v>122</v>
       </c>
       <c r="N72" t="s">
-        <v>266</v>
+        <v>104</v>
       </c>
       <c r="O72" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="B73" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
       <c r="C73" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D73" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E73">
         <v>7</v>
       </c>
-      <c r="F73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F73"/>
       <c r="G73" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H73" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I73">
-        <v>210</v>
+        <v>365</v>
       </c>
       <c r="J73">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="K73">
         <v>12</v>
       </c>
       <c r="L73">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="M73" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="N73" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="O73" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="s">
-        <v>156</v>
+        <v>106</v>
       </c>
       <c r="B74" t="s">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="C74" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D74" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E74">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F74"/>
       <c r="G74" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H74" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I74">
-        <v>735</v>
+        <v>370</v>
       </c>
       <c r="J74">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K74">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L74">
         <v>8</v>
       </c>
       <c r="M74" t="s">
-        <v>271</v>
+        <v>71</v>
       </c>
       <c r="N74" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="O74" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="B75" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="C75" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D75" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E75">
         <v>21</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H75" t="s">
-        <v>20</v>
+        <v>257</v>
       </c>
       <c r="I75">
-        <v>1005</v>
+        <v>1045</v>
       </c>
       <c r="J75">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K75">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L75">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="M75" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="N75" t="s">
-        <v>86</v>
+        <v>182</v>
       </c>
       <c r="O75" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" t="s">
-        <v>69</v>
+        <v>255</v>
       </c>
       <c r="B76" t="s">
-        <v>70</v>
+        <v>256</v>
       </c>
       <c r="C76" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D76" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E76">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F76"/>
       <c r="G76" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H76" t="s">
-        <v>20</v>
+        <v>260</v>
       </c>
       <c r="I76">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J76"/>
       <c r="K76">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="L76">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M76" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="N76" t="s">
-        <v>178</v>
+        <v>92</v>
       </c>
       <c r="O76" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="B77" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="C77" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D77" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E77">
         <v>21</v>
       </c>
-      <c r="F77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F77"/>
       <c r="G77" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H77" t="s">
-        <v>20</v>
+        <v>262</v>
       </c>
       <c r="I77">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J77"/>
       <c r="K77">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L77">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M77" t="s">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="N77" t="s">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="O77" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" t="s">
-        <v>282</v>
+        <v>38</v>
       </c>
       <c r="B78" t="s">
-        <v>283</v>
+        <v>39</v>
       </c>
       <c r="C78" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D78" t="s">
+        <v>41</v>
+      </c>
+      <c r="E78">
+        <v>4.5</v>
+      </c>
+      <c r="F78"/>
+      <c r="G78" t="s">
+        <v>20</v>
+      </c>
+      <c r="H78" t="s">
+        <v>32</v>
+      </c>
+      <c r="I78">
+        <v>1010</v>
+      </c>
+      <c r="J78">
+        <v>1</v>
+      </c>
+      <c r="K78">
+        <v>6</v>
+      </c>
+      <c r="L78">
+        <v>6</v>
+      </c>
+      <c r="M78" t="s">
         <v>64</v>
       </c>
-      <c r="E78">
-[...25 lines deleted...]
-      </c>
       <c r="N78" t="s">
-        <v>285</v>
+        <v>64</v>
       </c>
       <c r="O78" t="s">
-        <v>286</v>
+        <v>264</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
       <c r="B79" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="C79" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D79" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E79">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="F79"/>
       <c r="G79" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H79" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I79">
-        <v>1475</v>
+        <v>2615</v>
       </c>
       <c r="J79">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K79">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L79">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M79" t="s">
-        <v>284</v>
+        <v>22</v>
       </c>
       <c r="N79" t="s">
-        <v>178</v>
+        <v>97</v>
       </c>
       <c r="O79" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="s">
-        <v>163</v>
+        <v>268</v>
       </c>
       <c r="B80" t="s">
-        <v>164</v>
+        <v>269</v>
       </c>
       <c r="C80" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E80">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F80" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G80" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H80" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I80">
-        <v>405</v>
+        <v>865</v>
       </c>
       <c r="J80">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K80">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L80">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M80" t="s">
-        <v>290</v>
+        <v>70</v>
       </c>
       <c r="N80" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="O80" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" t="s">
-        <v>133</v>
+        <v>271</v>
       </c>
       <c r="B81" t="s">
-        <v>134</v>
+        <v>272</v>
       </c>
       <c r="C81" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D81" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E81">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F81"/>
       <c r="G81" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H81" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="I81">
-        <v>210</v>
+        <v>1035</v>
       </c>
       <c r="J81">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K81">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L81">
         <v>8</v>
       </c>
       <c r="M81" t="s">
-        <v>292</v>
+        <v>138</v>
       </c>
       <c r="N81" t="s">
-        <v>292</v>
+        <v>64</v>
       </c>
       <c r="O81" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="B82" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="C82" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D82" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E82">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F82" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G82" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H82" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="I82">
         <v>790</v>
       </c>
       <c r="J82">
         <v>7</v>
       </c>
       <c r="K82">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L82">
         <v>7</v>
       </c>
       <c r="M82" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="N82" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="O82" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="s">
-        <v>298</v>
+        <v>118</v>
       </c>
       <c r="B83" t="s">
-        <v>299</v>
+        <v>119</v>
       </c>
       <c r="C83" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D83" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E83">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F83"/>
       <c r="G83" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H83" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I83">
-        <v>975</v>
+        <v>780</v>
       </c>
       <c r="J83">
+        <v>1</v>
+      </c>
+      <c r="K83">
+        <v>6</v>
+      </c>
+      <c r="L83">
         <v>5</v>
       </c>
-      <c r="K83">
-[...4 lines deleted...]
-      </c>
       <c r="M83" t="s">
-        <v>99</v>
+        <v>279</v>
       </c>
       <c r="N83" t="s">
-        <v>94</v>
+        <v>279</v>
       </c>
       <c r="O83" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="B84" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="C84" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D84" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E84">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F84"/>
       <c r="G84" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H84" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I84">
-        <v>490</v>
+        <v>1500</v>
       </c>
       <c r="J84">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K84">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M84" t="s">
-        <v>264</v>
+        <v>167</v>
       </c>
       <c r="N84" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="O84" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B85" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="C85" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D85" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E85">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F85"/>
       <c r="G85" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H85" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I85">
-        <v>490</v>
+        <v>1240</v>
       </c>
       <c r="J85">
+        <v>4</v>
+      </c>
+      <c r="K85">
         <v>6</v>
       </c>
-      <c r="K85">
-[...1 lines deleted...]
-      </c>
       <c r="L85">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M85" t="s">
-        <v>59</v>
+        <v>221</v>
       </c>
       <c r="N85" t="s">
-        <v>304</v>
+        <v>221</v>
       </c>
       <c r="O85" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="s">
-        <v>29</v>
+        <v>287</v>
       </c>
       <c r="B86" t="s">
-        <v>30</v>
+        <v>288</v>
       </c>
       <c r="C86" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D86" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E86">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H86" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I86">
-        <v>355</v>
+        <v>1050</v>
       </c>
       <c r="J86">
+        <v>1</v>
+      </c>
+      <c r="K86">
         <v>6</v>
       </c>
-      <c r="K86">
-[...1 lines deleted...]
-      </c>
       <c r="L86">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M86" t="s">
-        <v>183</v>
+        <v>109</v>
       </c>
       <c r="N86" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="O86" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" t="s">
-        <v>34</v>
+        <v>275</v>
       </c>
       <c r="B87" t="s">
-        <v>35</v>
+        <v>276</v>
       </c>
       <c r="C87" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F87"/>
+        <v>21</v>
+      </c>
+      <c r="F87" t="s">
+        <v>75</v>
+      </c>
       <c r="G87" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H87" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I87">
-        <v>355</v>
+        <v>790</v>
       </c>
       <c r="J87">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K87">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L87">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M87" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="N87" t="s">
-        <v>307</v>
+        <v>252</v>
       </c>
       <c r="O87" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" t="s">
-        <v>38</v>
-[...12 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B88"/>
+      <c r="C88"/>
+      <c r="D88"/>
+      <c r="E88"/>
       <c r="F88"/>
-      <c r="G88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G88"/>
       <c r="H88" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I88">
-        <v>355</v>
+        <v>210</v>
       </c>
       <c r="J88">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K88">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L88">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M88" t="s">
         <v>182</v>
       </c>
       <c r="N88" t="s">
         <v>182</v>
       </c>
       <c r="O88" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" t="s">
-        <v>42</v>
+        <v>294</v>
       </c>
       <c r="B89" t="s">
-        <v>43</v>
+        <v>295</v>
       </c>
       <c r="C89" t="s">
         <v>17</v>
       </c>
       <c r="D89" t="s">
         <v>18</v>
       </c>
       <c r="E89">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F89"/>
+        <v>21</v>
+      </c>
+      <c r="F89" t="s">
+        <v>75</v>
+      </c>
       <c r="G89" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H89" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I89">
-        <v>690</v>
+        <v>1420</v>
       </c>
       <c r="J89">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K89">
         <v>8</v>
       </c>
       <c r="L89">
         <v>8</v>
       </c>
       <c r="M89" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="N89" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="O89" t="s">
-        <v>310</v>
+        <v>296</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" t="s">
-        <v>83</v>
+        <v>297</v>
       </c>
       <c r="B90" t="s">
-        <v>84</v>
+        <v>298</v>
       </c>
       <c r="C90" t="s">
         <v>17</v>
       </c>
       <c r="D90" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E90">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F90"/>
+        <v>7</v>
+      </c>
+      <c r="F90" t="s">
+        <v>55</v>
+      </c>
       <c r="G90" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H90" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I90">
-        <v>690</v>
+        <v>230</v>
       </c>
       <c r="J90">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K90">
         <v>8</v>
       </c>
       <c r="L90">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M90" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="N90" t="s">
-        <v>185</v>
+        <v>299</v>
       </c>
       <c r="O90" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B91" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D91" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E91">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H91" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I91">
-        <v>355</v>
+        <v>1280</v>
       </c>
       <c r="J91">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K91">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L91">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M91" t="s">
-        <v>99</v>
+        <v>163</v>
       </c>
       <c r="N91" t="s">
-        <v>99</v>
+        <v>303</v>
       </c>
       <c r="O91" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" t="s">
-        <v>274</v>
+        <v>94</v>
       </c>
       <c r="B92" t="s">
-        <v>275</v>
+        <v>95</v>
       </c>
       <c r="C92" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D92" t="s">
         <v>18</v>
       </c>
       <c r="E92">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F92"/>
+        <v>14</v>
+      </c>
+      <c r="F92" t="s">
+        <v>75</v>
+      </c>
       <c r="G92" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H92" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I92">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="J92">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K92">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L92">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M92" t="s">
-        <v>316</v>
+        <v>184</v>
       </c>
       <c r="N92" t="s">
-        <v>317</v>
+        <v>252</v>
       </c>
       <c r="O92" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="B93" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C93" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D93" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E93">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F93"/>
       <c r="G93" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H93" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I93">
-        <v>245</v>
+        <v>985</v>
       </c>
       <c r="J93">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K93">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L93">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M93" t="s">
-        <v>149</v>
+        <v>206</v>
       </c>
       <c r="N93" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="O93" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" t="s">
-        <v>195</v>
+        <v>309</v>
       </c>
       <c r="B94" t="s">
-        <v>196</v>
+        <v>310</v>
       </c>
       <c r="C94" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D94" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E94">
-        <v>7</v>
+        <v>3.5</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H94" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I94">
-        <v>1240</v>
+        <v>180</v>
       </c>
       <c r="J94">
         <v>4</v>
       </c>
       <c r="K94">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L94">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M94" t="s">
-        <v>292</v>
+        <v>230</v>
       </c>
       <c r="N94" t="s">
-        <v>292</v>
+        <v>230</v>
       </c>
       <c r="O94" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" t="s">
-        <v>199</v>
+        <v>312</v>
       </c>
       <c r="B95" t="s">
-        <v>200</v>
+        <v>313</v>
       </c>
       <c r="C95" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E95">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F95"/>
+        <v>7</v>
+      </c>
+      <c r="F95" t="s">
+        <v>55</v>
+      </c>
       <c r="G95" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H95" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I95">
-        <v>1050</v>
+        <v>275</v>
       </c>
       <c r="J95">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K95">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L95">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M95" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="N95" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="O95" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="B96" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="C96" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D96" t="s">
-        <v>64</v>
+        <v>317</v>
       </c>
       <c r="E96">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H96" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I96">
-        <v>390</v>
+        <v>1290</v>
       </c>
       <c r="J96">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K96">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L96">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M96" t="s">
-        <v>230</v>
+        <v>318</v>
       </c>
       <c r="N96" t="s">
-        <v>230</v>
+        <v>97</v>
       </c>
       <c r="O96" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" t="s">
-        <v>15</v>
+        <v>320</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>321</v>
       </c>
       <c r="C97" t="s">
         <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E97">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H97" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I97">
-        <v>600</v>
+        <v>275</v>
       </c>
       <c r="J97">
         <v>8</v>
       </c>
       <c r="K97">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L97">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M97" t="s">
-        <v>59</v>
+        <v>180</v>
       </c>
       <c r="N97" t="s">
-        <v>78</v>
+        <v>180</v>
       </c>
       <c r="O97" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B98" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C98" t="s">
         <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>330</v>
+        <v>41</v>
       </c>
       <c r="E98">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H98" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I98">
-        <v>1770</v>
+        <v>275</v>
       </c>
       <c r="J98">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K98">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L98">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M98" t="s">
-        <v>51</v>
+        <v>303</v>
       </c>
       <c r="N98" t="s">
-        <v>217</v>
+        <v>303</v>
       </c>
       <c r="O98" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
       <c r="B99" t="s">
-        <v>302</v>
+        <v>327</v>
       </c>
       <c r="C99" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D99" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E99">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F99"/>
       <c r="G99" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H99" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I99">
-        <v>490</v>
+        <v>275</v>
       </c>
       <c r="J99">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K99">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L99">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M99" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
       <c r="N99" t="s">
-        <v>333</v>
+        <v>303</v>
       </c>
       <c r="O99" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" t="s">
-        <v>301</v>
-[...18 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="B100"/>
+      <c r="C100"/>
+      <c r="D100"/>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
       <c r="H100" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I100">
-        <v>490</v>
+        <v>210</v>
       </c>
       <c r="J100">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K100">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L100">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M100" t="s">
-        <v>59</v>
+        <v>329</v>
       </c>
       <c r="N100" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
       <c r="O100" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" t="s">
-        <v>336</v>
+        <v>144</v>
       </c>
       <c r="B101" t="s">
-        <v>337</v>
+        <v>145</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D101" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E101">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H101" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I101">
-        <v>1310</v>
+        <v>975</v>
       </c>
       <c r="J101">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K101">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L101">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M101" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="N101" t="s">
-        <v>47</v>
+        <v>142</v>
       </c>
       <c r="O101" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="B102" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="C102" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D102" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E102">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F102"/>
       <c r="G102" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H102" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I102">
-        <v>595</v>
+        <v>655</v>
       </c>
       <c r="J102">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K102">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L102">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M102" t="s">
-        <v>339</v>
+        <v>77</v>
       </c>
       <c r="N102" t="s">
-        <v>340</v>
+        <v>77</v>
       </c>
       <c r="O102" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="B103" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="C103" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D103" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E103">
         <v>14</v>
       </c>
-      <c r="F103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F103"/>
       <c r="G103" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H103" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I103">
-        <v>545</v>
+        <v>1050</v>
       </c>
       <c r="J103">
         <v>6</v>
       </c>
       <c r="K103">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L103">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M103" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="N103" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="O103" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" t="s">
-        <v>156</v>
+        <v>48</v>
       </c>
       <c r="B104" t="s">
-        <v>157</v>
+        <v>49</v>
       </c>
       <c r="C104" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D104" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E104">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F104"/>
       <c r="G104" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H104" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I104">
-        <v>735</v>
+        <v>655</v>
       </c>
       <c r="J104">
+        <v>1</v>
+      </c>
+      <c r="K104">
+        <v>6</v>
+      </c>
+      <c r="L104">
         <v>5</v>
       </c>
-      <c r="K104">
-[...4 lines deleted...]
-      </c>
       <c r="M104" t="s">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="N104" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="O104" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" t="s">
-        <v>187</v>
+        <v>106</v>
       </c>
       <c r="B105" t="s">
-        <v>188</v>
+        <v>107</v>
       </c>
       <c r="C105" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D105" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E105">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H105" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I105">
-        <v>780</v>
+        <v>370</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
       <c r="K105">
         <v>6</v>
       </c>
       <c r="L105">
         <v>5</v>
       </c>
       <c r="M105" t="s">
-        <v>210</v>
+        <v>120</v>
       </c>
       <c r="N105" t="s">
-        <v>210</v>
+        <v>120</v>
       </c>
       <c r="O105" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" t="s">
-        <v>347</v>
+        <v>68</v>
       </c>
       <c r="B106" t="s">
-        <v>348</v>
+        <v>69</v>
       </c>
       <c r="C106" t="s">
         <v>17</v>
       </c>
       <c r="D106" t="s">
         <v>18</v>
       </c>
       <c r="E106">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F106"/>
+        <v>21</v>
+      </c>
+      <c r="F106" t="s">
+        <v>19</v>
+      </c>
       <c r="G106" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H106" t="s">
-        <v>349</v>
+        <v>21</v>
       </c>
       <c r="I106">
-        <v>450</v>
+        <v>735</v>
       </c>
       <c r="J106">
         <v>5</v>
       </c>
       <c r="K106">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L106">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M106" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="N106" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="O106" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" t="s">
-        <v>351</v>
+        <v>200</v>
       </c>
       <c r="B107" t="s">
-        <v>352</v>
+        <v>201</v>
       </c>
       <c r="C107" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D107" t="s">
-        <v>330</v>
+        <v>28</v>
       </c>
       <c r="E107">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H107" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I107">
-        <v>365</v>
+        <v>1005</v>
       </c>
       <c r="J107">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K107">
+        <v>12</v>
+      </c>
+      <c r="L107">
         <v>8</v>
       </c>
-      <c r="L107">
-[...1 lines deleted...]
-      </c>
       <c r="M107" t="s">
+        <v>36</v>
+      </c>
+      <c r="N107" t="s">
+        <v>34</v>
+      </c>
+      <c r="O107" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" t="s">
-        <v>354</v>
+        <v>86</v>
       </c>
       <c r="B108" t="s">
-        <v>355</v>
+        <v>87</v>
       </c>
       <c r="C108" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D108" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E108">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F108" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G108" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H108" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I108">
-        <v>210</v>
+        <v>500</v>
       </c>
       <c r="J108">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K108">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L108">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="M108" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="N108" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="O108" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" t="s">
-        <v>287</v>
+        <v>343</v>
       </c>
       <c r="B109" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="C109" t="s">
         <v>17</v>
       </c>
       <c r="D109" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E109">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F109" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G109" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H109" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I109">
-        <v>1475</v>
+        <v>615</v>
       </c>
       <c r="J109">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K109">
         <v>10</v>
       </c>
       <c r="L109">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M109" t="s">
-        <v>230</v>
+        <v>345</v>
       </c>
       <c r="N109" t="s">
-        <v>136</v>
+        <v>341</v>
       </c>
       <c r="O109" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="C110" t="s">
         <v>17</v>
       </c>
       <c r="D110" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E110">
+        <v>14</v>
+      </c>
+      <c r="F110" t="s">
+        <v>75</v>
+      </c>
+      <c r="G110" t="s">
+        <v>20</v>
+      </c>
+      <c r="H110" t="s">
         <v>21</v>
       </c>
-      <c r="F110"/>
-[...5 lines deleted...]
-      </c>
       <c r="I110">
-        <v>815</v>
+        <v>490</v>
       </c>
       <c r="J110">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K110">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L110">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M110" t="s">
-        <v>227</v>
+        <v>76</v>
       </c>
       <c r="N110" t="s">
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="O110" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" t="s">
-        <v>69</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>70</v>
+        <v>348</v>
       </c>
       <c r="C111" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D111" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E111">
         <v>14</v>
       </c>
       <c r="F111" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G111" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H111" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I111">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="J111">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K111">
         <v>8</v>
       </c>
       <c r="L111">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M111" t="s">
-        <v>362</v>
+        <v>138</v>
       </c>
       <c r="N111" t="s">
-        <v>363</v>
+        <v>149</v>
       </c>
       <c r="O111" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" t="s">
-        <v>156</v>
+        <v>351</v>
       </c>
       <c r="B112" t="s">
-        <v>157</v>
+        <v>352</v>
       </c>
       <c r="C112" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E112">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F112" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G112" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H112" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I112">
-        <v>735</v>
+        <v>245</v>
       </c>
       <c r="J112">
+        <v>2</v>
+      </c>
+      <c r="K112">
         <v>5</v>
       </c>
-      <c r="K112">
-[...1 lines deleted...]
-      </c>
       <c r="L112">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M112" t="s">
-        <v>201</v>
+        <v>97</v>
       </c>
       <c r="N112" t="s">
-        <v>197</v>
+        <v>97</v>
       </c>
       <c r="O112" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="B113" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="C113" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D113" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E113">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H113" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I113">
-        <v>970</v>
+        <v>600</v>
       </c>
       <c r="J113">
         <v>8</v>
       </c>
       <c r="K113">
         <v>12</v>
       </c>
       <c r="L113">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M113" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="N113" t="s">
-        <v>210</v>
+        <v>64</v>
       </c>
       <c r="O113" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" t="s">
-        <v>92</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>93</v>
+        <v>358</v>
       </c>
       <c r="C114" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D114" t="s">
-        <v>64</v>
+        <v>359</v>
       </c>
       <c r="E114">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F114"/>
       <c r="G114" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H114" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I114">
-        <v>595</v>
+        <v>1770</v>
       </c>
       <c r="J114">
         <v>7</v>
       </c>
       <c r="K114">
         <v>8</v>
       </c>
       <c r="L114">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M114" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="N114" t="s">
-        <v>72</v>
+        <v>299</v>
       </c>
       <c r="O114" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" t="s">
-        <v>207</v>
+        <v>347</v>
       </c>
       <c r="B115" t="s">
-        <v>208</v>
+        <v>348</v>
       </c>
       <c r="C115" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D115" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E115">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F115" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G115" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H115" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I115">
-        <v>1420</v>
+        <v>490</v>
       </c>
       <c r="J115">
         <v>6</v>
       </c>
       <c r="K115">
         <v>8</v>
       </c>
       <c r="L115">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M115" t="s">
-        <v>66</v>
+        <v>210</v>
       </c>
       <c r="N115" t="s">
-        <v>125</v>
+        <v>211</v>
       </c>
       <c r="O115" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" t="s">
-        <v>298</v>
+        <v>347</v>
       </c>
       <c r="B116" t="s">
-        <v>299</v>
+        <v>348</v>
       </c>
       <c r="C116" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D116" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E116">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F116" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G116" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H116" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I116">
-        <v>975</v>
+        <v>490</v>
       </c>
       <c r="J116">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K116">
         <v>8</v>
       </c>
       <c r="L116">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M116" t="s">
-        <v>99</v>
+        <v>138</v>
       </c>
       <c r="N116" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
       <c r="O116" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" t="s">
-        <v>282</v>
+        <v>363</v>
       </c>
       <c r="B117" t="s">
-        <v>283</v>
+        <v>364</v>
       </c>
       <c r="C117" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D117" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E117">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F117"/>
       <c r="G117" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H117" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I117">
-        <v>500</v>
+        <v>1310</v>
       </c>
       <c r="J117">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K117">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L117">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M117" t="s">
-        <v>356</v>
+        <v>112</v>
       </c>
       <c r="N117" t="s">
-        <v>154</v>
+        <v>329</v>
       </c>
       <c r="O117" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" t="s">
-        <v>133</v>
+        <v>68</v>
       </c>
       <c r="B118" t="s">
-        <v>134</v>
+        <v>69</v>
       </c>
       <c r="C118" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D118" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E118">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F118" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G118" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H118" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I118">
-        <v>210</v>
+        <v>735</v>
       </c>
       <c r="J118">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K118">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L118">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M118" t="s">
-        <v>128</v>
+        <v>290</v>
       </c>
       <c r="N118" t="s">
-        <v>128</v>
+        <v>252</v>
       </c>
       <c r="O118" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="C119" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D119" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E119">
-        <v>7</v>
+        <v>4.5</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H119" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I119">
-        <v>365</v>
+        <v>780</v>
       </c>
       <c r="J119">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K119">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L119">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M119" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="N119" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="O119" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" t="s">
-        <v>133</v>
+        <v>368</v>
       </c>
       <c r="B120" t="s">
-        <v>134</v>
+        <v>369</v>
       </c>
       <c r="C120" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D120" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E120">
         <v>7</v>
       </c>
-      <c r="F120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F120"/>
       <c r="G120" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H120" t="s">
-        <v>31</v>
+        <v>370</v>
       </c>
       <c r="I120">
-        <v>210</v>
+        <v>450</v>
       </c>
       <c r="J120">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K120">
         <v>10</v>
       </c>
       <c r="L120">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M120" t="s">
-        <v>44</v>
+        <v>131</v>
       </c>
       <c r="N120" t="s">
-        <v>44</v>
+        <v>131</v>
       </c>
       <c r="O120" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" t="s">
+        <v>372</v>
+      </c>
+      <c r="B121" t="s">
+        <v>373</v>
+      </c>
+      <c r="C121" t="s">
+        <v>27</v>
+      </c>
+      <c r="D121" t="s">
+        <v>359</v>
+      </c>
+      <c r="E121">
+        <v>7</v>
+      </c>
+      <c r="F121"/>
+      <c r="G121" t="s">
+        <v>20</v>
+      </c>
+      <c r="H121" t="s">
         <v>61</v>
       </c>
-      <c r="B121" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I121">
-        <v>1150</v>
+        <v>365</v>
       </c>
       <c r="J121">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K121">
         <v>8</v>
       </c>
       <c r="L121">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M121" t="s">
-        <v>201</v>
+        <v>56</v>
       </c>
       <c r="N121" t="s">
-        <v>362</v>
+        <v>56</v>
       </c>
       <c r="O121" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" t="s">
-        <v>133</v>
+        <v>375</v>
       </c>
       <c r="B122" t="s">
-        <v>134</v>
+        <v>376</v>
       </c>
       <c r="C122" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D122" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E122">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F122"/>
       <c r="G122" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H122" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I122">
-        <v>210</v>
+        <v>815</v>
       </c>
       <c r="J122">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K122">
         <v>10</v>
       </c>
       <c r="L122">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M122" t="s">
-        <v>154</v>
+        <v>206</v>
       </c>
       <c r="N122" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="O122" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" t="s">
+        <v>68</v>
+      </c>
+      <c r="B123" t="s">
+        <v>69</v>
+      </c>
+      <c r="C123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" t="s">
+        <v>18</v>
+      </c>
+      <c r="E123">
+        <v>21</v>
+      </c>
+      <c r="F123" t="s">
+        <v>19</v>
+      </c>
+      <c r="G123" t="s">
+        <v>20</v>
+      </c>
+      <c r="H123" t="s">
+        <v>21</v>
+      </c>
+      <c r="I123">
+        <v>735</v>
+      </c>
+      <c r="J123">
+        <v>5</v>
+      </c>
+      <c r="K123">
+        <v>8</v>
+      </c>
+      <c r="L123">
+        <v>5</v>
+      </c>
+      <c r="M123" t="s">
+        <v>109</v>
+      </c>
+      <c r="N123" t="s">
+        <v>221</v>
+      </c>
+      <c r="O123" t="s">
         <v>378</v>
-      </c>
-[...40 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" t="s">
-        <v>143</v>
+        <v>379</v>
       </c>
       <c r="B124" t="s">
-        <v>144</v>
+        <v>380</v>
       </c>
       <c r="C124" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D124" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E124">
-        <v>4.5</v>
+        <v>35</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H124" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I124">
-        <v>1010</v>
+        <v>970</v>
       </c>
       <c r="J124">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="K124">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L124">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M124" t="s">
-        <v>333</v>
+        <v>22</v>
       </c>
       <c r="N124" t="s">
-        <v>333</v>
+        <v>147</v>
       </c>
       <c r="O124" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" t="s">
-        <v>74</v>
+        <v>382</v>
       </c>
       <c r="B125" t="s">
+        <v>383</v>
+      </c>
+      <c r="C125" t="s">
+        <v>53</v>
+      </c>
+      <c r="D125" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125">
+        <v>14</v>
+      </c>
+      <c r="F125" t="s">
         <v>75</v>
       </c>
-      <c r="C125" t="s">
-[...5 lines deleted...]
-      <c r="E125">
+      <c r="G125" t="s">
+        <v>20</v>
+      </c>
+      <c r="H125" t="s">
         <v>21</v>
       </c>
-      <c r="F125"/>
-[...5 lines deleted...]
-      </c>
       <c r="I125">
-        <v>810</v>
+        <v>595</v>
       </c>
       <c r="J125">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K125">
         <v>8</v>
       </c>
       <c r="L125">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M125" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="N125" t="s">
-        <v>260</v>
+        <v>384</v>
       </c>
       <c r="O125" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" t="s">
-        <v>138</v>
+        <v>294</v>
       </c>
       <c r="B126" t="s">
-        <v>139</v>
+        <v>295</v>
       </c>
       <c r="C126" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D126" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E126">
         <v>21</v>
       </c>
       <c r="F126" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G126" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H126" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I126">
-        <v>750</v>
+        <v>1420</v>
       </c>
       <c r="J126">
         <v>6</v>
       </c>
       <c r="K126">
         <v>8</v>
       </c>
       <c r="L126">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M126" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="N126" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="O126" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" t="s">
-        <v>160</v>
+        <v>250</v>
       </c>
       <c r="B127" t="s">
-        <v>152</v>
+        <v>251</v>
       </c>
       <c r="C127" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D127" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E127">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F127"/>
       <c r="G127" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H127" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I127">
-        <v>865</v>
+        <v>365</v>
       </c>
       <c r="J127">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K127">
         <v>8</v>
       </c>
       <c r="L127">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M127" t="s">
-        <v>384</v>
+        <v>65</v>
       </c>
       <c r="N127" t="s">
-        <v>385</v>
+        <v>65</v>
       </c>
       <c r="O127" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="B128" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="C128" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D128" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E128">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F128" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G128" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H128" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I128">
-        <v>1420</v>
+        <v>210</v>
       </c>
       <c r="J128">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L128">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M128" t="s">
-        <v>384</v>
+        <v>182</v>
       </c>
       <c r="N128" t="s">
-        <v>385</v>
+        <v>182</v>
       </c>
       <c r="O128" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" t="s">
-        <v>74</v>
+        <v>241</v>
       </c>
       <c r="B129" t="s">
+        <v>242</v>
+      </c>
+      <c r="C129" t="s">
+        <v>53</v>
+      </c>
+      <c r="D129" t="s">
+        <v>18</v>
+      </c>
+      <c r="E129">
+        <v>28</v>
+      </c>
+      <c r="F129" t="s">
         <v>75</v>
       </c>
-      <c r="C129" t="s">
-[...8 lines deleted...]
-      <c r="F129"/>
       <c r="G129" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H129" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I129">
-        <v>810</v>
+        <v>1150</v>
       </c>
       <c r="J129">
         <v>6</v>
       </c>
       <c r="K129">
         <v>8</v>
       </c>
       <c r="L129">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M129" t="s">
-        <v>227</v>
+        <v>109</v>
       </c>
       <c r="N129" t="s">
-        <v>228</v>
+        <v>174</v>
       </c>
       <c r="O129" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" t="s">
-        <v>389</v>
-[...6 lines deleted...]
-      <c r="G130"/>
+        <v>197</v>
+      </c>
+      <c r="B130" t="s">
+        <v>198</v>
+      </c>
+      <c r="C130" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" t="s">
+        <v>54</v>
+      </c>
+      <c r="E130">
+        <v>7</v>
+      </c>
+      <c r="F130" t="s">
+        <v>55</v>
+      </c>
+      <c r="G130" t="s">
+        <v>20</v>
+      </c>
       <c r="H130" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I130"/>
+        <v>21</v>
+      </c>
+      <c r="I130">
+        <v>295</v>
+      </c>
       <c r="J130">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K130">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L130">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M130" t="s">
+        <v>122</v>
+      </c>
+      <c r="N130" t="s">
+        <v>122</v>
+      </c>
+      <c r="O130" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" t="s">
-        <v>393</v>
+        <v>38</v>
       </c>
       <c r="B131" t="s">
-        <v>394</v>
+        <v>39</v>
       </c>
       <c r="C131" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D131" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E131">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F131"/>
       <c r="G131" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H131" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I131">
-        <v>990</v>
+        <v>1010</v>
       </c>
       <c r="J131">
+        <v>1</v>
+      </c>
+      <c r="K131">
         <v>6</v>
       </c>
-      <c r="K131">
-[...1 lines deleted...]
-      </c>
       <c r="L131">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M131" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="N131" t="s">
-        <v>118</v>
+        <v>211</v>
       </c>
       <c r="O131" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" t="s">
-        <v>396</v>
+        <v>246</v>
       </c>
       <c r="B132" t="s">
-        <v>397</v>
+        <v>247</v>
       </c>
       <c r="C132" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D132" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E132">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F132"/>
+        <v>21</v>
+      </c>
+      <c r="F132" t="s">
+        <v>75</v>
+      </c>
       <c r="G132" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H132" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I132">
-        <v>970</v>
+        <v>810</v>
       </c>
       <c r="J132">
         <v>6</v>
       </c>
       <c r="K132">
         <v>8</v>
       </c>
       <c r="L132">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M132" t="s">
-        <v>193</v>
+        <v>76</v>
       </c>
       <c r="N132" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="O132" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="B133" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="C133" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D133" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E133">
         <v>21</v>
       </c>
       <c r="F133" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G133" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H133" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I133">
-        <v>865</v>
+        <v>750</v>
       </c>
       <c r="J133">
         <v>6</v>
       </c>
       <c r="K133">
         <v>8</v>
       </c>
       <c r="L133">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M133" t="s">
-        <v>390</v>
+        <v>76</v>
       </c>
       <c r="N133" t="s">
-        <v>391</v>
+        <v>77</v>
       </c>
       <c r="O133" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" t="s">
-        <v>400</v>
+        <v>268</v>
       </c>
       <c r="B134" t="s">
-        <v>401</v>
+        <v>269</v>
       </c>
       <c r="C134" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D134" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E134">
-        <v>10.5</v>
+        <v>21</v>
       </c>
       <c r="F134" t="s">
-        <v>402</v>
+        <v>75</v>
       </c>
       <c r="G134" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H134" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I134">
-        <v>815</v>
+        <v>865</v>
       </c>
       <c r="J134">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K134">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L134">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M134" t="s">
-        <v>332</v>
+        <v>202</v>
       </c>
       <c r="N134" t="s">
-        <v>333</v>
+        <v>394</v>
       </c>
       <c r="O134" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" t="s">
-        <v>138</v>
+        <v>294</v>
       </c>
       <c r="B135" t="s">
-        <v>139</v>
+        <v>295</v>
       </c>
       <c r="C135" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D135" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E135">
         <v>21</v>
       </c>
       <c r="F135" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G135" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H135" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I135">
-        <v>750</v>
+        <v>1420</v>
       </c>
       <c r="J135">
         <v>6</v>
       </c>
       <c r="K135">
         <v>8</v>
       </c>
       <c r="L135">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M135" t="s">
-        <v>332</v>
+        <v>202</v>
       </c>
       <c r="N135" t="s">
-        <v>227</v>
+        <v>394</v>
       </c>
       <c r="O135" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" t="s">
-        <v>405</v>
+        <v>246</v>
       </c>
       <c r="B136" t="s">
-        <v>406</v>
+        <v>247</v>
       </c>
       <c r="C136" t="s">
         <v>17</v>
       </c>
       <c r="D136" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E136">
         <v>21</v>
       </c>
-      <c r="F136"/>
+      <c r="F136" t="s">
+        <v>75</v>
+      </c>
       <c r="G136" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H136" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I136">
-        <v>725</v>
+        <v>810</v>
       </c>
       <c r="J136">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K136">
         <v>8</v>
       </c>
       <c r="L136">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M136" t="s">
-        <v>390</v>
+        <v>206</v>
       </c>
       <c r="N136" t="s">
-        <v>391</v>
+        <v>180</v>
       </c>
       <c r="O136" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" t="s">
-        <v>393</v>
+        <v>114</v>
       </c>
       <c r="B137" t="s">
-        <v>394</v>
+        <v>115</v>
       </c>
       <c r="C137" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D137" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E137">
         <v>28</v>
       </c>
       <c r="F137" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G137" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H137" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I137">
         <v>990</v>
       </c>
       <c r="J137">
         <v>6</v>
       </c>
       <c r="K137">
         <v>8</v>
       </c>
       <c r="L137">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M137" t="s">
-        <v>201</v>
+        <v>167</v>
       </c>
       <c r="N137" t="s">
-        <v>362</v>
+        <v>92</v>
       </c>
       <c r="O137" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" t="s">
-        <v>396</v>
+        <v>268</v>
       </c>
       <c r="B138" t="s">
-        <v>397</v>
+        <v>269</v>
       </c>
       <c r="C138" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D138" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E138">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="F138"/>
+        <v>21</v>
+      </c>
+      <c r="F138" t="s">
+        <v>75</v>
+      </c>
       <c r="G138" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H138" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I138">
-        <v>970</v>
+        <v>865</v>
       </c>
       <c r="J138">
         <v>6</v>
       </c>
       <c r="K138">
         <v>8</v>
       </c>
       <c r="L138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M138" t="s">
-        <v>121</v>
+        <v>215</v>
       </c>
       <c r="N138" t="s">
-        <v>409</v>
+        <v>62</v>
       </c>
       <c r="O138" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" t="s">
-        <v>207</v>
+        <v>400</v>
       </c>
       <c r="B139" t="s">
-        <v>208</v>
+        <v>401</v>
       </c>
       <c r="C139" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D139" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E139">
-        <v>21</v>
+        <v>10.5</v>
       </c>
       <c r="F139" t="s">
-        <v>65</v>
+        <v>402</v>
       </c>
       <c r="G139" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H139" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I139">
-        <v>1420</v>
+        <v>815</v>
       </c>
       <c r="J139">
+        <v>3</v>
+      </c>
+      <c r="K139">
         <v>6</v>
       </c>
-      <c r="K139">
-[...1 lines deleted...]
-      </c>
       <c r="L139">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M139" t="s">
-        <v>78</v>
+        <v>210</v>
       </c>
       <c r="N139" t="s">
-        <v>54</v>
+        <v>211</v>
       </c>
       <c r="O139" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="B140" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="C140" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D140" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E140">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F140"/>
       <c r="G140" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H140" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I140">
-        <v>440</v>
+        <v>725</v>
       </c>
       <c r="J140">
         <v>4</v>
       </c>
       <c r="K140">
         <v>8</v>
       </c>
       <c r="L140">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M140" t="s">
-        <v>158</v>
+        <v>215</v>
       </c>
       <c r="N140" t="s">
-        <v>158</v>
+        <v>62</v>
       </c>
       <c r="O140" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" t="s">
-        <v>405</v>
+        <v>114</v>
       </c>
       <c r="B141" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C141" t="s">
         <v>17</v>
       </c>
       <c r="D141" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E141">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F141"/>
+        <v>28</v>
+      </c>
+      <c r="F141" t="s">
+        <v>75</v>
+      </c>
       <c r="G141" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H141" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I141">
-        <v>725</v>
+        <v>990</v>
       </c>
       <c r="J141">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K141">
         <v>8</v>
       </c>
       <c r="L141">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M141" t="s">
-        <v>415</v>
+        <v>109</v>
       </c>
       <c r="N141" t="s">
-        <v>149</v>
+        <v>174</v>
       </c>
       <c r="O141" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" t="s">
-        <v>389</v>
-[...6 lines deleted...]
-      <c r="G142"/>
+        <v>294</v>
+      </c>
+      <c r="B142" t="s">
+        <v>295</v>
+      </c>
+      <c r="C142" t="s">
+        <v>17</v>
+      </c>
+      <c r="D142" t="s">
+        <v>18</v>
+      </c>
+      <c r="E142">
+        <v>21</v>
+      </c>
+      <c r="F142" t="s">
+        <v>75</v>
+      </c>
+      <c r="G142" t="s">
+        <v>20</v>
+      </c>
       <c r="H142" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I142"/>
+        <v>61</v>
+      </c>
+      <c r="I142">
+        <v>1420</v>
+      </c>
       <c r="J142">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K142">
         <v>8</v>
       </c>
       <c r="L142">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M142" t="s">
-        <v>210</v>
+        <v>64</v>
       </c>
       <c r="N142" t="s">
-        <v>241</v>
+        <v>84</v>
       </c>
       <c r="O142" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" t="s">
-        <v>393</v>
+        <v>404</v>
       </c>
       <c r="B143" t="s">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="C143" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D143" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E143">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F143"/>
       <c r="G143" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H143" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I143">
-        <v>990</v>
+        <v>725</v>
       </c>
       <c r="J143">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K143">
         <v>8</v>
       </c>
       <c r="L143">
         <v>6</v>
       </c>
       <c r="M143" t="s">
-        <v>418</v>
+        <v>228</v>
       </c>
       <c r="N143" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="O143" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" t="s">
-        <v>294</v>
+        <v>114</v>
       </c>
       <c r="B144" t="s">
-        <v>295</v>
+        <v>115</v>
       </c>
       <c r="C144" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D144" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E144">
         <v>28</v>
       </c>
       <c r="F144" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G144" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H144" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I144">
-        <v>790</v>
+        <v>990</v>
       </c>
       <c r="J144">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K144">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L144">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M144" t="s">
-        <v>284</v>
+        <v>167</v>
       </c>
       <c r="N144" t="s">
-        <v>177</v>
+        <v>92</v>
       </c>
       <c r="O144" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" t="s">
-        <v>278</v>
+        <v>382</v>
       </c>
       <c r="B145" t="s">
-        <v>279</v>
+        <v>383</v>
       </c>
       <c r="C145" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D145" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E145">
+        <v>14</v>
+      </c>
+      <c r="F145" t="s">
+        <v>75</v>
+      </c>
+      <c r="G145" t="s">
+        <v>20</v>
+      </c>
+      <c r="H145" t="s">
         <v>21</v>
       </c>
-      <c r="F145" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I145">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="J145">
+        <v>7</v>
+      </c>
+      <c r="K145">
+        <v>8</v>
+      </c>
+      <c r="L145">
         <v>2</v>
       </c>
-      <c r="K145">
-[...4 lines deleted...]
-      </c>
       <c r="M145" t="s">
-        <v>284</v>
+        <v>179</v>
       </c>
       <c r="N145" t="s">
-        <v>280</v>
+        <v>180</v>
       </c>
       <c r="O145" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" t="s">
-        <v>15</v>
+        <v>268</v>
       </c>
       <c r="B146" t="s">
-        <v>16</v>
+        <v>269</v>
       </c>
       <c r="C146" t="s">
         <v>17</v>
       </c>
       <c r="D146" t="s">
         <v>18</v>
       </c>
       <c r="E146">
         <v>21</v>
       </c>
-      <c r="F146"/>
+      <c r="F146" t="s">
+        <v>75</v>
+      </c>
       <c r="G146" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H146" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I146">
-        <v>600</v>
+        <v>865</v>
       </c>
       <c r="J146">
+        <v>6</v>
+      </c>
+      <c r="K146">
         <v>8</v>
       </c>
-      <c r="K146">
-[...1 lines deleted...]
-      </c>
       <c r="L146">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M146" t="s">
-        <v>21</v>
+        <v>210</v>
       </c>
       <c r="N146" t="s">
-        <v>22</v>
+        <v>206</v>
       </c>
       <c r="O146" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" t="s">
-        <v>133</v>
+        <v>246</v>
       </c>
       <c r="B147" t="s">
-        <v>134</v>
+        <v>247</v>
       </c>
       <c r="C147" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D147" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E147">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F147" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G147" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H147" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="I147">
+        <v>810</v>
+      </c>
+      <c r="J147">
+        <v>6</v>
+      </c>
+      <c r="K147">
+        <v>8</v>
+      </c>
+      <c r="L147">
+        <v>7</v>
+      </c>
+      <c r="M147" t="s">
         <v>210</v>
       </c>
-      <c r="J147">
-[...10 lines deleted...]
-      </c>
       <c r="N147" t="s">
-        <v>423</v>
+        <v>206</v>
       </c>
       <c r="O147" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" t="s">
-        <v>425</v>
+        <v>114</v>
       </c>
       <c r="B148" t="s">
-        <v>426</v>
+        <v>115</v>
       </c>
       <c r="C148" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D148" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E148">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F148" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G148" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H148" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I148">
-        <v>295</v>
+        <v>990</v>
       </c>
       <c r="J148">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K148">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L148">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M148" t="s">
-        <v>210</v>
+        <v>109</v>
       </c>
       <c r="N148" t="s">
-        <v>210</v>
+        <v>174</v>
       </c>
       <c r="O148" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" t="s">
-        <v>393</v>
+        <v>144</v>
       </c>
       <c r="B149" t="s">
-        <v>394</v>
+        <v>145</v>
       </c>
       <c r="C149" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D149" t="s">
+        <v>41</v>
+      </c>
+      <c r="E149">
+        <v>21</v>
+      </c>
+      <c r="F149"/>
+      <c r="G149" t="s">
+        <v>20</v>
+      </c>
+      <c r="H149" t="s">
+        <v>21</v>
+      </c>
+      <c r="I149">
+        <v>975</v>
+      </c>
+      <c r="J149">
+        <v>4</v>
+      </c>
+      <c r="K149">
+        <v>12</v>
+      </c>
+      <c r="L149">
+        <v>12</v>
+      </c>
+      <c r="M149" t="s">
         <v>64</v>
       </c>
-      <c r="E149">
-[...25 lines deleted...]
-      </c>
       <c r="N149" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="O149" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" t="s">
-        <v>92</v>
+        <v>208</v>
       </c>
       <c r="B150" t="s">
-        <v>93</v>
+        <v>209</v>
       </c>
       <c r="C150" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D150" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E150">
         <v>14</v>
       </c>
-      <c r="F150" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F150"/>
       <c r="G150" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H150" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I150">
-        <v>595</v>
+        <v>830</v>
       </c>
       <c r="J150">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K150">
+        <v>10</v>
+      </c>
+      <c r="L150">
         <v>8</v>
       </c>
-      <c r="L150">
-[...1 lines deleted...]
-      </c>
       <c r="M150" t="s">
-        <v>429</v>
+        <v>174</v>
       </c>
       <c r="N150" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="O150" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" t="s">
-        <v>160</v>
+        <v>417</v>
       </c>
       <c r="B151" t="s">
-        <v>152</v>
+        <v>418</v>
       </c>
       <c r="C151" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D151" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E151">
+        <v>14</v>
+      </c>
+      <c r="F151" t="s">
+        <v>19</v>
+      </c>
+      <c r="G151" t="s">
+        <v>20</v>
+      </c>
+      <c r="H151" t="s">
         <v>21</v>
       </c>
-      <c r="F151" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I151">
-        <v>865</v>
+        <v>500</v>
       </c>
       <c r="J151">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K151">
         <v>8</v>
       </c>
       <c r="L151">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M151" t="s">
-        <v>332</v>
+        <v>244</v>
       </c>
       <c r="N151" t="s">
-        <v>227</v>
+        <v>384</v>
       </c>
       <c r="O151" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" t="s">
-        <v>74</v>
+        <v>312</v>
       </c>
       <c r="B152" t="s">
-        <v>75</v>
+        <v>313</v>
       </c>
       <c r="C152" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D152" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E152">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F152"/>
+        <v>7</v>
+      </c>
+      <c r="F152" t="s">
+        <v>55</v>
+      </c>
       <c r="G152" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H152" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="I152">
-        <v>810</v>
+        <v>275</v>
       </c>
       <c r="J152">
+        <v>5</v>
+      </c>
+      <c r="K152">
+        <v>10</v>
+      </c>
+      <c r="L152">
         <v>6</v>
       </c>
-      <c r="K152">
-[...4 lines deleted...]
-      </c>
       <c r="M152" t="s">
-        <v>332</v>
+        <v>42</v>
       </c>
       <c r="N152" t="s">
-        <v>227</v>
+        <v>42</v>
       </c>
       <c r="O152" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" t="s">
-        <v>393</v>
+        <v>309</v>
       </c>
       <c r="B153" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="C153" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D153" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E153">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.5</v>
+      </c>
+      <c r="F153"/>
       <c r="G153" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H153" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I153">
-        <v>990</v>
+        <v>180</v>
       </c>
       <c r="J153">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K153">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L153">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M153" t="s">
-        <v>201</v>
+        <v>46</v>
       </c>
       <c r="N153" t="s">
-        <v>362</v>
+        <v>46</v>
       </c>
       <c r="O153" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="B154" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="C154" t="s">
         <v>17</v>
       </c>
       <c r="D154" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E154">
         <v>21</v>
       </c>
-      <c r="F154"/>
+      <c r="F154" t="s">
+        <v>75</v>
+      </c>
       <c r="G154" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H154" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I154">
-        <v>975</v>
+        <v>865</v>
       </c>
       <c r="J154">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K154">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L154">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="M154" t="s">
-        <v>78</v>
+        <v>290</v>
       </c>
       <c r="N154" t="s">
-        <v>54</v>
+        <v>252</v>
       </c>
       <c r="O154" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>176</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>177</v>
       </c>
       <c r="C155" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D155" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E155">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F155" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G155" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H155" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I155">
-        <v>990</v>
+        <v>750</v>
       </c>
       <c r="J155">
         <v>6</v>
       </c>
       <c r="K155">
         <v>8</v>
       </c>
       <c r="L155">
         <v>7</v>
       </c>
       <c r="M155" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="N155" t="s">
-        <v>435</v>
+        <v>230</v>
       </c>
       <c r="O155" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" t="s">
-        <v>437</v>
+        <v>114</v>
       </c>
       <c r="B156" t="s">
-        <v>438</v>
+        <v>115</v>
       </c>
       <c r="C156" t="s">
         <v>17</v>
       </c>
       <c r="D156" t="s">
         <v>18</v>
       </c>
       <c r="E156">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F156"/>
+        <v>28</v>
+      </c>
+      <c r="F156" t="s">
+        <v>75</v>
+      </c>
       <c r="G156" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H156" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I156">
-        <v>830</v>
+        <v>990</v>
       </c>
       <c r="J156">
         <v>6</v>
       </c>
       <c r="K156">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L156">
         <v>8</v>
       </c>
       <c r="M156" t="s">
-        <v>362</v>
+        <v>191</v>
       </c>
       <c r="N156" t="s">
-        <v>363</v>
+        <v>424</v>
       </c>
       <c r="O156" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" t="s">
-        <v>282</v>
+        <v>246</v>
       </c>
       <c r="B157" t="s">
-        <v>283</v>
+        <v>247</v>
       </c>
       <c r="C157" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D157" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E157">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F157" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G157" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H157" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I157">
-        <v>500</v>
+        <v>810</v>
       </c>
       <c r="J157">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K157">
         <v>8</v>
       </c>
       <c r="L157">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M157" t="s">
-        <v>67</v>
+        <v>162</v>
       </c>
       <c r="N157" t="s">
-        <v>72</v>
+        <v>142</v>
       </c>
       <c r="O157" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" t="s">
-        <v>235</v>
+        <v>114</v>
       </c>
       <c r="B158" t="s">
-        <v>236</v>
+        <v>115</v>
       </c>
       <c r="C158" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D158" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E158">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F158" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G158" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H158" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I158">
-        <v>275</v>
+        <v>990</v>
       </c>
       <c r="J158">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K158">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L158">
         <v>7</v>
       </c>
       <c r="M158" t="s">
-        <v>209</v>
+        <v>162</v>
       </c>
       <c r="N158" t="s">
-        <v>209</v>
+        <v>303</v>
       </c>
       <c r="O158" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" t="s">
-        <v>232</v>
+        <v>114</v>
       </c>
       <c r="B159" t="s">
-        <v>233</v>
+        <v>115</v>
       </c>
       <c r="C159" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D159" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E159">
-        <v>3.5</v>
-[...1 lines deleted...]
-      <c r="F159"/>
+        <v>28</v>
+      </c>
+      <c r="F159" t="s">
+        <v>75</v>
+      </c>
       <c r="G159" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H159" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I159">
-        <v>180</v>
+        <v>990</v>
       </c>
       <c r="J159">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K159">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L159">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M159" t="s">
-        <v>442</v>
+        <v>70</v>
       </c>
       <c r="N159" t="s">
-        <v>442</v>
+        <v>101</v>
       </c>
       <c r="O159" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" t="s">
-        <v>160</v>
+        <v>429</v>
       </c>
       <c r="B160" t="s">
-        <v>152</v>
+        <v>430</v>
       </c>
       <c r="C160" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D160" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E160">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>17.5</v>
+      </c>
+      <c r="F160"/>
       <c r="G160" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H160" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I160">
-        <v>865</v>
+        <v>985</v>
       </c>
       <c r="J160">
         <v>6</v>
       </c>
       <c r="K160">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L160">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M160" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="N160" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="O160" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" t="s">
-        <v>138</v>
+        <v>432</v>
       </c>
       <c r="B161" t="s">
-        <v>139</v>
+        <v>433</v>
       </c>
       <c r="C161" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D161" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E161">
         <v>21</v>
       </c>
-      <c r="F161" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F161"/>
       <c r="G161" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H161" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I161">
-        <v>750</v>
+        <v>1950</v>
       </c>
       <c r="J161">
         <v>6</v>
       </c>
       <c r="K161">
         <v>8</v>
       </c>
       <c r="L161">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M161" t="s">
-        <v>264</v>
+        <v>167</v>
       </c>
       <c r="N161" t="s">
-        <v>260</v>
+        <v>434</v>
       </c>
       <c r="O161" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" t="s">
-        <v>393</v>
+        <v>155</v>
       </c>
       <c r="B162" t="s">
-        <v>394</v>
+        <v>156</v>
       </c>
       <c r="C162" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D162" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E162">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F162" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G162" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H162" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I162">
-        <v>990</v>
+        <v>210</v>
       </c>
       <c r="J162">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K162">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L162">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M162" t="s">
-        <v>446</v>
+        <v>228</v>
       </c>
       <c r="N162" t="s">
-        <v>447</v>
+        <v>228</v>
       </c>
       <c r="O162" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" t="s">
-        <v>74</v>
+        <v>165</v>
       </c>
       <c r="B163" t="s">
-        <v>75</v>
+        <v>166</v>
       </c>
       <c r="C163" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D163" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E163">
-        <v>21</v>
+        <v>10.5</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H163" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I163">
-        <v>810</v>
+        <v>430</v>
       </c>
       <c r="J163">
         <v>6</v>
       </c>
       <c r="K163">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L163">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M163" t="s">
-        <v>257</v>
+        <v>109</v>
       </c>
       <c r="N163" t="s">
-        <v>258</v>
+        <v>110</v>
       </c>
       <c r="O163" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164" t="s">
-        <v>393</v>
+        <v>438</v>
       </c>
       <c r="B164" t="s">
-        <v>394</v>
+        <v>439</v>
       </c>
       <c r="C164" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D164" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E164">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F164"/>
       <c r="G164" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H164" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I164">
-        <v>990</v>
+        <v>210</v>
       </c>
       <c r="J164">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K164">
         <v>8</v>
       </c>
       <c r="L164">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M164" t="s">
-        <v>257</v>
+        <v>120</v>
       </c>
       <c r="N164" t="s">
-        <v>222</v>
+        <v>120</v>
       </c>
       <c r="O164" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" t="s">
-        <v>138</v>
+        <v>441</v>
       </c>
       <c r="B165" t="s">
-        <v>139</v>
+        <v>442</v>
       </c>
       <c r="C165" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D165" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E165">
+        <v>7</v>
+      </c>
+      <c r="F165"/>
+      <c r="G165" t="s">
+        <v>20</v>
+      </c>
+      <c r="H165" t="s">
         <v>21</v>
       </c>
-      <c r="F165" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I165">
-        <v>750</v>
+        <v>240</v>
       </c>
       <c r="J165">
+        <v>5</v>
+      </c>
+      <c r="K165">
+        <v>10</v>
+      </c>
+      <c r="L165">
         <v>6</v>
       </c>
-      <c r="K165">
-[...4 lines deleted...]
-      </c>
       <c r="M165" t="s">
-        <v>201</v>
+        <v>182</v>
       </c>
       <c r="N165" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="O165" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" t="s">
-        <v>393</v>
+        <v>441</v>
       </c>
       <c r="B166" t="s">
-        <v>394</v>
+        <v>442</v>
       </c>
       <c r="C166" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D166" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E166">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F166"/>
       <c r="G166" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H166" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I166">
-        <v>990</v>
+        <v>240</v>
       </c>
       <c r="J166">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K166">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L166">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M166" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="N166" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="O166" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" t="s">
-        <v>393</v>
+        <v>441</v>
       </c>
       <c r="B167" t="s">
-        <v>394</v>
+        <v>442</v>
       </c>
       <c r="C167" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D167" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E167">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F167"/>
       <c r="G167" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H167" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I167">
-        <v>990</v>
+        <v>240</v>
       </c>
       <c r="J167">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K167">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L167">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M167" t="s">
-        <v>453</v>
+        <v>23</v>
       </c>
       <c r="N167" t="s">
-        <v>423</v>
+        <v>23</v>
       </c>
       <c r="O167" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="A168" t="s">
-        <v>455</v>
+        <v>271</v>
       </c>
       <c r="B168" t="s">
-        <v>456</v>
+        <v>272</v>
       </c>
       <c r="C168" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D168" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E168">
-        <v>17.5</v>
+        <v>21</v>
       </c>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H168" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I168">
-        <v>985</v>
+        <v>1035</v>
       </c>
       <c r="J168">
         <v>6</v>
       </c>
       <c r="K168">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L168">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M168" t="s">
-        <v>78</v>
+        <v>192</v>
       </c>
       <c r="N168" t="s">
-        <v>54</v>
+        <v>424</v>
       </c>
       <c r="O168" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" t="s">
-        <v>458</v>
+        <v>271</v>
       </c>
       <c r="B169" t="s">
-        <v>459</v>
+        <v>272</v>
       </c>
       <c r="C169" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D169" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E169">
         <v>21</v>
       </c>
-      <c r="F169" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F169"/>
       <c r="G169" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H169" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I169">
-        <v>740</v>
+        <v>1035</v>
       </c>
       <c r="J169">
         <v>6</v>
       </c>
       <c r="K169">
         <v>8</v>
       </c>
       <c r="L169">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M169" t="s">
-        <v>316</v>
+        <v>211</v>
       </c>
       <c r="N169" t="s">
-        <v>317</v>
+        <v>179</v>
       </c>
       <c r="O169" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="A170" t="s">
-        <v>461</v>
-[...4 lines deleted...]
-      <c r="E170"/>
+        <v>271</v>
+      </c>
+      <c r="B170" t="s">
+        <v>272</v>
+      </c>
+      <c r="C170" t="s">
+        <v>27</v>
+      </c>
+      <c r="D170" t="s">
+        <v>54</v>
+      </c>
+      <c r="E170">
+        <v>21</v>
+      </c>
       <c r="F170"/>
-      <c r="G170"/>
+      <c r="G170" t="s">
+        <v>20</v>
+      </c>
       <c r="H170" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I170">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="J170"/>
+        <v>1035</v>
+      </c>
+      <c r="J170">
+        <v>6</v>
+      </c>
       <c r="K170">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="L170">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="M170" t="s">
-        <v>103</v>
+        <v>170</v>
       </c>
       <c r="N170" t="s">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="O170" t="s">
-        <v>462</v>
+        <v>448</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" t="s">
-        <v>463</v>
+        <v>449</v>
       </c>
       <c r="B171" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="C171" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D171" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E171">
+        <v>14</v>
+      </c>
+      <c r="F171" t="s">
+        <v>451</v>
+      </c>
+      <c r="G171" t="s">
+        <v>20</v>
+      </c>
+      <c r="H171" t="s">
         <v>21</v>
       </c>
-      <c r="F171"/>
-[...5 lines deleted...]
-      </c>
       <c r="I171">
-        <v>1950</v>
+        <v>490</v>
       </c>
       <c r="J171">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K171">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L171">
         <v>7</v>
       </c>
       <c r="M171" t="s">
-        <v>193</v>
+        <v>101</v>
       </c>
       <c r="N171" t="s">
-        <v>465</v>
+        <v>102</v>
       </c>
       <c r="O171" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" t="s">
-        <v>133</v>
+        <v>265</v>
       </c>
       <c r="B172" t="s">
-        <v>134</v>
+        <v>266</v>
       </c>
       <c r="C172" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D172" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E172">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="F172"/>
       <c r="G172" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H172" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I172">
-        <v>210</v>
+        <v>2615</v>
       </c>
       <c r="J172">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K172">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L172">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M172" t="s">
-        <v>423</v>
+        <v>70</v>
       </c>
       <c r="N172" t="s">
-        <v>423</v>
+        <v>219</v>
       </c>
       <c r="O172" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="B173" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="C173" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D173" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E173">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F173"/>
       <c r="G173" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H173" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I173">
-        <v>500</v>
+        <v>780</v>
       </c>
       <c r="J173">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K173">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L173">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M173" t="s">
-        <v>47</v>
+        <v>192</v>
       </c>
       <c r="N173" t="s">
-        <v>217</v>
+        <v>192</v>
       </c>
       <c r="O173" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="A174" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B174" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C174" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D174" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E174">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F174"/>
       <c r="G174" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H174" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I174">
-        <v>210</v>
+        <v>780</v>
       </c>
       <c r="J174">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K174">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L174">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M174" t="s">
-        <v>415</v>
+        <v>191</v>
       </c>
       <c r="N174" t="s">
-        <v>415</v>
+        <v>192</v>
       </c>
       <c r="O174" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" t="s">
-        <v>470</v>
+        <v>48</v>
       </c>
       <c r="B175" t="s">
-        <v>471</v>
+        <v>49</v>
       </c>
       <c r="C175" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D175" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E175">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H175" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I175">
-        <v>280</v>
+        <v>655</v>
       </c>
       <c r="J175">
+        <v>1</v>
+      </c>
+      <c r="K175">
         <v>6</v>
       </c>
-      <c r="K175">
-[...1 lines deleted...]
-      </c>
       <c r="L175">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M175" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="N175" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="O175" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="B176" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="C176" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D176" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E176">
         <v>7</v>
       </c>
       <c r="F176"/>
       <c r="G176" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H176" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="I176">
-        <v>275</v>
+        <v>355</v>
       </c>
       <c r="J176">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K176">
         <v>10</v>
       </c>
       <c r="L176">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M176" t="s">
-        <v>209</v>
+        <v>142</v>
       </c>
       <c r="N176" t="s">
-        <v>209</v>
+        <v>142</v>
       </c>
       <c r="O176" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" t="s">
-        <v>15</v>
+        <v>235</v>
       </c>
       <c r="B177" t="s">
-        <v>16</v>
+        <v>236</v>
       </c>
       <c r="C177" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D177" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E177">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H177" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="I177">
-        <v>600</v>
+        <v>355</v>
       </c>
       <c r="J177">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K177">
         <v>10</v>
       </c>
       <c r="L177">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M177" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
       <c r="N177" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="O177" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="B178" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="C178" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D178" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E178">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F178"/>
+        <v>14</v>
+      </c>
+      <c r="F178" t="s">
+        <v>451</v>
+      </c>
       <c r="G178" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H178" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I178">
-        <v>430</v>
+        <v>650</v>
       </c>
       <c r="J178">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K178">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L178">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M178" t="s">
-        <v>201</v>
+        <v>110</v>
       </c>
       <c r="N178" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="O178" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" t="s">
-        <v>478</v>
+        <v>51</v>
       </c>
       <c r="B179" t="s">
-        <v>479</v>
+        <v>52</v>
       </c>
       <c r="C179" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D179" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E179">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F179"/>
+        <v>14</v>
+      </c>
+      <c r="F179" t="s">
+        <v>55</v>
+      </c>
       <c r="G179" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H179" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I179">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J179">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K179">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L179">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M179" t="s">
-        <v>266</v>
+        <v>290</v>
       </c>
       <c r="N179" t="s">
-        <v>266</v>
+        <v>184</v>
       </c>
       <c r="O179" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180" t="s">
-        <v>481</v>
+        <v>460</v>
       </c>
       <c r="B180" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
       <c r="C180" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D180" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E180">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F180"/>
+        <v>14</v>
+      </c>
+      <c r="F180" t="s">
+        <v>451</v>
+      </c>
       <c r="G180" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H180" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I180">
-        <v>240</v>
+        <v>650</v>
       </c>
       <c r="J180">
         <v>5</v>
       </c>
       <c r="K180">
         <v>10</v>
       </c>
       <c r="L180">
         <v>10</v>
       </c>
       <c r="M180" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="N180" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="O180" t="s">
-        <v>483</v>
+        <v>464</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="B181" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="C181" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D181" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E181">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H181" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I181">
-        <v>240</v>
+        <v>1180</v>
       </c>
       <c r="J181">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K181">
         <v>10</v>
       </c>
       <c r="L181">
         <v>10</v>
       </c>
       <c r="M181" t="s">
-        <v>340</v>
+        <v>290</v>
       </c>
       <c r="N181" t="s">
-        <v>340</v>
+        <v>252</v>
       </c>
       <c r="O181" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="A182" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="B182" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="C182" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D182" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E182">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H182" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I182">
-        <v>240</v>
+        <v>1180</v>
       </c>
       <c r="J182">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K182">
         <v>10</v>
       </c>
       <c r="L182">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M182" t="s">
-        <v>435</v>
+        <v>210</v>
       </c>
       <c r="N182" t="s">
-        <v>435</v>
+        <v>206</v>
       </c>
       <c r="O182" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" t="s">
-        <v>167</v>
+        <v>465</v>
       </c>
       <c r="B183" t="s">
-        <v>168</v>
+        <v>466</v>
       </c>
       <c r="C183" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D183" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E183">
         <v>21</v>
       </c>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H183" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I183">
-        <v>1035</v>
+        <v>1180</v>
       </c>
       <c r="J183">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K183">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L183">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M183" t="s">
-        <v>486</v>
+        <v>215</v>
       </c>
       <c r="N183" t="s">
-        <v>447</v>
+        <v>62</v>
       </c>
       <c r="O183" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="A184" t="s">
-        <v>167</v>
+        <v>465</v>
       </c>
       <c r="B184" t="s">
-        <v>168</v>
+        <v>466</v>
       </c>
       <c r="C184" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D184" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E184">
         <v>21</v>
       </c>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H184" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I184">
-        <v>1035</v>
+        <v>1180</v>
       </c>
       <c r="J184">
+        <v>4</v>
+      </c>
+      <c r="K184">
+        <v>10</v>
+      </c>
+      <c r="L184">
         <v>6</v>
       </c>
-      <c r="K184">
-[...4 lines deleted...]
-      </c>
       <c r="M184" t="s">
-        <v>333</v>
+        <v>227</v>
       </c>
       <c r="N184" t="s">
-        <v>429</v>
+        <v>228</v>
       </c>
       <c r="O184" t="s">
-        <v>488</v>
+        <v>470</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" t="s">
-        <v>167</v>
+        <v>460</v>
       </c>
       <c r="B185" t="s">
-        <v>168</v>
+        <v>461</v>
       </c>
       <c r="C185" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D185" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E185">
+        <v>14</v>
+      </c>
+      <c r="F185" t="s">
+        <v>451</v>
+      </c>
+      <c r="G185" t="s">
+        <v>20</v>
+      </c>
+      <c r="H185" t="s">
         <v>21</v>
       </c>
-      <c r="F185"/>
-[...5 lines deleted...]
-      </c>
       <c r="I185">
-        <v>1035</v>
+        <v>650</v>
       </c>
       <c r="J185">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K185">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L185">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M185" t="s">
-        <v>121</v>
+        <v>471</v>
       </c>
       <c r="N185" t="s">
-        <v>122</v>
+        <v>472</v>
       </c>
       <c r="O185" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="A186" t="s">
-        <v>167</v>
+        <v>460</v>
       </c>
       <c r="B186" t="s">
-        <v>168</v>
+        <v>461</v>
       </c>
       <c r="C186" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D186" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E186">
+        <v>14</v>
+      </c>
+      <c r="F186" t="s">
+        <v>451</v>
+      </c>
+      <c r="G186" t="s">
+        <v>20</v>
+      </c>
+      <c r="H186" t="s">
         <v>21</v>
       </c>
-      <c r="F186"/>
-[...5 lines deleted...]
-      </c>
       <c r="I186">
-        <v>1035</v>
+        <v>650</v>
       </c>
       <c r="J186">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K186">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L186">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M186" t="s">
-        <v>442</v>
+        <v>130</v>
       </c>
       <c r="N186" t="s">
-        <v>435</v>
+        <v>131</v>
       </c>
       <c r="O186" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="B187" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="C187" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D187" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E187">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="F187"/>
       <c r="G187" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H187" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I187">
-        <v>490</v>
+        <v>1895</v>
       </c>
       <c r="J187">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K187">
         <v>10</v>
       </c>
       <c r="L187">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M187" t="s">
-        <v>122</v>
+        <v>167</v>
       </c>
       <c r="N187" t="s">
-        <v>409</v>
+        <v>279</v>
       </c>
       <c r="O187" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="A188" t="s">
-        <v>146</v>
+        <v>30</v>
       </c>
       <c r="B188" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="C188" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D188" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E188">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H188" t="s">
-        <v>31</v>
+        <v>457</v>
       </c>
       <c r="I188">
-        <v>2615</v>
+        <v>690</v>
       </c>
       <c r="J188">
         <v>5</v>
       </c>
       <c r="K188">
         <v>8</v>
       </c>
       <c r="L188">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M188" t="s">
-        <v>161</v>
+        <v>62</v>
       </c>
       <c r="N188" t="s">
-        <v>363</v>
+        <v>56</v>
       </c>
       <c r="O188" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" t="s">
-        <v>496</v>
+        <v>25</v>
       </c>
       <c r="B189" t="s">
-        <v>497</v>
+        <v>26</v>
       </c>
       <c r="C189" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D189" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E189">
         <v>7</v>
       </c>
-      <c r="F189" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F189"/>
       <c r="G189" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H189" t="s">
-        <v>77</v>
+        <v>457</v>
       </c>
       <c r="I189">
-        <v>210</v>
+        <v>355</v>
       </c>
       <c r="J189">
+        <v>5</v>
+      </c>
+      <c r="K189">
         <v>8</v>
       </c>
-      <c r="K189">
-[...1 lines deleted...]
-      </c>
       <c r="L189">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M189" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="N189" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="O189" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190" t="s">
-        <v>187</v>
+        <v>480</v>
       </c>
       <c r="B190" t="s">
-        <v>188</v>
+        <v>481</v>
       </c>
       <c r="C190" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D190" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E190">
-        <v>4.5</v>
+        <v>7</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H190" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I190">
-        <v>780</v>
+        <v>390</v>
       </c>
       <c r="J190">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K190">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L190">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M190" t="s">
-        <v>486</v>
+        <v>71</v>
       </c>
       <c r="N190" t="s">
-        <v>486</v>
+        <v>71</v>
       </c>
       <c r="O190" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="B191" t="s">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="C191" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D191" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E191">
-        <v>10.5</v>
+        <v>7</v>
       </c>
       <c r="F191"/>
       <c r="G191" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H191" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I191">
-        <v>780</v>
+        <v>390</v>
       </c>
       <c r="J191">
+        <v>5</v>
+      </c>
+      <c r="K191">
+        <v>12</v>
+      </c>
+      <c r="L191">
         <v>3</v>
       </c>
-      <c r="K191">
-[...4 lines deleted...]
-      </c>
       <c r="M191" t="s">
-        <v>446</v>
+        <v>170</v>
       </c>
       <c r="N191" t="s">
-        <v>486</v>
+        <v>170</v>
       </c>
       <c r="O191" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="A192" t="s">
-        <v>107</v>
+        <v>486</v>
       </c>
       <c r="B192" t="s">
-        <v>108</v>
+        <v>487</v>
       </c>
       <c r="C192" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D192" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E192">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F192"/>
+        <v>7</v>
+      </c>
+      <c r="F192" t="s">
+        <v>55</v>
+      </c>
       <c r="G192" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H192" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I192">
-        <v>655</v>
+        <v>210</v>
       </c>
       <c r="J192">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K192">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L192">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M192" t="s">
-        <v>105</v>
+        <v>303</v>
       </c>
       <c r="N192" t="s">
-        <v>105</v>
+        <v>303</v>
       </c>
       <c r="O192" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" t="s">
-        <v>187</v>
+        <v>486</v>
       </c>
       <c r="B193" t="s">
-        <v>188</v>
+        <v>487</v>
       </c>
       <c r="C193" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D193" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E193">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F193"/>
+        <v>7</v>
+      </c>
+      <c r="F193" t="s">
+        <v>55</v>
+      </c>
       <c r="G193" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H193" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I193">
-        <v>780</v>
+        <v>210</v>
       </c>
       <c r="J193">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K193">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L193">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M193" t="s">
-        <v>80</v>
+        <v>384</v>
       </c>
       <c r="N193" t="s">
-        <v>80</v>
+        <v>384</v>
       </c>
       <c r="O193" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="A194" t="s">
-        <v>34</v>
+        <v>275</v>
       </c>
       <c r="B194" t="s">
-        <v>35</v>
+        <v>276</v>
       </c>
       <c r="C194" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D194" t="s">
         <v>18</v>
       </c>
       <c r="E194">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F194"/>
+        <v>21</v>
+      </c>
+      <c r="F194" t="s">
+        <v>75</v>
+      </c>
       <c r="G194" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H194" t="s">
-        <v>505</v>
+        <v>273</v>
       </c>
       <c r="I194">
-        <v>355</v>
+        <v>790</v>
       </c>
       <c r="J194">
+        <v>7</v>
+      </c>
+      <c r="K194">
+        <v>8</v>
+      </c>
+      <c r="L194">
         <v>6</v>
       </c>
-      <c r="K194">
-[...4 lines deleted...]
-      </c>
       <c r="M194" t="s">
-        <v>258</v>
+        <v>76</v>
       </c>
       <c r="N194" t="s">
-        <v>258</v>
+        <v>77</v>
       </c>
       <c r="O194" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" t="s">
-        <v>38</v>
+        <v>491</v>
       </c>
       <c r="B195" t="s">
-        <v>39</v>
+        <v>492</v>
       </c>
       <c r="C195" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D195" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E195">
         <v>7</v>
       </c>
-      <c r="F195"/>
+      <c r="F195" t="s">
+        <v>55</v>
+      </c>
       <c r="G195" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H195" t="s">
-        <v>505</v>
+        <v>61</v>
       </c>
       <c r="I195">
-        <v>355</v>
+        <v>245</v>
       </c>
       <c r="J195">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K195">
         <v>10</v>
       </c>
       <c r="L195">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M195" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="N195" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="O195" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="A196" t="s">
-        <v>508</v>
+        <v>82</v>
       </c>
       <c r="B196" t="s">
-        <v>509</v>
+        <v>83</v>
       </c>
       <c r="C196" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D196" t="s">
         <v>18</v>
       </c>
       <c r="E196">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F196" t="s">
-        <v>493</v>
+        <v>75</v>
       </c>
       <c r="G196" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H196" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I196">
-        <v>650</v>
+        <v>325</v>
       </c>
       <c r="J196">
         <v>5</v>
       </c>
       <c r="K196">
         <v>8</v>
       </c>
       <c r="L196">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M196" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="N196" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="O196" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197" t="s">
-        <v>163</v>
+        <v>59</v>
       </c>
       <c r="B197" t="s">
-        <v>164</v>
+        <v>60</v>
       </c>
       <c r="C197" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D197" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E197">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F197" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G197" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H197" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I197">
-        <v>405</v>
+        <v>245</v>
       </c>
       <c r="J197">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K197">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L197">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M197" t="s">
-        <v>40</v>
+        <v>191</v>
       </c>
       <c r="N197" t="s">
-        <v>36</v>
+        <v>191</v>
       </c>
       <c r="O197" t="s">
-        <v>511</v>
+        <v>495</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="A198" t="s">
-        <v>163</v>
+        <v>241</v>
       </c>
       <c r="B198" t="s">
-        <v>164</v>
+        <v>242</v>
       </c>
       <c r="C198" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D198" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E198">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F198" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G198" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H198" t="s">
-        <v>31</v>
+        <v>273</v>
       </c>
       <c r="I198">
-        <v>405</v>
+        <v>1150</v>
       </c>
       <c r="J198">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K198">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L198">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M198" t="s">
-        <v>429</v>
+        <v>167</v>
       </c>
       <c r="N198" t="s">
-        <v>228</v>
+        <v>92</v>
       </c>
       <c r="O198" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B199" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="C199" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D199" t="s">
         <v>18</v>
       </c>
       <c r="E199">
-        <v>14</v>
+        <v>10.5</v>
       </c>
       <c r="F199" t="s">
-        <v>493</v>
+        <v>451</v>
       </c>
       <c r="G199" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H199" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I199">
-        <v>650</v>
+        <v>460</v>
       </c>
       <c r="J199">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K199">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L199">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M199" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="N199" t="s">
-        <v>105</v>
+        <v>180</v>
       </c>
       <c r="O199" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="A200" t="s">
-        <v>508</v>
+        <v>160</v>
       </c>
       <c r="B200" t="s">
-        <v>509</v>
+        <v>161</v>
       </c>
       <c r="C200" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D200" t="s">
         <v>18</v>
       </c>
       <c r="E200">
         <v>14</v>
       </c>
       <c r="F200" t="s">
-        <v>493</v>
+        <v>75</v>
       </c>
       <c r="G200" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H200" t="s">
-        <v>77</v>
+        <v>273</v>
       </c>
       <c r="I200">
-        <v>650</v>
+        <v>545</v>
       </c>
       <c r="J200">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K200">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L200">
         <v>6</v>
       </c>
       <c r="M200" t="s">
-        <v>316</v>
+        <v>179</v>
       </c>
       <c r="N200" t="s">
-        <v>514</v>
+        <v>180</v>
       </c>
       <c r="O200" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="B201" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="C201" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D201" t="s">
         <v>18</v>
       </c>
       <c r="E201">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F201"/>
+        <v>14</v>
+      </c>
+      <c r="F201" t="s">
+        <v>75</v>
+      </c>
       <c r="G201" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H201" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I201">
-        <v>1180</v>
+        <v>515</v>
       </c>
       <c r="J201">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K201">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L201">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M201" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="N201" t="s">
-        <v>32</v>
+        <v>211</v>
       </c>
       <c r="O201" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="A202" t="s">
-        <v>516</v>
+        <v>94</v>
       </c>
       <c r="B202" t="s">
-        <v>517</v>
+        <v>95</v>
       </c>
       <c r="C202" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D202" t="s">
         <v>18</v>
       </c>
       <c r="E202">
+        <v>14</v>
+      </c>
+      <c r="F202" t="s">
+        <v>75</v>
+      </c>
+      <c r="G202" t="s">
+        <v>20</v>
+      </c>
+      <c r="H202" t="s">
         <v>21</v>
       </c>
-      <c r="F202"/>
-[...5 lines deleted...]
-      </c>
       <c r="I202">
-        <v>1180</v>
+        <v>1000</v>
       </c>
       <c r="J202">
+        <v>5</v>
+      </c>
+      <c r="K202">
+        <v>8</v>
+      </c>
+      <c r="L202">
         <v>4</v>
       </c>
-      <c r="K202">
-[...4 lines deleted...]
-      </c>
       <c r="M202" t="s">
-        <v>332</v>
+        <v>162</v>
       </c>
       <c r="N202" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="O202" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203" t="s">
-        <v>516</v>
+        <v>491</v>
       </c>
       <c r="B203" t="s">
-        <v>517</v>
+        <v>492</v>
       </c>
       <c r="C203" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D203" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E203">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F203"/>
+        <v>7</v>
+      </c>
+      <c r="F203" t="s">
+        <v>55</v>
+      </c>
       <c r="G203" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H203" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I203">
-        <v>1180</v>
+        <v>245</v>
       </c>
       <c r="J203">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K203">
         <v>10</v>
       </c>
       <c r="L203">
         <v>10</v>
       </c>
       <c r="M203" t="s">
-        <v>390</v>
+        <v>57</v>
       </c>
       <c r="N203" t="s">
-        <v>391</v>
+        <v>57</v>
       </c>
       <c r="O203" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="A204" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="B204" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="C204" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D204" t="s">
         <v>18</v>
       </c>
       <c r="E204">
-        <v>21</v>
+        <v>17.5</v>
       </c>
       <c r="F204"/>
       <c r="G204" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H204" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I204">
-        <v>1180</v>
+        <v>810</v>
       </c>
       <c r="J204">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K204">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L204">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M204" t="s">
-        <v>453</v>
+        <v>71</v>
       </c>
       <c r="N204" t="s">
-        <v>415</v>
+        <v>102</v>
       </c>
       <c r="O204" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205" t="s">
-        <v>508</v>
+        <v>432</v>
       </c>
       <c r="B205" t="s">
-        <v>509</v>
+        <v>433</v>
       </c>
       <c r="C205" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D205" t="s">
         <v>18</v>
       </c>
       <c r="E205">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F205"/>
       <c r="G205" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H205" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I205">
-        <v>650</v>
+        <v>1950</v>
       </c>
       <c r="J205">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K205">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L205">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M205" t="s">
-        <v>522</v>
+        <v>112</v>
       </c>
       <c r="N205" t="s">
-        <v>523</v>
+        <v>131</v>
       </c>
       <c r="O205" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="A206" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="B206" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="C206" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D206" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E206">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F206" t="s">
-        <v>493</v>
+        <v>55</v>
       </c>
       <c r="G206" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H206" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I206">
-        <v>650</v>
+        <v>245</v>
       </c>
       <c r="J206">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K206">
         <v>10</v>
       </c>
       <c r="L206">
         <v>10</v>
       </c>
       <c r="M206" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="N206" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="O206" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207" t="s">
-        <v>508</v>
+        <v>241</v>
       </c>
       <c r="B207" t="s">
-        <v>509</v>
+        <v>242</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D207" t="s">
         <v>18</v>
       </c>
       <c r="E207">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F207" t="s">
-        <v>493</v>
+        <v>75</v>
       </c>
       <c r="G207" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H207" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="I207">
-        <v>650</v>
+        <v>1150</v>
       </c>
       <c r="J207">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K207">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L207">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M207" t="s">
-        <v>307</v>
+        <v>227</v>
       </c>
       <c r="N207" t="s">
-        <v>183</v>
+        <v>96</v>
       </c>
       <c r="O207" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208" t="s">
-        <v>527</v>
+        <v>275</v>
       </c>
       <c r="B208" t="s">
-        <v>528</v>
+        <v>276</v>
       </c>
       <c r="C208" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D208" t="s">
         <v>18</v>
       </c>
       <c r="E208">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F208"/>
+        <v>21</v>
+      </c>
+      <c r="F208" t="s">
+        <v>75</v>
+      </c>
       <c r="G208" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H208" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I208">
-        <v>1895</v>
+        <v>790</v>
       </c>
       <c r="J208">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K208">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L208">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M208" t="s">
-        <v>193</v>
+        <v>22</v>
       </c>
       <c r="N208" t="s">
-        <v>189</v>
+        <v>42</v>
       </c>
       <c r="O208" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="B209" t="s">
-        <v>517</v>
+        <v>498</v>
       </c>
       <c r="C209" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D209" t="s">
         <v>18</v>
       </c>
       <c r="E209">
+        <v>10.5</v>
+      </c>
+      <c r="F209" t="s">
+        <v>451</v>
+      </c>
+      <c r="G209" t="s">
+        <v>20</v>
+      </c>
+      <c r="H209" t="s">
         <v>21</v>
       </c>
-      <c r="F209"/>
-[...5 lines deleted...]
-      </c>
       <c r="I209">
-        <v>1180</v>
+        <v>460</v>
       </c>
       <c r="J209">
+        <v>6</v>
+      </c>
+      <c r="K209">
+        <v>8</v>
+      </c>
+      <c r="L209">
         <v>4</v>
       </c>
-      <c r="K209">
-[...4 lines deleted...]
-      </c>
       <c r="M209" t="s">
-        <v>304</v>
+        <v>244</v>
       </c>
       <c r="N209" t="s">
-        <v>53</v>
+        <v>384</v>
       </c>
       <c r="O209" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="B210" t="s">
-        <v>84</v>
+        <v>161</v>
       </c>
       <c r="C210" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D210" t="s">
         <v>18</v>
       </c>
       <c r="E210">
         <v>14</v>
       </c>
-      <c r="F210"/>
+      <c r="F210" t="s">
+        <v>75</v>
+      </c>
       <c r="G210" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H210" t="s">
-        <v>505</v>
+        <v>273</v>
       </c>
       <c r="I210">
-        <v>690</v>
+        <v>545</v>
       </c>
       <c r="J210">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K210">
         <v>8</v>
       </c>
       <c r="L210">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M210" t="s">
-        <v>391</v>
+        <v>244</v>
       </c>
       <c r="N210" t="s">
-        <v>339</v>
+        <v>384</v>
       </c>
       <c r="O210" t="s">
-        <v>531</v>
+        <v>514</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211" t="s">
-        <v>313</v>
+        <v>284</v>
       </c>
       <c r="B211" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="C211" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D211" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E211">
         <v>7</v>
       </c>
       <c r="F211"/>
       <c r="G211" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H211" t="s">
-        <v>505</v>
+        <v>61</v>
       </c>
       <c r="I211">
-        <v>355</v>
+        <v>1240</v>
       </c>
       <c r="J211">
+        <v>4</v>
+      </c>
+      <c r="K211">
+        <v>6</v>
+      </c>
+      <c r="L211">
         <v>5</v>
       </c>
-      <c r="K211">
-[...4 lines deleted...]
-      </c>
       <c r="M211" t="s">
-        <v>532</v>
+        <v>180</v>
       </c>
       <c r="N211" t="s">
-        <v>532</v>
+        <v>180</v>
       </c>
       <c r="O211" t="s">
-        <v>533</v>
+        <v>515</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="A212" t="s">
-        <v>534</v>
+        <v>287</v>
       </c>
       <c r="B212" t="s">
-        <v>535</v>
+        <v>288</v>
       </c>
       <c r="C212" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D212" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E212">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F212"/>
       <c r="G212" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H212" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I212">
-        <v>390</v>
+        <v>1050</v>
       </c>
       <c r="J212">
+        <v>1</v>
+      </c>
+      <c r="K212">
+        <v>6</v>
+      </c>
+      <c r="L212">
         <v>5</v>
       </c>
-      <c r="K212">
-[...4 lines deleted...]
-      </c>
       <c r="M212" t="s">
-        <v>105</v>
+        <v>206</v>
       </c>
       <c r="N212" t="s">
-        <v>105</v>
+        <v>179</v>
       </c>
       <c r="O212" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213" t="s">
-        <v>324</v>
+        <v>517</v>
       </c>
       <c r="B213" t="s">
-        <v>325</v>
+        <v>518</v>
       </c>
       <c r="C213" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D213" t="s">
-        <v>64</v>
+        <v>359</v>
       </c>
       <c r="E213">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F213"/>
       <c r="G213" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H213" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I213">
-        <v>390</v>
+        <v>760</v>
       </c>
       <c r="J213">
         <v>5</v>
       </c>
       <c r="K213">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L213">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M213" t="s">
-        <v>121</v>
+        <v>167</v>
       </c>
       <c r="N213" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="O213" t="s">
-        <v>537</v>
+        <v>519</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="A214" t="s">
-        <v>354</v>
+        <v>520</v>
       </c>
       <c r="B214" t="s">
-        <v>355</v>
+        <v>521</v>
       </c>
       <c r="C214" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D214" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E214">
-        <v>7</v>
+        <v>17.5</v>
       </c>
       <c r="F214" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G214" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H214" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I214">
-        <v>210</v>
+        <v>665</v>
       </c>
       <c r="J214">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K214">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L214">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M214" t="s">
-        <v>222</v>
+        <v>70</v>
       </c>
       <c r="N214" t="s">
-        <v>222</v>
+        <v>71</v>
       </c>
       <c r="O214" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215" t="s">
-        <v>354</v>
+        <v>189</v>
       </c>
       <c r="B215" t="s">
-        <v>355</v>
+        <v>190</v>
       </c>
       <c r="C215" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D215" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E215">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F215" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G215" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H215" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I215">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J215">
         <v>7</v>
       </c>
       <c r="K215">
         <v>10</v>
       </c>
       <c r="L215">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M215" t="s">
-        <v>72</v>
+        <v>277</v>
       </c>
       <c r="N215" t="s">
-        <v>72</v>
+        <v>244</v>
       </c>
       <c r="O215" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="A216" t="s">
-        <v>171</v>
+        <v>524</v>
       </c>
       <c r="B216" t="s">
-        <v>172</v>
+        <v>525</v>
       </c>
       <c r="C216" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D216" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E216">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F216"/>
       <c r="G216" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H216" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="I216">
-        <v>790</v>
+        <v>1690</v>
       </c>
       <c r="J216">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K216">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L216">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M216" t="s">
-        <v>264</v>
+        <v>110</v>
       </c>
       <c r="N216" t="s">
-        <v>260</v>
+        <v>219</v>
       </c>
       <c r="O216" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="B217" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="C217" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D217" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E217">
         <v>7</v>
       </c>
       <c r="F217" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G217" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H217" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I217">
-        <v>245</v>
+        <v>210</v>
       </c>
       <c r="J217">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K217">
         <v>10</v>
       </c>
       <c r="L217">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M217" t="s">
-        <v>384</v>
+        <v>210</v>
       </c>
       <c r="N217" t="s">
-        <v>384</v>
+        <v>210</v>
       </c>
       <c r="O217" t="s">
-        <v>543</v>
+        <v>529</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="A218" t="s">
-        <v>544</v>
+        <v>382</v>
       </c>
       <c r="B218" t="s">
-        <v>545</v>
+        <v>383</v>
       </c>
       <c r="C218" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D218" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E218">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F218" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G218" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H218" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I218">
-        <v>325</v>
+        <v>595</v>
       </c>
       <c r="J218">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K218">
         <v>8</v>
       </c>
       <c r="L218">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M218" t="s">
-        <v>486</v>
+        <v>92</v>
       </c>
       <c r="N218" t="s">
-        <v>486</v>
+        <v>279</v>
       </c>
       <c r="O218" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219" t="s">
-        <v>547</v>
+        <v>531</v>
       </c>
       <c r="B219" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="C219" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D219" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E219">
         <v>7</v>
       </c>
       <c r="F219" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G219" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H219" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I219">
-        <v>245</v>
+        <v>210</v>
       </c>
       <c r="J219">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K219">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L219">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M219" t="s">
-        <v>446</v>
+        <v>230</v>
       </c>
       <c r="N219" t="s">
-        <v>446</v>
+        <v>230</v>
       </c>
       <c r="O219" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220" t="s">
+        <v>534</v>
+      </c>
+      <c r="B220" t="s">
+        <v>535</v>
+      </c>
+      <c r="C220" t="s">
+        <v>53</v>
+      </c>
+      <c r="D220" t="s">
+        <v>54</v>
+      </c>
+      <c r="E220">
+        <v>7</v>
+      </c>
+      <c r="F220" t="s">
+        <v>55</v>
+      </c>
+      <c r="G220" t="s">
+        <v>20</v>
+      </c>
+      <c r="H220" t="s">
         <v>61</v>
       </c>
-      <c r="B220" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I220">
-        <v>1150</v>
+        <v>210</v>
       </c>
       <c r="J220">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K220">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L220">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M220" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="N220" t="s">
-        <v>118</v>
+        <v>215</v>
       </c>
       <c r="O220" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="B221" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="C221" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D221" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E221">
-        <v>10.5</v>
+        <v>7</v>
       </c>
       <c r="F221" t="s">
-        <v>493</v>
+        <v>55</v>
       </c>
       <c r="G221" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H221" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I221">
-        <v>460</v>
+        <v>210</v>
       </c>
       <c r="J221">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K221">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L221">
         <v>8</v>
       </c>
       <c r="M221" t="s">
-        <v>429</v>
+        <v>147</v>
       </c>
       <c r="N221" t="s">
-        <v>228</v>
+        <v>147</v>
       </c>
       <c r="O221" t="s">
-        <v>553</v>
+        <v>537</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="A222" t="s">
-        <v>342</v>
+        <v>538</v>
       </c>
       <c r="B222" t="s">
-        <v>343</v>
+        <v>539</v>
       </c>
       <c r="C222" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D222" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E222">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F222"/>
       <c r="G222" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H222" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="I222">
-        <v>545</v>
+        <v>1335</v>
       </c>
       <c r="J222">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K222">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L222">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M222" t="s">
-        <v>429</v>
+        <v>215</v>
       </c>
       <c r="N222" t="s">
-        <v>228</v>
+        <v>62</v>
       </c>
       <c r="O222" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223" t="s">
-        <v>555</v>
+        <v>30</v>
       </c>
       <c r="B223" t="s">
-        <v>556</v>
+        <v>31</v>
       </c>
       <c r="C223" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D223" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E223">
         <v>14</v>
       </c>
-      <c r="F223" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F223"/>
       <c r="G223" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H223" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I223">
-        <v>515</v>
+        <v>690</v>
       </c>
       <c r="J223">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K223">
         <v>8</v>
       </c>
       <c r="L223">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M223" t="s">
-        <v>332</v>
+        <v>258</v>
       </c>
       <c r="N223" t="s">
-        <v>333</v>
+        <v>77</v>
       </c>
       <c r="O223" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="A224" t="s">
-        <v>175</v>
+        <v>25</v>
       </c>
       <c r="B224" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="C224" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D224" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E224">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F224"/>
       <c r="G224" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H224" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I224">
-        <v>1000</v>
+        <v>355</v>
       </c>
       <c r="J224">
         <v>5</v>
       </c>
       <c r="K224">
         <v>8</v>
       </c>
       <c r="L224">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M224" t="s">
-        <v>257</v>
+        <v>76</v>
       </c>
       <c r="N224" t="s">
-        <v>221</v>
+        <v>76</v>
       </c>
       <c r="O224" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225" t="s">
-        <v>541</v>
+        <v>30</v>
       </c>
       <c r="B225" t="s">
-        <v>542</v>
+        <v>31</v>
       </c>
       <c r="C225" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D225" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E225">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F225"/>
       <c r="G225" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H225" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I225">
-        <v>245</v>
+        <v>690</v>
       </c>
       <c r="J225">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K225">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L225">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M225" t="s">
-        <v>340</v>
+        <v>149</v>
       </c>
       <c r="N225" t="s">
-        <v>340</v>
+        <v>64</v>
       </c>
       <c r="O225" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226" t="s">
-        <v>560</v>
+        <v>25</v>
       </c>
       <c r="B226" t="s">
-        <v>561</v>
+        <v>26</v>
       </c>
       <c r="C226" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D226" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E226">
-        <v>17.5</v>
+        <v>7</v>
       </c>
       <c r="F226"/>
       <c r="G226" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H226" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I226">
-        <v>810</v>
+        <v>355</v>
       </c>
       <c r="J226">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K226">
         <v>8</v>
       </c>
       <c r="L226">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M226" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="N226" t="s">
-        <v>409</v>
+        <v>138</v>
       </c>
       <c r="O226" t="s">
-        <v>562</v>
+        <v>544</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227" t="s">
-        <v>463</v>
+        <v>545</v>
       </c>
       <c r="B227" t="s">
-        <v>464</v>
+        <v>546</v>
       </c>
       <c r="C227" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D227" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E227">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F227"/>
       <c r="G227" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H227" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I227">
-        <v>1950</v>
+        <v>605</v>
       </c>
       <c r="J227">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K227">
+        <v>10</v>
+      </c>
+      <c r="L227">
         <v>8</v>
       </c>
-      <c r="L227">
-[...1 lines deleted...]
-      </c>
       <c r="M227" t="s">
-        <v>141</v>
+        <v>227</v>
       </c>
       <c r="N227" t="s">
-        <v>49</v>
+        <v>318</v>
       </c>
       <c r="O227" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="A228" t="s">
-        <v>541</v>
+        <v>44</v>
       </c>
       <c r="B228" t="s">
-        <v>542</v>
+        <v>45</v>
       </c>
       <c r="C228" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D228" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E228">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F228"/>
       <c r="G228" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H228" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I228">
-        <v>245</v>
+        <v>1020</v>
       </c>
       <c r="J228">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K228">
         <v>10</v>
       </c>
       <c r="L228">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M228" t="s">
-        <v>149</v>
+        <v>215</v>
       </c>
       <c r="N228" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="O228" t="s">
-        <v>564</v>
+        <v>548</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229" t="s">
-        <v>61</v>
+        <v>549</v>
       </c>
       <c r="B229" t="s">
-        <v>62</v>
+        <v>550</v>
       </c>
       <c r="C229" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D229" t="s">
-        <v>64</v>
+        <v>551</v>
       </c>
       <c r="E229">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F229"/>
       <c r="G229" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H229" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="I229">
-        <v>1150</v>
+        <v>1095</v>
       </c>
       <c r="J229">
         <v>6</v>
       </c>
       <c r="K229">
         <v>8</v>
       </c>
       <c r="L229">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M229" t="s">
-        <v>453</v>
+        <v>71</v>
       </c>
       <c r="N229" t="s">
-        <v>423</v>
+        <v>102</v>
       </c>
       <c r="O229" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="A230" t="s">
-        <v>171</v>
+        <v>553</v>
       </c>
       <c r="B230" t="s">
-        <v>172</v>
+        <v>554</v>
       </c>
       <c r="C230" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D230" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E230">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F230"/>
       <c r="G230" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H230" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I230">
-        <v>790</v>
+        <v>680</v>
       </c>
       <c r="J230">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K230">
         <v>8</v>
       </c>
       <c r="L230">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M230" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="N230" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="O230" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B231" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C231" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D231" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E231">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F231"/>
       <c r="G231" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H231" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I231">
-        <v>460</v>
+        <v>680</v>
       </c>
       <c r="J231">
         <v>6</v>
       </c>
       <c r="K231">
         <v>8</v>
       </c>
       <c r="L231">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M231" t="s">
-        <v>67</v>
+        <v>228</v>
       </c>
       <c r="N231" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="O231" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="A232" t="s">
-        <v>342</v>
+        <v>51</v>
       </c>
       <c r="B232" t="s">
-        <v>343</v>
+        <v>52</v>
       </c>
       <c r="C232" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D232" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E232">
         <v>14</v>
       </c>
       <c r="F232" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G232" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H232" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="I232">
-        <v>545</v>
+        <v>405</v>
       </c>
       <c r="J232">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K232">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L232">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M232" t="s">
-        <v>67</v>
+        <v>557</v>
       </c>
       <c r="N232" t="s">
-        <v>72</v>
+        <v>558</v>
       </c>
       <c r="O232" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233" t="s">
-        <v>195</v>
+        <v>297</v>
       </c>
       <c r="B233" t="s">
-        <v>196</v>
+        <v>298</v>
       </c>
       <c r="C233" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D233" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E233">
         <v>7</v>
       </c>
-      <c r="F233"/>
+      <c r="F233" t="s">
+        <v>55</v>
+      </c>
       <c r="G233" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H233" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I233">
-        <v>1240</v>
+        <v>230</v>
       </c>
       <c r="J233">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K233">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L233">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M233" t="s">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="N233" t="s">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="O233" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="A234" t="s">
-        <v>199</v>
+        <v>501</v>
       </c>
       <c r="B234" t="s">
-        <v>200</v>
+        <v>502</v>
       </c>
       <c r="C234" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D234" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E234">
         <v>14</v>
       </c>
-      <c r="F234"/>
+      <c r="F234" t="s">
+        <v>75</v>
+      </c>
       <c r="G234" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H234" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I234">
-        <v>1050</v>
+        <v>515</v>
       </c>
       <c r="J234">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K234">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L234">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M234" t="s">
-        <v>227</v>
+        <v>76</v>
       </c>
       <c r="N234" t="s">
-        <v>429</v>
+        <v>258</v>
       </c>
       <c r="O234" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235" t="s">
-        <v>571</v>
+        <v>284</v>
       </c>
       <c r="B235" t="s">
-        <v>572</v>
+        <v>285</v>
       </c>
       <c r="C235" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D235" t="s">
-        <v>330</v>
+        <v>41</v>
       </c>
       <c r="E235">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F235"/>
       <c r="G235" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H235" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I235">
-        <v>760</v>
+        <v>1240</v>
       </c>
       <c r="J235">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K235">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L235">
         <v>5</v>
       </c>
       <c r="M235" t="s">
-        <v>193</v>
+        <v>252</v>
       </c>
       <c r="N235" t="s">
-        <v>117</v>
+        <v>252</v>
       </c>
       <c r="O235" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="A236" t="s">
-        <v>574</v>
+        <v>534</v>
       </c>
       <c r="B236" t="s">
-        <v>575</v>
+        <v>535</v>
       </c>
       <c r="C236" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D236" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E236">
-        <v>17.5</v>
+        <v>7</v>
       </c>
       <c r="F236" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G236" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H236" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I236">
-        <v>665</v>
+        <v>210</v>
       </c>
       <c r="J236">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K236">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L236">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="M236" t="s">
-        <v>161</v>
+        <v>290</v>
       </c>
       <c r="N236" t="s">
-        <v>105</v>
+        <v>290</v>
       </c>
       <c r="O236" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237" t="s">
-        <v>577</v>
+        <v>531</v>
       </c>
       <c r="B237" t="s">
-        <v>578</v>
+        <v>532</v>
       </c>
       <c r="C237" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D237" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E237">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F237" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G237" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H237" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I237">
-        <v>405</v>
+        <v>210</v>
       </c>
       <c r="J237">
         <v>7</v>
       </c>
       <c r="K237">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L237">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="M237" t="s">
-        <v>125</v>
+        <v>290</v>
       </c>
       <c r="N237" t="s">
-        <v>67</v>
+        <v>290</v>
       </c>
       <c r="O237" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="A238" t="s">
-        <v>580</v>
+        <v>301</v>
       </c>
       <c r="B238" t="s">
-        <v>581</v>
+        <v>302</v>
       </c>
       <c r="C238" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D238" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E238">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F238"/>
       <c r="G238" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H238" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I238">
-        <v>1690</v>
+        <v>1280</v>
       </c>
       <c r="J238">
         <v>4</v>
       </c>
       <c r="K238">
         <v>10</v>
       </c>
       <c r="L238">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M238" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="N238" t="s">
-        <v>363</v>
+        <v>471</v>
       </c>
       <c r="O238" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239" t="s">
-        <v>496</v>
+        <v>160</v>
       </c>
       <c r="B239" t="s">
-        <v>497</v>
+        <v>161</v>
       </c>
       <c r="C239" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D239" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E239">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F239" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G239" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H239" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I239">
-        <v>210</v>
+        <v>545</v>
       </c>
       <c r="J239">
+        <v>6</v>
+      </c>
+      <c r="K239">
         <v>8</v>
       </c>
-      <c r="K239">
-[...1 lines deleted...]
-      </c>
       <c r="L239">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M239" t="s">
-        <v>332</v>
+        <v>184</v>
       </c>
       <c r="N239" t="s">
-        <v>332</v>
+        <v>252</v>
       </c>
       <c r="O239" t="s">
-        <v>583</v>
+        <v>566</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="A240" t="s">
-        <v>92</v>
+        <v>475</v>
       </c>
       <c r="B240" t="s">
-        <v>93</v>
+        <v>476</v>
       </c>
       <c r="C240" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D240" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E240">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="F240"/>
       <c r="G240" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H240" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I240">
-        <v>595</v>
+        <v>1895</v>
       </c>
       <c r="J240">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K240">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L240">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M240" t="s">
-        <v>118</v>
+        <v>290</v>
       </c>
       <c r="N240" t="s">
-        <v>189</v>
+        <v>472</v>
       </c>
       <c r="O240" t="s">
-        <v>584</v>
+        <v>567</v>
       </c>
     </row>
     <row r="241" spans="1:15">
       <c r="A241" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="B241" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C241" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D241" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E241">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F241"/>
       <c r="G241" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H241" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I241">
-        <v>210</v>
+        <v>1050</v>
       </c>
       <c r="J241">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K241">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L241">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M241" t="s">
-        <v>45</v>
+        <v>290</v>
       </c>
       <c r="N241" t="s">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="O241" t="s">
-        <v>585</v>
+        <v>568</v>
       </c>
     </row>
     <row r="242" spans="1:15">
       <c r="A242" t="s">
-        <v>586</v>
+        <v>194</v>
       </c>
       <c r="B242" t="s">
-        <v>587</v>
+        <v>195</v>
       </c>
       <c r="C242" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D242" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E242">
         <v>7</v>
       </c>
       <c r="F242" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G242" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H242" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I242">
-        <v>210</v>
+        <v>295</v>
       </c>
       <c r="J242">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K242">
         <v>12</v>
       </c>
       <c r="L242">
         <v>11</v>
       </c>
       <c r="M242" t="s">
-        <v>390</v>
+        <v>290</v>
       </c>
       <c r="N242" t="s">
-        <v>390</v>
+        <v>290</v>
       </c>
       <c r="O242" t="s">
-        <v>588</v>
+        <v>569</v>
       </c>
     </row>
     <row r="243" spans="1:15">
       <c r="A243" t="s">
-        <v>269</v>
+        <v>197</v>
       </c>
       <c r="B243" t="s">
-        <v>270</v>
+        <v>198</v>
       </c>
       <c r="C243" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D243" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E243">
         <v>7</v>
       </c>
       <c r="F243" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G243" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H243" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I243">
-        <v>210</v>
+        <v>295</v>
       </c>
       <c r="J243">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K243">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L243">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M243" t="s">
-        <v>210</v>
+        <v>290</v>
       </c>
       <c r="N243" t="s">
-        <v>210</v>
+        <v>290</v>
       </c>
       <c r="O243" t="s">
-        <v>589</v>
+        <v>570</v>
       </c>
     </row>
     <row r="244" spans="1:15">
       <c r="A244" t="s">
-        <v>212</v>
+        <v>545</v>
       </c>
       <c r="B244" t="s">
-        <v>213</v>
+        <v>546</v>
       </c>
       <c r="C244" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D244" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E244">
         <v>14</v>
       </c>
-      <c r="F244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F244"/>
       <c r="G244" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H244" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I244">
-        <v>405</v>
+        <v>605</v>
       </c>
       <c r="J244">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K244">
         <v>10</v>
       </c>
       <c r="L244">
         <v>10</v>
       </c>
       <c r="M244" t="s">
-        <v>66</v>
+        <v>290</v>
       </c>
       <c r="N244" t="s">
-        <v>418</v>
+        <v>184</v>
       </c>
       <c r="O244" t="s">
-        <v>590</v>
+        <v>571</v>
       </c>
     </row>
     <row r="245" spans="1:15">
       <c r="A245" t="s">
-        <v>195</v>
+        <v>572</v>
       </c>
       <c r="B245" t="s">
-        <v>196</v>
+        <v>573</v>
       </c>
       <c r="C245" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D245" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E245">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F245"/>
+        <v>28</v>
+      </c>
+      <c r="F245" t="s">
+        <v>55</v>
+      </c>
       <c r="G245" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H245" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I245">
-        <v>1240</v>
+        <v>790</v>
       </c>
       <c r="J245">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K245">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L245">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="M245" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="N245" t="s">
-        <v>222</v>
+        <v>471</v>
       </c>
       <c r="O245" t="s">
-        <v>591</v>
+        <v>574</v>
       </c>
     </row>
     <row r="246" spans="1:15">
       <c r="A246" t="s">
-        <v>592</v>
+        <v>343</v>
       </c>
       <c r="B246" t="s">
-        <v>593</v>
+        <v>344</v>
       </c>
       <c r="C246" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D246" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E246">
         <v>21</v>
       </c>
-      <c r="F246"/>
+      <c r="F246" t="s">
+        <v>55</v>
+      </c>
       <c r="G246" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H246" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I246">
-        <v>1370</v>
+        <v>615</v>
       </c>
       <c r="J246">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K246">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L246">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M246" t="s">
-        <v>257</v>
+        <v>290</v>
       </c>
       <c r="N246" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="O246" t="s">
-        <v>594</v>
+        <v>575</v>
       </c>
     </row>
     <row r="247" spans="1:15">
       <c r="A247" t="s">
-        <v>595</v>
+        <v>118</v>
       </c>
       <c r="B247" t="s">
-        <v>596</v>
+        <v>119</v>
       </c>
       <c r="C247" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D247" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E247">
-        <v>21</v>
+        <v>4.5</v>
       </c>
       <c r="F247"/>
       <c r="G247" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H247" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I247">
-        <v>1335</v>
+        <v>780</v>
       </c>
       <c r="J247">
+        <v>1</v>
+      </c>
+      <c r="K247">
         <v>4</v>
       </c>
-      <c r="K247">
-[...1 lines deleted...]
-      </c>
       <c r="L247">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M247" t="s">
-        <v>390</v>
+        <v>230</v>
       </c>
       <c r="N247" t="s">
-        <v>391</v>
+        <v>230</v>
       </c>
       <c r="O247" t="s">
-        <v>597</v>
+        <v>576</v>
       </c>
     </row>
     <row r="248" spans="1:15">
       <c r="A248" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="B248" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="C248" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D248" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E248">
-        <v>14</v>
+        <v>4.5</v>
       </c>
       <c r="F248"/>
       <c r="G248" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H248" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I248">
-        <v>690</v>
+        <v>780</v>
       </c>
       <c r="J248">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K248">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L248">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M248" t="s">
-        <v>114</v>
+        <v>230</v>
       </c>
       <c r="N248" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="O248" t="s">
-        <v>598</v>
+        <v>577</v>
       </c>
     </row>
     <row r="249" spans="1:15">
       <c r="A249" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="B249" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="C249" t="s">
         <v>17</v>
       </c>
       <c r="D249" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E249">
         <v>7</v>
       </c>
       <c r="F249"/>
       <c r="G249" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H249" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I249">
-        <v>355</v>
+        <v>275</v>
       </c>
       <c r="J249">
+        <v>3</v>
+      </c>
+      <c r="K249">
         <v>5</v>
       </c>
-      <c r="K249">
-[...1 lines deleted...]
-      </c>
       <c r="L249">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M249" t="s">
-        <v>264</v>
+        <v>182</v>
       </c>
       <c r="N249" t="s">
-        <v>264</v>
+        <v>182</v>
       </c>
       <c r="O249" t="s">
-        <v>599</v>
+        <v>578</v>
       </c>
     </row>
     <row r="250" spans="1:15">
       <c r="A250" t="s">
-        <v>600</v>
+        <v>326</v>
       </c>
       <c r="B250" t="s">
-        <v>601</v>
+        <v>327</v>
       </c>
       <c r="C250" t="s">
         <v>17</v>
       </c>
       <c r="D250" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E250">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F250"/>
       <c r="G250" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H250" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I250">
-        <v>935</v>
+        <v>275</v>
       </c>
       <c r="J250">
         <v>4</v>
       </c>
       <c r="K250">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L250">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M250" t="s">
-        <v>465</v>
+        <v>182</v>
       </c>
       <c r="N250" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="O250" t="s">
-        <v>602</v>
+        <v>579</v>
       </c>
     </row>
     <row r="251" spans="1:15">
       <c r="A251" t="s">
-        <v>603</v>
+        <v>497</v>
       </c>
       <c r="B251" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C251" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D251" t="s">
         <v>18</v>
       </c>
       <c r="E251">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F251"/>
+        <v>10.5</v>
+      </c>
+      <c r="F251" t="s">
+        <v>451</v>
+      </c>
       <c r="G251" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H251" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I251">
-        <v>605</v>
+        <v>460</v>
       </c>
       <c r="J251">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K251">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L251">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M251" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="N251" t="s">
-        <v>117</v>
+        <v>230</v>
       </c>
       <c r="O251" t="s">
-        <v>605</v>
+        <v>580</v>
       </c>
     </row>
     <row r="252" spans="1:15">
       <c r="A252" t="s">
-        <v>83</v>
+        <v>581</v>
       </c>
       <c r="B252" t="s">
-        <v>84</v>
+        <v>582</v>
       </c>
       <c r="C252" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D252" t="s">
-        <v>18</v>
+        <v>317</v>
       </c>
       <c r="E252">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F252"/>
       <c r="G252" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H252" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I252">
-        <v>690</v>
+        <v>260</v>
       </c>
       <c r="J252">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K252">
+        <v>12</v>
+      </c>
+      <c r="L252">
         <v>8</v>
       </c>
-      <c r="L252">
-[...1 lines deleted...]
-      </c>
       <c r="M252" t="s">
-        <v>304</v>
+        <v>182</v>
       </c>
       <c r="N252" t="s">
-        <v>78</v>
+        <v>182</v>
       </c>
       <c r="O252" t="s">
-        <v>606</v>
+        <v>583</v>
       </c>
     </row>
     <row r="253" spans="1:15">
       <c r="A253" t="s">
-        <v>313</v>
+        <v>86</v>
       </c>
       <c r="B253" t="s">
-        <v>314</v>
+        <v>87</v>
       </c>
       <c r="C253" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D253" t="s">
         <v>18</v>
       </c>
       <c r="E253">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F253"/>
+        <v>14</v>
+      </c>
+      <c r="F253" t="s">
+        <v>19</v>
+      </c>
       <c r="G253" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H253" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I253">
-        <v>355</v>
+        <v>500</v>
       </c>
       <c r="J253">
         <v>5</v>
       </c>
       <c r="K253">
         <v>8</v>
       </c>
       <c r="L253">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M253" t="s">
-        <v>59</v>
+        <v>182</v>
       </c>
       <c r="N253" t="s">
-        <v>59</v>
+        <v>230</v>
       </c>
       <c r="O253" t="s">
-        <v>607</v>
+        <v>584</v>
       </c>
     </row>
     <row r="254" spans="1:15">
       <c r="A254" t="s">
-        <v>603</v>
+        <v>51</v>
       </c>
       <c r="B254" t="s">
-        <v>604</v>
+        <v>52</v>
       </c>
       <c r="C254" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D254" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E254">
         <v>14</v>
       </c>
-      <c r="F254"/>
+      <c r="F254" t="s">
+        <v>55</v>
+      </c>
       <c r="G254" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H254" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I254">
-        <v>605</v>
+        <v>405</v>
       </c>
       <c r="J254">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K254">
         <v>10</v>
       </c>
       <c r="L254">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M254" t="s">
-        <v>453</v>
+        <v>182</v>
       </c>
       <c r="N254" t="s">
-        <v>241</v>
+        <v>230</v>
       </c>
       <c r="O254" t="s">
-        <v>608</v>
+        <v>585</v>
       </c>
     </row>
     <row r="255" spans="1:15">
       <c r="A255" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="B255" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="C255" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D255" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E255">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F255"/>
+        <v>14</v>
+      </c>
+      <c r="F255" t="s">
+        <v>19</v>
+      </c>
       <c r="G255" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H255" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I255">
-        <v>1010</v>
+        <v>500</v>
       </c>
       <c r="J255">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K255">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L255">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M255" t="s">
-        <v>391</v>
+        <v>182</v>
       </c>
       <c r="N255" t="s">
-        <v>391</v>
+        <v>230</v>
       </c>
       <c r="O255" t="s">
-        <v>609</v>
+        <v>586</v>
       </c>
     </row>
     <row r="256" spans="1:15">
       <c r="A256" t="s">
-        <v>610</v>
+        <v>438</v>
       </c>
       <c r="B256" t="s">
-        <v>611</v>
+        <v>439</v>
       </c>
       <c r="C256" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D256" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E256">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F256"/>
       <c r="G256" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H256" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I256">
-        <v>1020</v>
+        <v>210</v>
       </c>
       <c r="J256">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K256">
         <v>10</v>
       </c>
       <c r="L256">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M256" t="s">
-        <v>390</v>
+        <v>182</v>
       </c>
       <c r="N256" t="s">
-        <v>532</v>
+        <v>182</v>
       </c>
       <c r="O256" t="s">
-        <v>612</v>
+        <v>587</v>
       </c>
     </row>
     <row r="257" spans="1:15">
       <c r="A257" t="s">
-        <v>610</v>
+        <v>320</v>
       </c>
       <c r="B257" t="s">
-        <v>611</v>
+        <v>321</v>
       </c>
       <c r="C257" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D257" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E257">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F257"/>
       <c r="G257" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H257" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I257">
-        <v>1020</v>
+        <v>275</v>
       </c>
       <c r="J257">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K257">
         <v>10</v>
       </c>
       <c r="L257">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M257" t="s">
-        <v>153</v>
+        <v>77</v>
       </c>
       <c r="N257" t="s">
-        <v>356</v>
+        <v>77</v>
       </c>
       <c r="O257" t="s">
-        <v>613</v>
+        <v>588</v>
       </c>
     </row>
     <row r="258" spans="1:15">
       <c r="A258" t="s">
-        <v>614</v>
+        <v>589</v>
       </c>
       <c r="B258" t="s">
-        <v>615</v>
+        <v>590</v>
       </c>
       <c r="C258" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D258" t="s">
-        <v>616</v>
+        <v>18</v>
       </c>
       <c r="E258">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F258"/>
       <c r="G258" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H258" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I258">
-        <v>1095</v>
+        <v>390</v>
       </c>
       <c r="J258">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K258">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L258">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M258" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="N258" t="s">
-        <v>409</v>
+        <v>77</v>
       </c>
       <c r="O258" t="s">
-        <v>617</v>
+        <v>591</v>
       </c>
     </row>
     <row r="259" spans="1:15">
       <c r="A259" t="s">
-        <v>618</v>
+        <v>38</v>
       </c>
       <c r="B259" t="s">
-        <v>619</v>
+        <v>39</v>
       </c>
       <c r="C259" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D259" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E259">
-        <v>14</v>
+        <v>4.5</v>
       </c>
       <c r="F259"/>
       <c r="G259" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H259" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I259">
-        <v>680</v>
+        <v>1010</v>
       </c>
       <c r="J259">
+        <v>1</v>
+      </c>
+      <c r="K259">
         <v>6</v>
       </c>
-      <c r="K259">
-[...1 lines deleted...]
-      </c>
       <c r="L259">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M259" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="N259" t="s">
-        <v>44</v>
+        <v>258</v>
       </c>
       <c r="O259" t="s">
-        <v>620</v>
+        <v>592</v>
       </c>
     </row>
     <row r="260" spans="1:15">
       <c r="A260" t="s">
-        <v>618</v>
+        <v>480</v>
       </c>
       <c r="B260" t="s">
-        <v>619</v>
+        <v>481</v>
       </c>
       <c r="C260" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D260" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E260">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F260"/>
       <c r="G260" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H260" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I260">
-        <v>680</v>
+        <v>390</v>
       </c>
       <c r="J260">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K260">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="L260">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="M260" t="s">
-        <v>415</v>
+        <v>258</v>
       </c>
       <c r="N260" t="s">
-        <v>423</v>
+        <v>258</v>
       </c>
       <c r="O260" t="s">
-        <v>621</v>
+        <v>593</v>
       </c>
     </row>
     <row r="261" spans="1:15">
       <c r="A261" t="s">
-        <v>163</v>
+        <v>400</v>
       </c>
       <c r="B261" t="s">
-        <v>164</v>
+        <v>401</v>
       </c>
       <c r="C261" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D261" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E261">
-        <v>14</v>
+        <v>10.5</v>
       </c>
       <c r="F261" t="s">
-        <v>135</v>
+        <v>402</v>
       </c>
       <c r="G261" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H261" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I261">
-        <v>405</v>
+        <v>815</v>
       </c>
       <c r="J261">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K261">
         <v>10</v>
       </c>
       <c r="L261">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M261" t="s">
-        <v>622</v>
+        <v>76</v>
       </c>
       <c r="N261" t="s">
-        <v>623</v>
+        <v>258</v>
       </c>
       <c r="O261" t="s">
-        <v>624</v>
+        <v>594</v>
       </c>
     </row>
     <row r="262" spans="1:15">
       <c r="A262" t="s">
-        <v>215</v>
+        <v>572</v>
       </c>
       <c r="B262" t="s">
-        <v>216</v>
+        <v>573</v>
       </c>
       <c r="C262" t="s">
+        <v>17</v>
+      </c>
+      <c r="D262" t="s">
+        <v>54</v>
+      </c>
+      <c r="E262">
+        <v>28</v>
+      </c>
+      <c r="F262" t="s">
+        <v>55</v>
+      </c>
+      <c r="G262" t="s">
+        <v>20</v>
+      </c>
+      <c r="H262" t="s">
+        <v>61</v>
+      </c>
+      <c r="I262">
+        <v>790</v>
+      </c>
+      <c r="J262">
+        <v>5</v>
+      </c>
+      <c r="K262">
+        <v>6</v>
+      </c>
+      <c r="L262">
+        <v>6</v>
+      </c>
+      <c r="M262" t="s">
         <v>76</v>
       </c>
-      <c r="D262" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N262" t="s">
-        <v>36</v>
+        <v>182</v>
       </c>
       <c r="O262" t="s">
-        <v>625</v>
+        <v>595</v>
       </c>
     </row>
     <row r="263" spans="1:15">
       <c r="A263" t="s">
-        <v>555</v>
+        <v>343</v>
       </c>
       <c r="B263" t="s">
-        <v>556</v>
+        <v>344</v>
       </c>
       <c r="C263" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D263" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E263">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F263" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G263" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H263" t="s">
+        <v>61</v>
+      </c>
+      <c r="I263">
+        <v>615</v>
+      </c>
+      <c r="J263">
+        <v>7</v>
+      </c>
+      <c r="K263">
+        <v>10</v>
+      </c>
+      <c r="L263">
+        <v>10</v>
+      </c>
+      <c r="M263" t="s">
+        <v>76</v>
+      </c>
+      <c r="N263" t="s">
         <v>77</v>
       </c>
-      <c r="I263">
-[...16 lines deleted...]
-      </c>
       <c r="O263" t="s">
-        <v>626</v>
+        <v>596</v>
       </c>
     </row>
     <row r="264" spans="1:15">
       <c r="A264" t="s">
-        <v>195</v>
+        <v>597</v>
       </c>
       <c r="B264" t="s">
-        <v>196</v>
+        <v>598</v>
       </c>
       <c r="C264" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D264" t="s">
-        <v>58</v>
+        <v>599</v>
       </c>
       <c r="E264">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F264"/>
       <c r="G264" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H264" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I264">
-        <v>1240</v>
+        <v>1005</v>
       </c>
       <c r="J264">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K264">
         <v>6</v>
       </c>
       <c r="L264">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M264" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="N264" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="O264" t="s">
-        <v>627</v>
+        <v>600</v>
       </c>
     </row>
     <row r="265" spans="1:15">
       <c r="A265" t="s">
-        <v>586</v>
+        <v>483</v>
       </c>
       <c r="B265" t="s">
-        <v>587</v>
+        <v>484</v>
       </c>
       <c r="C265" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D265" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E265">
         <v>7</v>
       </c>
-      <c r="F265" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F265"/>
       <c r="G265" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H265" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I265">
-        <v>210</v>
+        <v>390</v>
       </c>
       <c r="J265">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K265">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="L265">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="M265" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="N265" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="O265" t="s">
-        <v>628</v>
+        <v>601</v>
       </c>
     </row>
     <row r="266" spans="1:15">
       <c r="A266" t="s">
-        <v>269</v>
+        <v>68</v>
       </c>
       <c r="B266" t="s">
-        <v>270</v>
+        <v>69</v>
       </c>
       <c r="C266" t="s">
+        <v>17</v>
+      </c>
+      <c r="D266" t="s">
+        <v>18</v>
+      </c>
+      <c r="E266">
+        <v>21</v>
+      </c>
+      <c r="F266" t="s">
+        <v>19</v>
+      </c>
+      <c r="G266" t="s">
+        <v>20</v>
+      </c>
+      <c r="H266" t="s">
+        <v>21</v>
+      </c>
+      <c r="I266">
+        <v>735</v>
+      </c>
+      <c r="J266">
+        <v>5</v>
+      </c>
+      <c r="K266">
+        <v>8</v>
+      </c>
+      <c r="L266">
+        <v>7</v>
+      </c>
+      <c r="M266" t="s">
         <v>76</v>
       </c>
-      <c r="D266" t="s">
-[...11 lines deleted...]
-      <c r="H266" t="s">
+      <c r="N266" t="s">
         <v>77</v>
       </c>
-      <c r="I266">
-[...16 lines deleted...]
-      </c>
       <c r="O266" t="s">
-        <v>629</v>
+        <v>602</v>
       </c>
     </row>
     <row r="267" spans="1:15">
       <c r="A267" t="s">
-        <v>219</v>
+        <v>343</v>
       </c>
       <c r="B267" t="s">
-        <v>220</v>
+        <v>344</v>
       </c>
       <c r="C267" t="s">
         <v>17</v>
       </c>
       <c r="D267" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E267">
         <v>21</v>
       </c>
-      <c r="F267"/>
+      <c r="F267" t="s">
+        <v>55</v>
+      </c>
       <c r="G267" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H267" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I267">
-        <v>1280</v>
+        <v>615</v>
       </c>
       <c r="J267">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K267">
         <v>10</v>
       </c>
       <c r="L267">
         <v>10</v>
       </c>
       <c r="M267" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="N267" t="s">
-        <v>522</v>
+        <v>77</v>
       </c>
       <c r="O267" t="s">
-        <v>630</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:15">
       <c r="A268" t="s">
-        <v>342</v>
+        <v>604</v>
       </c>
       <c r="B268" t="s">
-        <v>343</v>
+        <v>605</v>
       </c>
       <c r="C268" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D268" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E268">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F268"/>
       <c r="G268" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H268" t="s">
+        <v>32</v>
+      </c>
+      <c r="I268">
+        <v>1180</v>
+      </c>
+      <c r="J268">
+        <v>4</v>
+      </c>
+      <c r="K268">
+        <v>10</v>
+      </c>
+      <c r="L268">
+        <v>9</v>
+      </c>
+      <c r="M268" t="s">
+        <v>76</v>
+      </c>
+      <c r="N268" t="s">
         <v>77</v>
       </c>
-      <c r="I268">
-[...16 lines deleted...]
-      </c>
       <c r="O268" t="s">
-        <v>631</v>
+        <v>606</v>
       </c>
     </row>
     <row r="269" spans="1:15">
       <c r="A269" t="s">
-        <v>527</v>
+        <v>281</v>
       </c>
       <c r="B269" t="s">
-        <v>528</v>
+        <v>282</v>
       </c>
       <c r="C269" t="s">
         <v>17</v>
       </c>
       <c r="D269" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E269">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F269"/>
       <c r="G269" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H269" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269">
-        <v>1895</v>
+        <v>1500</v>
       </c>
       <c r="J269">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K269">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L269">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M269" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="N269" t="s">
-        <v>523</v>
+        <v>182</v>
       </c>
       <c r="O269" t="s">
-        <v>632</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:15">
       <c r="A270" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="B270" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="C270" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D270" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E270">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F270"/>
+        <v>7</v>
+      </c>
+      <c r="F270" t="s">
+        <v>55</v>
+      </c>
       <c r="G270" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H270" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I270">
-        <v>1050</v>
+        <v>210</v>
       </c>
       <c r="J270">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K270">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L270">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M270" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="N270" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="O270" t="s">
-        <v>633</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:15">
       <c r="A271" t="s">
-        <v>425</v>
+        <v>48</v>
       </c>
       <c r="B271" t="s">
-        <v>426</v>
+        <v>49</v>
       </c>
       <c r="C271" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D271" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E271">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F271"/>
       <c r="G271" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H271" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I271">
-        <v>295</v>
+        <v>655</v>
       </c>
       <c r="J271">
+        <v>1</v>
+      </c>
+      <c r="K271">
         <v>4</v>
       </c>
-      <c r="K271">
-[...1 lines deleted...]
-      </c>
       <c r="L271">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="M271" t="s">
-        <v>40</v>
+        <v>394</v>
       </c>
       <c r="N271" t="s">
-        <v>40</v>
+        <v>394</v>
       </c>
       <c r="O271" t="s">
-        <v>634</v>
+        <v>609</v>
       </c>
     </row>
     <row r="272" spans="1:15">
       <c r="A272" t="s">
-        <v>378</v>
+        <v>48</v>
       </c>
       <c r="B272" t="s">
-        <v>379</v>
+        <v>49</v>
       </c>
       <c r="C272" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D272" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E272">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F272"/>
       <c r="G272" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H272" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I272">
-        <v>295</v>
+        <v>655</v>
       </c>
       <c r="J272">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K272">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L272">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M272" t="s">
-        <v>40</v>
+        <v>394</v>
       </c>
       <c r="N272" t="s">
-        <v>40</v>
+        <v>394</v>
       </c>
       <c r="O272" t="s">
-        <v>635</v>
+        <v>610</v>
       </c>
     </row>
     <row r="273" spans="1:15">
       <c r="A273" t="s">
-        <v>603</v>
+        <v>94</v>
       </c>
       <c r="B273" t="s">
-        <v>604</v>
+        <v>95</v>
       </c>
       <c r="C273" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D273" t="s">
         <v>18</v>
       </c>
       <c r="E273">
         <v>14</v>
       </c>
-      <c r="F273"/>
+      <c r="F273" t="s">
+        <v>75</v>
+      </c>
       <c r="G273" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H273" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I273">
-        <v>605</v>
+        <v>1000</v>
       </c>
       <c r="J273">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K273">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L273">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M273" t="s">
-        <v>40</v>
+        <v>424</v>
       </c>
       <c r="N273" t="s">
-        <v>36</v>
+        <v>394</v>
       </c>
       <c r="O273" t="s">
-        <v>636</v>
+        <v>611</v>
       </c>
     </row>
     <row r="274" spans="1:15">
       <c r="A274" t="s">
-        <v>294</v>
+        <v>48</v>
       </c>
       <c r="B274" t="s">
-        <v>295</v>
+        <v>49</v>
       </c>
       <c r="C274" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D274" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E274">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F274"/>
       <c r="G274" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H274" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I274">
-        <v>790</v>
+        <v>655</v>
       </c>
       <c r="J274">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K274">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L274">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M274" t="s">
-        <v>40</v>
+        <v>202</v>
       </c>
       <c r="N274" t="s">
-        <v>522</v>
+        <v>202</v>
       </c>
       <c r="O274" t="s">
-        <v>637</v>
+        <v>612</v>
       </c>
     </row>
     <row r="275" spans="1:15">
       <c r="A275" t="s">
-        <v>278</v>
+        <v>155</v>
       </c>
       <c r="B275" t="s">
-        <v>279</v>
+        <v>156</v>
       </c>
       <c r="C275" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D275" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E275">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F275" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G275" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H275" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I275">
-        <v>615</v>
+        <v>210</v>
       </c>
       <c r="J275">
         <v>7</v>
       </c>
       <c r="K275">
         <v>10</v>
       </c>
       <c r="L275">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M275" t="s">
-        <v>40</v>
+        <v>202</v>
       </c>
       <c r="N275" t="s">
-        <v>32</v>
+        <v>202</v>
       </c>
       <c r="O275" t="s">
-        <v>638</v>
+        <v>613</v>
       </c>
     </row>
     <row r="276" spans="1:15">
       <c r="A276" t="s">
-        <v>195</v>
+        <v>614</v>
       </c>
       <c r="B276" t="s">
-        <v>196</v>
+        <v>615</v>
       </c>
       <c r="C276" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D276" t="s">
-        <v>58</v>
+        <v>317</v>
       </c>
       <c r="E276">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F276"/>
       <c r="G276" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H276" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I276">
-        <v>1240</v>
+        <v>985</v>
       </c>
       <c r="J276">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K276">
+        <v>12</v>
+      </c>
+      <c r="L276">
         <v>6</v>
       </c>
-      <c r="L276">
-[...1 lines deleted...]
-      </c>
       <c r="M276" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="N276" t="s">
-        <v>45</v>
+        <v>394</v>
       </c>
       <c r="O276" t="s">
-        <v>639</v>
+        <v>616</v>
       </c>
     </row>
     <row r="277" spans="1:15">
       <c r="A277" t="s">
-        <v>187</v>
+        <v>333</v>
       </c>
       <c r="B277" t="s">
-        <v>188</v>
+        <v>334</v>
       </c>
       <c r="C277" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D277" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E277">
-        <v>4.5</v>
+        <v>14</v>
       </c>
       <c r="F277"/>
       <c r="G277" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H277" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I277">
-        <v>780</v>
+        <v>1050</v>
       </c>
       <c r="J277">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K277">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="L277">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M277" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="N277" t="s">
-        <v>45</v>
+        <v>424</v>
       </c>
       <c r="O277" t="s">
-        <v>640</v>
+        <v>617</v>
       </c>
     </row>
     <row r="278" spans="1:15">
       <c r="A278" t="s">
-        <v>187</v>
+        <v>618</v>
       </c>
       <c r="B278" t="s">
-        <v>188</v>
+        <v>619</v>
       </c>
       <c r="C278" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D278" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E278">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F278"/>
+        <v>21</v>
+      </c>
+      <c r="F278" t="s">
+        <v>75</v>
+      </c>
       <c r="G278" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H278" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I278">
-        <v>780</v>
+        <v>920</v>
       </c>
       <c r="J278">
+        <v>6</v>
+      </c>
+      <c r="K278">
+        <v>8</v>
+      </c>
+      <c r="L278">
         <v>1</v>
       </c>
-      <c r="K278">
-[...4 lines deleted...]
-      </c>
       <c r="M278" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="N278" t="s">
-        <v>45</v>
+        <v>394</v>
       </c>
       <c r="O278" t="s">
-        <v>641</v>
+        <v>620</v>
       </c>
     </row>
     <row r="279" spans="1:15">
       <c r="A279" t="s">
-        <v>246</v>
+        <v>275</v>
       </c>
       <c r="B279" t="s">
-        <v>247</v>
+        <v>276</v>
       </c>
       <c r="C279" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D279" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E279">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F279"/>
+        <v>21</v>
+      </c>
+      <c r="F279" t="s">
+        <v>75</v>
+      </c>
       <c r="G279" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H279" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I279">
-        <v>275</v>
+        <v>790</v>
       </c>
       <c r="J279">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K279">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L279">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M279" t="s">
-        <v>44</v>
+        <v>192</v>
       </c>
       <c r="N279" t="s">
-        <v>44</v>
+        <v>424</v>
       </c>
       <c r="O279" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
     </row>
     <row r="280" spans="1:15">
       <c r="A280" t="s">
-        <v>249</v>
+        <v>38</v>
       </c>
       <c r="B280" t="s">
-        <v>250</v>
+        <v>39</v>
       </c>
       <c r="C280" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D280" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E280">
-        <v>7</v>
+        <v>4.5</v>
       </c>
       <c r="F280"/>
       <c r="G280" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H280" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I280">
-        <v>275</v>
+        <v>1010</v>
       </c>
       <c r="J280">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K280">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L280">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M280" t="s">
-        <v>44</v>
+        <v>192</v>
       </c>
       <c r="N280" t="s">
-        <v>44</v>
+        <v>192</v>
       </c>
       <c r="O280" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
     </row>
     <row r="281" spans="1:15">
       <c r="A281" t="s">
-        <v>551</v>
+        <v>136</v>
       </c>
       <c r="B281" t="s">
-        <v>552</v>
+        <v>137</v>
       </c>
       <c r="C281" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D281" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E281">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F281"/>
       <c r="G281" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H281" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I281">
-        <v>460</v>
+        <v>950</v>
       </c>
       <c r="J281">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K281">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L281">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M281" t="s">
-        <v>44</v>
+        <v>191</v>
       </c>
       <c r="N281" t="s">
-        <v>45</v>
+        <v>424</v>
       </c>
       <c r="O281" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
     </row>
     <row r="282" spans="1:15">
       <c r="A282" t="s">
-        <v>645</v>
+        <v>333</v>
       </c>
       <c r="B282" t="s">
-        <v>646</v>
+        <v>334</v>
       </c>
       <c r="C282" t="s">
         <v>17</v>
       </c>
       <c r="D282" t="s">
-        <v>240</v>
+        <v>41</v>
       </c>
       <c r="E282">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F282"/>
       <c r="G282" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H282" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I282">
-        <v>260</v>
+        <v>1050</v>
       </c>
       <c r="J282">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K282">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L282">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M282" t="s">
-        <v>44</v>
+        <v>191</v>
       </c>
       <c r="N282" t="s">
-        <v>44</v>
+        <v>192</v>
       </c>
       <c r="O282" t="s">
-        <v>647</v>
+        <v>624</v>
       </c>
     </row>
     <row r="283" spans="1:15">
       <c r="A283" t="s">
-        <v>69</v>
+        <v>241</v>
       </c>
       <c r="B283" t="s">
-        <v>70</v>
+        <v>242</v>
       </c>
       <c r="C283" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D283" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E283">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F283" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G283" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H283" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I283">
-        <v>500</v>
+        <v>1150</v>
       </c>
       <c r="J283">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K283">
         <v>8</v>
       </c>
       <c r="L283">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M283" t="s">
-        <v>44</v>
+        <v>191</v>
       </c>
       <c r="N283" t="s">
-        <v>45</v>
+        <v>424</v>
       </c>
       <c r="O283" t="s">
-        <v>648</v>
+        <v>625</v>
       </c>
     </row>
     <row r="284" spans="1:15">
       <c r="A284" t="s">
-        <v>163</v>
+        <v>486</v>
       </c>
       <c r="B284" t="s">
-        <v>164</v>
+        <v>487</v>
       </c>
       <c r="C284" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D284" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E284">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F284" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G284" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H284" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I284">
-        <v>405</v>
+        <v>210</v>
       </c>
       <c r="J284">
         <v>7</v>
       </c>
       <c r="K284">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L284">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M284" t="s">
-        <v>44</v>
+        <v>191</v>
       </c>
       <c r="N284" t="s">
-        <v>45</v>
+        <v>191</v>
       </c>
       <c r="O284" t="s">
-        <v>649</v>
+        <v>626</v>
       </c>
     </row>
     <row r="285" spans="1:15">
       <c r="A285" t="s">
-        <v>69</v>
+        <v>400</v>
       </c>
       <c r="B285" t="s">
-        <v>70</v>
+        <v>401</v>
       </c>
       <c r="C285" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D285" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E285">
-        <v>14</v>
+        <v>10.5</v>
       </c>
       <c r="F285" t="s">
-        <v>71</v>
+        <v>402</v>
       </c>
       <c r="G285" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H285" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I285">
-        <v>500</v>
+        <v>815</v>
       </c>
       <c r="J285">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K285">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L285">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M285" t="s">
-        <v>44</v>
+        <v>191</v>
       </c>
       <c r="N285" t="s">
-        <v>45</v>
+        <v>192</v>
       </c>
       <c r="O285" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
     </row>
     <row r="286" spans="1:15">
       <c r="A286" t="s">
-        <v>478</v>
+        <v>628</v>
       </c>
       <c r="B286" t="s">
-        <v>479</v>
+        <v>629</v>
       </c>
       <c r="C286" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D286" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E286">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F286"/>
+        <v>10.5</v>
+      </c>
+      <c r="F286" t="s">
+        <v>75</v>
+      </c>
       <c r="G286" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H286" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I286">
-        <v>210</v>
+        <v>575</v>
       </c>
       <c r="J286">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K286">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L286">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M286" t="s">
-        <v>44</v>
+        <v>191</v>
       </c>
       <c r="N286" t="s">
-        <v>44</v>
+        <v>192</v>
       </c>
       <c r="O286" t="s">
-        <v>651</v>
+        <v>630</v>
       </c>
     </row>
     <row r="287" spans="1:15">
       <c r="A287" t="s">
-        <v>243</v>
+        <v>631</v>
       </c>
       <c r="B287" t="s">
-        <v>244</v>
+        <v>632</v>
       </c>
       <c r="C287" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D287" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E287">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F287"/>
+        <v>35</v>
+      </c>
+      <c r="F287" t="s">
+        <v>55</v>
+      </c>
       <c r="G287" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H287" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I287">
-        <v>275</v>
+        <v>1475</v>
       </c>
       <c r="J287">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K287">
         <v>10</v>
       </c>
       <c r="L287">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M287" t="s">
-        <v>260</v>
+        <v>191</v>
       </c>
       <c r="N287" t="s">
-        <v>260</v>
+        <v>394</v>
       </c>
       <c r="O287" t="s">
-        <v>652</v>
+        <v>633</v>
       </c>
     </row>
     <row r="288" spans="1:15">
       <c r="A288" t="s">
-        <v>199</v>
+        <v>351</v>
       </c>
       <c r="B288" t="s">
-        <v>200</v>
+        <v>352</v>
       </c>
       <c r="C288" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D288" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E288">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F288"/>
+        <v>7</v>
+      </c>
+      <c r="F288" t="s">
+        <v>55</v>
+      </c>
       <c r="G288" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H288" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I288">
-        <v>1050</v>
+        <v>245</v>
       </c>
       <c r="J288">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K288">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L288">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M288" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="N288" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="O288" t="s">
-        <v>653</v>
+        <v>634</v>
       </c>
     </row>
     <row r="289" spans="1:15">
       <c r="A289" t="s">
-        <v>654</v>
+        <v>309</v>
       </c>
       <c r="B289" t="s">
-        <v>655</v>
+        <v>310</v>
       </c>
       <c r="C289" t="s">
         <v>17</v>
       </c>
       <c r="D289" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E289">
-        <v>7</v>
+        <v>3.5</v>
       </c>
       <c r="F289"/>
       <c r="G289" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H289" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I289">
-        <v>390</v>
+        <v>180</v>
       </c>
       <c r="J289">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K289">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L289">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M289" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="N289" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="O289" t="s">
-        <v>656</v>
+        <v>635</v>
       </c>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" t="s">
-        <v>143</v>
+        <v>534</v>
       </c>
       <c r="B290" t="s">
-        <v>144</v>
+        <v>535</v>
       </c>
       <c r="C290" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D290" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E290">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F290"/>
+        <v>7</v>
+      </c>
+      <c r="F290" t="s">
+        <v>55</v>
+      </c>
       <c r="G290" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H290" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I290">
-        <v>1010</v>
+        <v>210</v>
       </c>
       <c r="J290">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K290">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L290">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M290" t="s">
-        <v>114</v>
+        <v>279</v>
       </c>
       <c r="N290" t="s">
-        <v>114</v>
+        <v>279</v>
       </c>
       <c r="O290" t="s">
-        <v>657</v>
+        <v>636</v>
       </c>
     </row>
     <row r="291" spans="1:15">
       <c r="A291" t="s">
-        <v>534</v>
+        <v>155</v>
       </c>
       <c r="B291" t="s">
-        <v>535</v>
+        <v>156</v>
       </c>
       <c r="C291" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D291" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E291">
         <v>7</v>
       </c>
-      <c r="F291"/>
+      <c r="F291" t="s">
+        <v>55</v>
+      </c>
       <c r="G291" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H291" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I291">
-        <v>390</v>
+        <v>210</v>
       </c>
       <c r="J291">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K291">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L291">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="M291" t="s">
-        <v>114</v>
+        <v>279</v>
       </c>
       <c r="N291" t="s">
-        <v>114</v>
+        <v>279</v>
       </c>
       <c r="O291" t="s">
-        <v>658</v>
+        <v>637</v>
       </c>
     </row>
     <row r="292" spans="1:15">
       <c r="A292" t="s">
-        <v>400</v>
+        <v>48</v>
       </c>
       <c r="B292" t="s">
-        <v>401</v>
+        <v>49</v>
       </c>
       <c r="C292" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D292" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E292">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F292"/>
       <c r="G292" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H292" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I292">
-        <v>815</v>
+        <v>655</v>
       </c>
       <c r="J292">
+        <v>1</v>
+      </c>
+      <c r="K292">
         <v>6</v>
       </c>
-      <c r="K292">
-[...1 lines deleted...]
-      </c>
       <c r="L292">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="M292" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="N292" t="s">
-        <v>114</v>
+        <v>279</v>
       </c>
       <c r="O292" t="s">
-        <v>659</v>
+        <v>638</v>
       </c>
     </row>
     <row r="293" spans="1:15">
       <c r="A293" t="s">
-        <v>294</v>
+        <v>106</v>
       </c>
       <c r="B293" t="s">
-        <v>295</v>
+        <v>107</v>
       </c>
       <c r="C293" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D293" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E293">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F293"/>
       <c r="G293" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H293" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I293">
-        <v>790</v>
+        <v>370</v>
       </c>
       <c r="J293">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K293">
         <v>6</v>
       </c>
       <c r="L293">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M293" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="N293" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="O293" t="s">
-        <v>660</v>
+        <v>639</v>
       </c>
     </row>
     <row r="294" spans="1:15">
       <c r="A294" t="s">
-        <v>278</v>
+        <v>640</v>
       </c>
       <c r="B294" t="s">
-        <v>279</v>
+        <v>641</v>
       </c>
       <c r="C294" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D294" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E294">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F294"/>
       <c r="G294" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H294" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I294">
-        <v>615</v>
+        <v>900</v>
       </c>
       <c r="J294">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K294">
         <v>10</v>
       </c>
       <c r="L294">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M294" t="s">
-        <v>264</v>
+        <v>182</v>
       </c>
       <c r="N294" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="O294" t="s">
-        <v>661</v>
+        <v>642</v>
       </c>
     </row>
     <row r="295" spans="1:15">
       <c r="A295" t="s">
-        <v>662</v>
+        <v>545</v>
       </c>
       <c r="B295" t="s">
-        <v>663</v>
+        <v>546</v>
       </c>
       <c r="C295" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D295" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E295">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F295"/>
       <c r="G295" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H295" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I295">
-        <v>1005</v>
+        <v>605</v>
       </c>
       <c r="J295">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K295">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L295">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M295" t="s">
-        <v>264</v>
+        <v>92</v>
       </c>
       <c r="N295" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="O295" t="s">
-        <v>665</v>
+        <v>643</v>
       </c>
     </row>
     <row r="296" spans="1:15">
       <c r="A296" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="B296" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="C296" t="s">
         <v>17</v>
       </c>
       <c r="D296" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E296">
         <v>7</v>
       </c>
-      <c r="F296"/>
+      <c r="F296" t="s">
+        <v>55</v>
+      </c>
       <c r="G296" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H296" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I296">
-        <v>390</v>
+        <v>275</v>
       </c>
       <c r="J296">
         <v>5</v>
       </c>
       <c r="K296">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="L296">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="M296" t="s">
-        <v>264</v>
+        <v>92</v>
       </c>
       <c r="N296" t="s">
-        <v>264</v>
+        <v>92</v>
       </c>
       <c r="O296" t="s">
-        <v>666</v>
+        <v>644</v>
       </c>
     </row>
     <row r="297" spans="1:15">
       <c r="A297" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="B297" t="s">
-        <v>157</v>
+        <v>87</v>
       </c>
       <c r="C297" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D297" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E297">
+        <v>14</v>
+      </c>
+      <c r="F297" t="s">
+        <v>19</v>
+      </c>
+      <c r="G297" t="s">
+        <v>20</v>
+      </c>
+      <c r="H297" t="s">
         <v>21</v>
       </c>
-      <c r="F297" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I297">
-        <v>735</v>
+        <v>500</v>
       </c>
       <c r="J297">
         <v>5</v>
       </c>
       <c r="K297">
         <v>8</v>
       </c>
       <c r="L297">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M297" t="s">
-        <v>264</v>
+        <v>92</v>
       </c>
       <c r="N297" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="O297" t="s">
-        <v>667</v>
+        <v>645</v>
       </c>
     </row>
     <row r="298" spans="1:15">
       <c r="A298" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B298" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C298" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D298" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E298">
+        <v>7</v>
+      </c>
+      <c r="F298"/>
+      <c r="G298" t="s">
+        <v>20</v>
+      </c>
+      <c r="H298" t="s">
         <v>21</v>
       </c>
-      <c r="F298" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I298">
-        <v>615</v>
+        <v>1240</v>
       </c>
       <c r="J298">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K298">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L298">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M298" t="s">
-        <v>264</v>
+        <v>92</v>
       </c>
       <c r="N298" t="s">
-        <v>260</v>
+        <v>92</v>
       </c>
       <c r="O298" t="s">
-        <v>668</v>
+        <v>646</v>
       </c>
     </row>
     <row r="299" spans="1:15">
       <c r="A299" t="s">
-        <v>669</v>
+        <v>647</v>
       </c>
       <c r="B299" t="s">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="C299" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D299" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E299">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F299"/>
       <c r="G299" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H299" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I299">
-        <v>1180</v>
+        <v>355</v>
       </c>
       <c r="J299">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K299">
         <v>10</v>
       </c>
       <c r="L299">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M299" t="s">
-        <v>264</v>
+        <v>434</v>
       </c>
       <c r="N299" t="s">
-        <v>260</v>
+        <v>434</v>
       </c>
       <c r="O299" t="s">
-        <v>671</v>
+        <v>649</v>
       </c>
     </row>
     <row r="300" spans="1:15">
       <c r="A300" t="s">
-        <v>191</v>
+        <v>650</v>
       </c>
       <c r="B300" t="s">
-        <v>192</v>
+        <v>651</v>
       </c>
       <c r="C300" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D300" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E300">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F300"/>
+        <v>14</v>
+      </c>
+      <c r="F300" t="s">
+        <v>75</v>
+      </c>
       <c r="G300" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H300" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I300">
-        <v>1500</v>
+        <v>570</v>
       </c>
       <c r="J300">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K300">
         <v>8</v>
       </c>
       <c r="L300">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M300" t="s">
-        <v>264</v>
+        <v>434</v>
       </c>
       <c r="N300" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="O300" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
     </row>
     <row r="301" spans="1:15">
       <c r="A301" t="s">
-        <v>133</v>
+        <v>653</v>
       </c>
       <c r="B301" t="s">
-        <v>134</v>
+        <v>654</v>
       </c>
       <c r="C301" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D301" t="s">
-        <v>90</v>
+        <v>359</v>
       </c>
       <c r="E301">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F301"/>
       <c r="G301" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H301" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I301">
-        <v>210</v>
+        <v>770</v>
       </c>
       <c r="J301">
         <v>7</v>
       </c>
       <c r="K301">
         <v>10</v>
       </c>
       <c r="L301">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M301" t="s">
-        <v>264</v>
+        <v>434</v>
       </c>
       <c r="N301" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="O301" t="s">
-        <v>673</v>
+        <v>655</v>
       </c>
     </row>
     <row r="302" spans="1:15">
       <c r="A302" t="s">
-        <v>107</v>
+        <v>647</v>
       </c>
       <c r="B302" t="s">
-        <v>108</v>
+        <v>648</v>
       </c>
       <c r="C302" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D302" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E302">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F302"/>
       <c r="G302" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H302" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I302">
-        <v>655</v>
+        <v>355</v>
       </c>
       <c r="J302">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K302">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L302">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M302" t="s">
-        <v>385</v>
+        <v>434</v>
       </c>
       <c r="N302" t="s">
-        <v>385</v>
+        <v>434</v>
       </c>
       <c r="O302" t="s">
-        <v>674</v>
+        <v>656</v>
       </c>
     </row>
     <row r="303" spans="1:15">
       <c r="A303" t="s">
-        <v>107</v>
+        <v>232</v>
       </c>
       <c r="B303" t="s">
-        <v>108</v>
+        <v>233</v>
       </c>
       <c r="C303" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D303" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E303">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F303"/>
       <c r="G303" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H303" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I303">
-        <v>655</v>
+        <v>355</v>
       </c>
       <c r="J303">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K303">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L303">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M303" t="s">
-        <v>385</v>
+        <v>168</v>
       </c>
       <c r="N303" t="s">
-        <v>385</v>
+        <v>168</v>
       </c>
       <c r="O303" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
     </row>
     <row r="304" spans="1:15">
       <c r="A304" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="B304" t="s">
-        <v>176</v>
+        <v>233</v>
       </c>
       <c r="C304" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D304" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E304">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F304"/>
       <c r="G304" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H304" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I304">
-        <v>1000</v>
+        <v>355</v>
       </c>
       <c r="J304">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K304">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L304">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M304" t="s">
-        <v>447</v>
+        <v>168</v>
       </c>
       <c r="N304" t="s">
-        <v>385</v>
+        <v>168</v>
       </c>
       <c r="O304" t="s">
-        <v>676</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:15">
       <c r="A305" t="s">
-        <v>107</v>
+        <v>235</v>
       </c>
       <c r="B305" t="s">
-        <v>108</v>
+        <v>236</v>
       </c>
       <c r="C305" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D305" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E305">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F305"/>
       <c r="G305" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H305" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I305">
-        <v>655</v>
+        <v>355</v>
       </c>
       <c r="J305">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K305">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L305">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M305" t="s">
-        <v>384</v>
+        <v>167</v>
       </c>
       <c r="N305" t="s">
-        <v>384</v>
+        <v>167</v>
       </c>
       <c r="O305" t="s">
-        <v>677</v>
+        <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:15">
       <c r="A306" t="s">
-        <v>133</v>
+        <v>382</v>
       </c>
       <c r="B306" t="s">
-        <v>134</v>
+        <v>383</v>
       </c>
       <c r="C306" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D306" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E306">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F306" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G306" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H306" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I306">
-        <v>210</v>
+        <v>595</v>
       </c>
       <c r="J306">
         <v>7</v>
       </c>
       <c r="K306">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L306">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M306" t="s">
-        <v>384</v>
+        <v>56</v>
       </c>
       <c r="N306" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="O306" t="s">
-        <v>678</v>
+        <v>660</v>
       </c>
     </row>
     <row r="307" spans="1:15">
       <c r="A307" t="s">
-        <v>679</v>
+        <v>661</v>
       </c>
       <c r="B307" t="s">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="C307" t="s">
         <v>17</v>
       </c>
       <c r="D307" t="s">
-        <v>240</v>
+        <v>54</v>
       </c>
       <c r="E307">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F307"/>
+        <v>14</v>
+      </c>
+      <c r="F307" t="s">
+        <v>55</v>
+      </c>
       <c r="G307" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H307" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I307">
-        <v>985</v>
+        <v>495</v>
       </c>
       <c r="J307">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K307">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L307">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M307" t="s">
-        <v>384</v>
+        <v>167</v>
       </c>
       <c r="N307" t="s">
-        <v>385</v>
+        <v>168</v>
       </c>
       <c r="O307" t="s">
-        <v>681</v>
+        <v>663</v>
       </c>
     </row>
     <row r="308" spans="1:15">
       <c r="A308" t="s">
-        <v>262</v>
+        <v>664</v>
       </c>
       <c r="B308" t="s">
-        <v>263</v>
+        <v>665</v>
       </c>
       <c r="C308" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D308" t="s">
-        <v>58</v>
+        <v>359</v>
       </c>
       <c r="E308">
         <v>14</v>
       </c>
       <c r="F308"/>
       <c r="G308" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H308" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I308">
-        <v>1050</v>
+        <v>565</v>
       </c>
       <c r="J308">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K308">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L308">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M308" t="s">
-        <v>384</v>
+        <v>167</v>
       </c>
       <c r="N308" t="s">
-        <v>447</v>
+        <v>168</v>
       </c>
       <c r="O308" t="s">
-        <v>682</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:15">
       <c r="A309" t="s">
-        <v>683</v>
+        <v>241</v>
       </c>
       <c r="B309" t="s">
-        <v>684</v>
+        <v>242</v>
       </c>
       <c r="C309" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D309" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E309">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F309" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G309" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H309" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I309">
-        <v>920</v>
+        <v>1150</v>
       </c>
       <c r="J309">
         <v>6</v>
       </c>
       <c r="K309">
         <v>8</v>
       </c>
       <c r="L309">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M309" t="s">
-        <v>384</v>
+        <v>167</v>
       </c>
       <c r="N309" t="s">
-        <v>385</v>
+        <v>92</v>
       </c>
       <c r="O309" t="s">
-        <v>685</v>
+        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:15">
       <c r="A310" t="s">
-        <v>171</v>
+        <v>668</v>
       </c>
       <c r="B310" t="s">
-        <v>172</v>
+        <v>669</v>
       </c>
       <c r="C310" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D310" t="s">
-        <v>64</v>
+        <v>317</v>
       </c>
       <c r="E310">
         <v>21</v>
       </c>
-      <c r="F310" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F310"/>
       <c r="G310" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H310" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I310">
-        <v>790</v>
+        <v>995</v>
       </c>
       <c r="J310">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K310">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L310">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="M310" t="s">
-        <v>486</v>
+        <v>167</v>
       </c>
       <c r="N310" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="O310" t="s">
-        <v>686</v>
+        <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:15">
       <c r="A311" t="s">
-        <v>143</v>
+        <v>671</v>
       </c>
       <c r="B311" t="s">
-        <v>144</v>
+        <v>672</v>
       </c>
       <c r="C311" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D311" t="s">
-        <v>58</v>
+        <v>599</v>
       </c>
       <c r="E311">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F311"/>
       <c r="G311" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H311" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I311">
-        <v>1010</v>
+        <v>955</v>
       </c>
       <c r="J311">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K311">
         <v>6</v>
       </c>
       <c r="L311">
         <v>6</v>
       </c>
       <c r="M311" t="s">
-        <v>486</v>
+        <v>167</v>
       </c>
       <c r="N311" t="s">
-        <v>486</v>
+        <v>434</v>
       </c>
       <c r="O311" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:15">
       <c r="A312" t="s">
-        <v>688</v>
+        <v>15</v>
       </c>
       <c r="B312" t="s">
-        <v>689</v>
+        <v>16</v>
       </c>
       <c r="C312" t="s">
         <v>17</v>
       </c>
       <c r="D312" t="s">
         <v>18</v>
       </c>
       <c r="E312">
         <v>28</v>
       </c>
-      <c r="F312"/>
+      <c r="F312" t="s">
+        <v>19</v>
+      </c>
       <c r="G312" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H312" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I312">
-        <v>950</v>
+        <v>975</v>
       </c>
       <c r="J312">
         <v>5</v>
       </c>
       <c r="K312">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L312">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M312" t="s">
-        <v>446</v>
+        <v>167</v>
       </c>
       <c r="N312" t="s">
-        <v>447</v>
+        <v>92</v>
       </c>
       <c r="O312" t="s">
-        <v>690</v>
+        <v>674</v>
       </c>
     </row>
     <row r="313" spans="1:15">
       <c r="A313" t="s">
-        <v>262</v>
+        <v>572</v>
       </c>
       <c r="B313" t="s">
-        <v>263</v>
+        <v>573</v>
       </c>
       <c r="C313" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D313" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E313">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F313"/>
+        <v>28</v>
+      </c>
+      <c r="F313" t="s">
+        <v>55</v>
+      </c>
       <c r="G313" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H313" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I313">
-        <v>1050</v>
+        <v>790</v>
       </c>
       <c r="J313">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K313">
         <v>10</v>
       </c>
       <c r="L313">
         <v>10</v>
       </c>
       <c r="M313" t="s">
-        <v>446</v>
+        <v>167</v>
       </c>
       <c r="N313" t="s">
-        <v>486</v>
+        <v>92</v>
       </c>
       <c r="O313" t="s">
-        <v>691</v>
+        <v>675</v>
       </c>
     </row>
     <row r="314" spans="1:15">
       <c r="A314" t="s">
-        <v>61</v>
+        <v>235</v>
       </c>
       <c r="B314" t="s">
-        <v>62</v>
+        <v>236</v>
       </c>
       <c r="C314" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D314" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E314">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F314"/>
       <c r="G314" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H314" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I314">
-        <v>1150</v>
+        <v>355</v>
       </c>
       <c r="J314">
         <v>6</v>
       </c>
       <c r="K314">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L314">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M314" t="s">
-        <v>446</v>
+        <v>167</v>
       </c>
       <c r="N314" t="s">
-        <v>447</v>
+        <v>167</v>
       </c>
       <c r="O314" t="s">
-        <v>692</v>
+        <v>676</v>
       </c>
     </row>
     <row r="315" spans="1:15">
       <c r="A315" t="s">
-        <v>354</v>
+        <v>677</v>
       </c>
       <c r="B315" t="s">
-        <v>355</v>
+        <v>678</v>
       </c>
       <c r="C315" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D315" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E315">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F315"/>
       <c r="G315" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H315" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I315">
-        <v>210</v>
+        <v>1370</v>
       </c>
       <c r="J315">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K315">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L315">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M315" t="s">
-        <v>446</v>
+        <v>167</v>
       </c>
       <c r="N315" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="O315" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
     </row>
     <row r="316" spans="1:15">
       <c r="A316" t="s">
-        <v>400</v>
+        <v>680</v>
       </c>
       <c r="B316" t="s">
-        <v>401</v>
+        <v>681</v>
       </c>
       <c r="C316" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D316" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E316">
-        <v>10.5</v>
+        <v>14</v>
       </c>
       <c r="F316" t="s">
-        <v>402</v>
+        <v>75</v>
       </c>
       <c r="G316" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H316" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I316">
-        <v>815</v>
+        <v>485</v>
       </c>
       <c r="J316">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K316">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L316">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M316" t="s">
-        <v>446</v>
+        <v>167</v>
       </c>
       <c r="N316" t="s">
-        <v>486</v>
+        <v>168</v>
       </c>
       <c r="O316" t="s">
-        <v>694</v>
+        <v>682</v>
       </c>
     </row>
     <row r="317" spans="1:15">
       <c r="A317" t="s">
-        <v>695</v>
+        <v>572</v>
       </c>
       <c r="B317" t="s">
-        <v>696</v>
+        <v>573</v>
       </c>
       <c r="C317" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D317" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E317">
-        <v>10.5</v>
+        <v>28</v>
       </c>
       <c r="F317" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G317" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H317" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I317">
-        <v>575</v>
+        <v>790</v>
       </c>
       <c r="J317">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K317">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L317">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M317" t="s">
-        <v>446</v>
+        <v>167</v>
       </c>
       <c r="N317" t="s">
-        <v>486</v>
+        <v>92</v>
       </c>
       <c r="O317" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
     </row>
     <row r="318" spans="1:15">
       <c r="A318" t="s">
-        <v>287</v>
+        <v>343</v>
       </c>
       <c r="B318" t="s">
-        <v>288</v>
+        <v>344</v>
       </c>
       <c r="C318" t="s">
         <v>17</v>
       </c>
       <c r="D318" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E318">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F318" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G318" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H318" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I318">
-        <v>1475</v>
+        <v>615</v>
       </c>
       <c r="J318">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K318">
         <v>10</v>
       </c>
       <c r="L318">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M318" t="s">
-        <v>446</v>
+        <v>167</v>
       </c>
       <c r="N318" t="s">
-        <v>385</v>
+        <v>434</v>
       </c>
       <c r="O318" t="s">
-        <v>698</v>
+        <v>684</v>
       </c>
     </row>
     <row r="319" spans="1:15">
       <c r="A319" t="s">
-        <v>319</v>
+        <v>204</v>
       </c>
       <c r="B319" t="s">
-        <v>320</v>
+        <v>205</v>
       </c>
       <c r="C319" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D319" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E319">
         <v>7</v>
       </c>
-      <c r="F319" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F319"/>
       <c r="G319" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H319" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I319">
-        <v>245</v>
+        <v>720</v>
       </c>
       <c r="J319">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K319">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L319">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M319" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="N319" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O319" t="s">
-        <v>699</v>
+        <v>685</v>
       </c>
     </row>
     <row r="320" spans="1:15">
       <c r="A320" t="s">
-        <v>232</v>
+        <v>531</v>
       </c>
       <c r="B320" t="s">
-        <v>233</v>
+        <v>532</v>
       </c>
       <c r="C320" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D320" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E320">
-        <v>3.5</v>
-[...1 lines deleted...]
-      <c r="F320"/>
+        <v>7</v>
+      </c>
+      <c r="F320" t="s">
+        <v>55</v>
+      </c>
       <c r="G320" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H320" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I320">
+        <v>210</v>
+      </c>
+      <c r="J320">
+        <v>7</v>
+      </c>
+      <c r="K320">
+        <v>12</v>
+      </c>
+      <c r="L320">
+        <v>11</v>
+      </c>
+      <c r="M320" t="s">
         <v>180</v>
       </c>
-      <c r="J320">
-[...10 lines deleted...]
-      </c>
       <c r="N320" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O320" t="s">
-        <v>700</v>
+        <v>686</v>
       </c>
     </row>
     <row r="321" spans="1:15">
       <c r="A321" t="s">
-        <v>586</v>
+        <v>297</v>
       </c>
       <c r="B321" t="s">
-        <v>587</v>
+        <v>298</v>
       </c>
       <c r="C321" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D321" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E321">
         <v>7</v>
       </c>
       <c r="F321" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G321" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H321" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I321">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="J321">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K321">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L321">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="M321" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="N321" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O321" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
     </row>
     <row r="322" spans="1:15">
       <c r="A322" t="s">
-        <v>133</v>
+        <v>217</v>
       </c>
       <c r="B322" t="s">
-        <v>134</v>
+        <v>218</v>
       </c>
       <c r="C322" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D322" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E322">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F322"/>
       <c r="G322" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H322" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I322">
-        <v>210</v>
+        <v>690</v>
       </c>
       <c r="J322">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K322">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L322">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M322" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="N322" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O322" t="s">
-        <v>702</v>
+        <v>688</v>
       </c>
     </row>
     <row r="323" spans="1:15">
       <c r="A323" t="s">
-        <v>107</v>
+        <v>517</v>
       </c>
       <c r="B323" t="s">
-        <v>108</v>
+        <v>518</v>
       </c>
       <c r="C323" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D323" t="s">
-        <v>58</v>
+        <v>359</v>
       </c>
       <c r="E323">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F323"/>
       <c r="G323" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H323" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="I323">
-        <v>655</v>
+        <v>760</v>
       </c>
       <c r="J323">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K323">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L323">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M323" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="N323" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O323" t="s">
-        <v>703</v>
+        <v>689</v>
       </c>
     </row>
     <row r="324" spans="1:15">
       <c r="A324" t="s">
-        <v>101</v>
+        <v>217</v>
       </c>
       <c r="B324" t="s">
-        <v>102</v>
+        <v>218</v>
       </c>
       <c r="C324" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D324" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E324">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F324"/>
       <c r="G324" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H324" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I324">
-        <v>370</v>
+        <v>690</v>
       </c>
       <c r="J324">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K324">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L324">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M324" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="N324" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O324" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
     </row>
     <row r="325" spans="1:15">
       <c r="A325" t="s">
-        <v>705</v>
+        <v>155</v>
       </c>
       <c r="B325" t="s">
-        <v>706</v>
+        <v>156</v>
       </c>
       <c r="C325" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D325" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E325">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F325"/>
+        <v>7</v>
+      </c>
+      <c r="F325" t="s">
+        <v>55</v>
+      </c>
       <c r="G325" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H325" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I325">
-        <v>900</v>
+        <v>210</v>
       </c>
       <c r="J325">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K325">
         <v>10</v>
       </c>
       <c r="L325">
         <v>9</v>
       </c>
       <c r="M325" t="s">
-        <v>44</v>
+        <v>180</v>
       </c>
       <c r="N325" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="O325" t="s">
-        <v>707</v>
+        <v>691</v>
       </c>
     </row>
     <row r="326" spans="1:15">
       <c r="A326" t="s">
-        <v>603</v>
+        <v>534</v>
       </c>
       <c r="B326" t="s">
-        <v>604</v>
+        <v>535</v>
       </c>
       <c r="C326" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D326" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E326">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F326"/>
+        <v>7</v>
+      </c>
+      <c r="F326" t="s">
+        <v>55</v>
+      </c>
       <c r="G326" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H326" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I326">
-        <v>605</v>
+        <v>210</v>
       </c>
       <c r="J326">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K326">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L326">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M326" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="N326" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="O326" t="s">
-        <v>708</v>
+        <v>692</v>
       </c>
     </row>
     <row r="327" spans="1:15">
       <c r="A327" t="s">
-        <v>235</v>
+        <v>531</v>
       </c>
       <c r="B327" t="s">
-        <v>236</v>
+        <v>532</v>
       </c>
       <c r="C327" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D327" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E327">
         <v>7</v>
       </c>
       <c r="F327" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G327" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H327" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I327">
-        <v>275</v>
+        <v>210</v>
       </c>
       <c r="J327">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K327">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L327">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M327" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="N327" t="s">
-        <v>118</v>
+        <v>179</v>
       </c>
       <c r="O327" t="s">
-        <v>709</v>
+        <v>693</v>
       </c>
     </row>
     <row r="328" spans="1:15">
       <c r="A328" t="s">
-        <v>69</v>
+        <v>208</v>
       </c>
       <c r="B328" t="s">
-        <v>70</v>
+        <v>209</v>
       </c>
       <c r="C328" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D328" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E328">
         <v>14</v>
       </c>
-      <c r="F328" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F328"/>
       <c r="G328" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H328" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I328">
-        <v>500</v>
+        <v>830</v>
       </c>
       <c r="J328">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K328">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L328">
         <v>7</v>
       </c>
       <c r="M328" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="N328" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="O328" t="s">
-        <v>710</v>
+        <v>694</v>
       </c>
     </row>
     <row r="329" spans="1:15">
       <c r="A329" t="s">
-        <v>195</v>
+        <v>527</v>
       </c>
       <c r="B329" t="s">
-        <v>196</v>
+        <v>528</v>
       </c>
       <c r="C329" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D329" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E329">
         <v>7</v>
       </c>
-      <c r="F329"/>
+      <c r="F329" t="s">
+        <v>55</v>
+      </c>
       <c r="G329" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H329" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I329">
-        <v>1240</v>
+        <v>210</v>
       </c>
       <c r="J329">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="K329">
+        <v>12</v>
+      </c>
+      <c r="L329">
         <v>6</v>
       </c>
-      <c r="L329">
-[...1 lines deleted...]
-      </c>
       <c r="M329" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="N329" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="O329" t="s">
-        <v>711</v>
+        <v>695</v>
       </c>
     </row>
     <row r="330" spans="1:15">
       <c r="A330" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B330" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C330" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D330" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E330">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F330"/>
       <c r="G330" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H330" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I330">
-        <v>355</v>
+        <v>690</v>
       </c>
       <c r="J330">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K330">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L330">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M330" t="s">
-        <v>465</v>
+        <v>211</v>
       </c>
       <c r="N330" t="s">
-        <v>465</v>
+        <v>206</v>
       </c>
       <c r="O330" t="s">
-        <v>712</v>
+        <v>696</v>
       </c>
     </row>
     <row r="331" spans="1:15">
       <c r="A331" t="s">
-        <v>713</v>
+        <v>118</v>
       </c>
       <c r="B331" t="s">
-        <v>714</v>
+        <v>119</v>
       </c>
       <c r="C331" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D331" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E331">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F331"/>
       <c r="G331" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H331" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I331">
-        <v>570</v>
+        <v>780</v>
       </c>
       <c r="J331">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K331">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L331">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M331" t="s">
-        <v>465</v>
+        <v>211</v>
       </c>
       <c r="N331" t="s">
-        <v>118</v>
+        <v>211</v>
       </c>
       <c r="O331" t="s">
-        <v>715</v>
+        <v>697</v>
       </c>
     </row>
     <row r="332" spans="1:15">
       <c r="A332" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="B332" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="C332" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D332" t="s">
-        <v>330</v>
+        <v>359</v>
       </c>
       <c r="E332">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F332"/>
       <c r="G332" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H332" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I332">
-        <v>770</v>
+        <v>990</v>
       </c>
       <c r="J332">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K332">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L332">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M332" t="s">
-        <v>465</v>
+        <v>211</v>
       </c>
       <c r="N332" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O332" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
     </row>
     <row r="333" spans="1:15">
       <c r="A333" t="s">
-        <v>29</v>
+        <v>315</v>
       </c>
       <c r="B333" t="s">
-        <v>30</v>
+        <v>316</v>
       </c>
       <c r="C333" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D333" t="s">
-        <v>18</v>
+        <v>317</v>
       </c>
       <c r="E333">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F333"/>
       <c r="G333" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H333" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I333">
-        <v>355</v>
+        <v>1290</v>
       </c>
       <c r="J333">
         <v>6</v>
       </c>
       <c r="K333">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L333">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M333" t="s">
-        <v>465</v>
+        <v>211</v>
       </c>
       <c r="N333" t="s">
-        <v>465</v>
+        <v>180</v>
       </c>
       <c r="O333" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
     </row>
     <row r="334" spans="1:15">
       <c r="A334" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B334" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C334" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D334" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E334">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F334"/>
       <c r="G334" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H334" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I334">
-        <v>355</v>
+        <v>690</v>
       </c>
       <c r="J334">
+        <v>5</v>
+      </c>
+      <c r="K334">
+        <v>8</v>
+      </c>
+      <c r="L334">
         <v>6</v>
       </c>
-      <c r="K334">
-[...4 lines deleted...]
-      </c>
       <c r="M334" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
       <c r="N334" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="O334" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
     </row>
     <row r="335" spans="1:15">
       <c r="A335" t="s">
-        <v>34</v>
+        <v>301</v>
       </c>
       <c r="B335" t="s">
-        <v>35</v>
+        <v>302</v>
       </c>
       <c r="C335" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D335" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E335">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F335"/>
       <c r="G335" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H335" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I335">
-        <v>355</v>
+        <v>1280</v>
       </c>
       <c r="J335">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K335">
         <v>10</v>
       </c>
       <c r="L335">
         <v>10</v>
       </c>
       <c r="M335" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
       <c r="N335" t="s">
-        <v>117</v>
+        <v>179</v>
       </c>
       <c r="O335" t="s">
-        <v>721</v>
+        <v>703</v>
       </c>
     </row>
     <row r="336" spans="1:15">
       <c r="A336" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B336" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="C336" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D336" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E336">
         <v>7</v>
       </c>
       <c r="F336"/>
       <c r="G336" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H336" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I336">
         <v>355</v>
       </c>
       <c r="J336">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K336">
         <v>10</v>
       </c>
       <c r="L336">
         <v>10</v>
       </c>
       <c r="M336" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N336" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="O336" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
     </row>
     <row r="337" spans="1:15">
       <c r="A337" t="s">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="B337" t="s">
-        <v>93</v>
+        <v>127</v>
       </c>
       <c r="C337" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D337" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E337">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F337"/>
       <c r="G337" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H337" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I337">
-        <v>595</v>
+        <v>780</v>
       </c>
       <c r="J337">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K337">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L337">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M337" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N337" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
       <c r="O337" t="s">
-        <v>723</v>
+        <v>705</v>
       </c>
     </row>
     <row r="338" spans="1:15">
       <c r="A338" t="s">
-        <v>724</v>
+        <v>572</v>
       </c>
       <c r="B338" t="s">
-        <v>725</v>
+        <v>573</v>
       </c>
       <c r="C338" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D338" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E338">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F338" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G338" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H338" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I338">
-        <v>495</v>
+        <v>790</v>
       </c>
       <c r="J338">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K338">
         <v>10</v>
       </c>
       <c r="L338">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="M338" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N338" t="s">
-        <v>117</v>
+        <v>179</v>
       </c>
       <c r="O338" t="s">
-        <v>726</v>
+        <v>706</v>
       </c>
     </row>
     <row r="339" spans="1:15">
       <c r="A339" t="s">
-        <v>727</v>
+        <v>343</v>
       </c>
       <c r="B339" t="s">
-        <v>728</v>
+        <v>344</v>
       </c>
       <c r="C339" t="s">
         <v>17</v>
       </c>
       <c r="D339" t="s">
-        <v>330</v>
+        <v>54</v>
       </c>
       <c r="E339">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F339"/>
+        <v>21</v>
+      </c>
+      <c r="F339" t="s">
+        <v>55</v>
+      </c>
       <c r="G339" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H339" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I339">
-        <v>565</v>
+        <v>615</v>
       </c>
       <c r="J339">
         <v>7</v>
       </c>
       <c r="K339">
         <v>10</v>
       </c>
       <c r="L339">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M339" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N339" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="O339" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
     </row>
     <row r="340" spans="1:15">
       <c r="A340" t="s">
-        <v>61</v>
+        <v>597</v>
       </c>
       <c r="B340" t="s">
-        <v>62</v>
+        <v>598</v>
       </c>
       <c r="C340" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D340" t="s">
-        <v>64</v>
+        <v>599</v>
       </c>
       <c r="E340">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F340"/>
       <c r="G340" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H340" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I340">
-        <v>1150</v>
+        <v>1005</v>
       </c>
       <c r="J340">
+        <v>3</v>
+      </c>
+      <c r="K340">
         <v>6</v>
       </c>
-      <c r="K340">
-[...1 lines deleted...]
-      </c>
       <c r="L340">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M340" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N340" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="O340" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
     </row>
     <row r="341" spans="1:15">
       <c r="A341" t="s">
-        <v>731</v>
+        <v>475</v>
       </c>
       <c r="B341" t="s">
-        <v>732</v>
+        <v>476</v>
       </c>
       <c r="C341" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D341" t="s">
-        <v>240</v>
+        <v>28</v>
       </c>
       <c r="E341">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F341"/>
       <c r="G341" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H341" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I341">
-        <v>995</v>
+        <v>1895</v>
       </c>
       <c r="J341">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K341">
+        <v>12</v>
+      </c>
+      <c r="L341">
         <v>10</v>
       </c>
-      <c r="L341">
-[...1 lines deleted...]
-      </c>
       <c r="M341" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N341" t="s">
-        <v>465</v>
+        <v>180</v>
       </c>
       <c r="O341" t="s">
-        <v>733</v>
+        <v>709</v>
       </c>
     </row>
     <row r="342" spans="1:15">
       <c r="A342" t="s">
-        <v>734</v>
+        <v>604</v>
       </c>
       <c r="B342" t="s">
-        <v>735</v>
+        <v>605</v>
       </c>
       <c r="C342" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D342" t="s">
-        <v>664</v>
+        <v>28</v>
       </c>
       <c r="E342">
         <v>21</v>
       </c>
       <c r="F342"/>
       <c r="G342" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H342" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I342">
-        <v>955</v>
+        <v>1180</v>
       </c>
       <c r="J342">
         <v>4</v>
       </c>
       <c r="K342">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L342">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M342" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="N342" t="s">
-        <v>465</v>
+        <v>202</v>
       </c>
       <c r="O342" t="s">
-        <v>736</v>
+        <v>710</v>
       </c>
     </row>
     <row r="343" spans="1:15">
       <c r="A343" t="s">
-        <v>298</v>
+        <v>343</v>
       </c>
       <c r="B343" t="s">
-        <v>299</v>
+        <v>344</v>
       </c>
       <c r="C343" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D343" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E343">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F343" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G343" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H343" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I343">
-        <v>975</v>
+        <v>615</v>
       </c>
       <c r="J343">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K343">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L343">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M343" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N343" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="O343" t="s">
-        <v>737</v>
+        <v>711</v>
       </c>
     </row>
     <row r="344" spans="1:15">
       <c r="A344" t="s">
-        <v>294</v>
+        <v>25</v>
       </c>
       <c r="B344" t="s">
-        <v>295</v>
+        <v>26</v>
       </c>
       <c r="C344" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D344" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E344">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F344"/>
       <c r="G344" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H344" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I344">
-        <v>790</v>
+        <v>355</v>
       </c>
       <c r="J344">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K344">
         <v>10</v>
       </c>
       <c r="L344">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M344" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N344" t="s">
-        <v>118</v>
+        <v>210</v>
       </c>
       <c r="O344" t="s">
-        <v>738</v>
+        <v>712</v>
       </c>
     </row>
     <row r="345" spans="1:15">
       <c r="A345" t="s">
-        <v>287</v>
+        <v>194</v>
       </c>
       <c r="B345" t="s">
-        <v>288</v>
+        <v>195</v>
       </c>
       <c r="C345" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D345" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E345">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="F345" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G345" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H345" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I345">
-        <v>1475</v>
+        <v>295</v>
       </c>
       <c r="J345">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K345">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L345">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="M345" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N345" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="O345" t="s">
-        <v>739</v>
+        <v>713</v>
       </c>
     </row>
     <row r="346" spans="1:15">
       <c r="A346" t="s">
-        <v>38</v>
+        <v>197</v>
       </c>
       <c r="B346" t="s">
-        <v>39</v>
+        <v>198</v>
       </c>
       <c r="C346" t="s">
         <v>17</v>
       </c>
       <c r="D346" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E346">
         <v>7</v>
       </c>
-      <c r="F346"/>
+      <c r="F346" t="s">
+        <v>55</v>
+      </c>
       <c r="G346" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H346" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I346">
-        <v>355</v>
+        <v>295</v>
       </c>
       <c r="J346">
         <v>6</v>
       </c>
       <c r="K346">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L346">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M346" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N346" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="O346" t="s">
-        <v>740</v>
+        <v>714</v>
       </c>
     </row>
     <row r="347" spans="1:15">
       <c r="A347" t="s">
-        <v>592</v>
+        <v>417</v>
       </c>
       <c r="B347" t="s">
-        <v>593</v>
+        <v>418</v>
       </c>
       <c r="C347" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D347" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E347">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F347"/>
+        <v>14</v>
+      </c>
+      <c r="F347" t="s">
+        <v>19</v>
+      </c>
       <c r="G347" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H347" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I347">
-        <v>1370</v>
+        <v>500</v>
       </c>
       <c r="J347">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K347">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L347">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M347" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N347" t="s">
-        <v>465</v>
+        <v>211</v>
       </c>
       <c r="O347" t="s">
-        <v>741</v>
+        <v>715</v>
       </c>
     </row>
     <row r="348" spans="1:15">
       <c r="A348" t="s">
-        <v>742</v>
+        <v>51</v>
       </c>
       <c r="B348" t="s">
-        <v>743</v>
+        <v>52</v>
       </c>
       <c r="C348" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D348" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E348">
         <v>14</v>
       </c>
       <c r="F348" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G348" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H348" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I348">
-        <v>485</v>
+        <v>405</v>
       </c>
       <c r="J348">
+        <v>7</v>
+      </c>
+      <c r="K348">
+        <v>10</v>
+      </c>
+      <c r="L348">
         <v>5</v>
       </c>
-      <c r="K348">
-[...4 lines deleted...]
-      </c>
       <c r="M348" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="N348" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
       <c r="O348" t="s">
-        <v>744</v>
+        <v>716</v>
       </c>
     </row>
     <row r="349" spans="1:15">
       <c r="A349" t="s">
-        <v>294</v>
+        <v>48</v>
       </c>
       <c r="B349" t="s">
-        <v>295</v>
+        <v>49</v>
       </c>
       <c r="C349" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D349" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E349">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F349"/>
       <c r="G349" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H349" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I349">
-        <v>790</v>
+        <v>655</v>
       </c>
       <c r="J349">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K349">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L349">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M349" t="s">
-        <v>193</v>
+        <v>128</v>
       </c>
       <c r="N349" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="O349" t="s">
-        <v>745</v>
+        <v>717</v>
       </c>
     </row>
     <row r="350" spans="1:15">
       <c r="A350" t="s">
-        <v>278</v>
+        <v>106</v>
       </c>
       <c r="B350" t="s">
-        <v>279</v>
+        <v>107</v>
       </c>
       <c r="C350" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D350" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E350">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F350"/>
       <c r="G350" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H350" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I350">
-        <v>615</v>
+        <v>370</v>
       </c>
       <c r="J350">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K350">
         <v>10</v>
       </c>
       <c r="L350">
         <v>10</v>
       </c>
       <c r="M350" t="s">
-        <v>193</v>
+        <v>128</v>
       </c>
       <c r="N350" t="s">
-        <v>465</v>
+        <v>128</v>
       </c>
       <c r="O350" t="s">
-        <v>746</v>
+        <v>718</v>
       </c>
     </row>
     <row r="351" spans="1:15">
       <c r="A351" t="s">
-        <v>747</v>
+        <v>297</v>
       </c>
       <c r="B351" t="s">
-        <v>748</v>
+        <v>298</v>
       </c>
       <c r="C351" t="s">
         <v>17</v>
       </c>
       <c r="D351" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E351">
         <v>7</v>
       </c>
-      <c r="F351"/>
+      <c r="F351" t="s">
+        <v>55</v>
+      </c>
       <c r="G351" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H351" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I351">
-        <v>720</v>
+        <v>230</v>
       </c>
       <c r="J351">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K351">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L351">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M351" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="N351" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="O351" t="s">
-        <v>749</v>
+        <v>719</v>
       </c>
     </row>
     <row r="352" spans="1:15">
       <c r="A352" t="s">
-        <v>269</v>
+        <v>118</v>
       </c>
       <c r="B352" t="s">
-        <v>270</v>
+        <v>119</v>
       </c>
       <c r="C352" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D352" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E352">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F352"/>
       <c r="G352" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H352" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I352">
-        <v>210</v>
+        <v>780</v>
       </c>
       <c r="J352">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K352">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L352">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M352" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="N352" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="O352" t="s">
-        <v>750</v>
+        <v>720</v>
       </c>
     </row>
     <row r="353" spans="1:15">
       <c r="A353" t="s">
-        <v>215</v>
+        <v>417</v>
       </c>
       <c r="B353" t="s">
-        <v>216</v>
+        <v>418</v>
       </c>
       <c r="C353" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D353" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E353">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F353" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G353" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H353" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I353">
-        <v>230</v>
+        <v>500</v>
       </c>
       <c r="J353">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K353">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L353">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="M353" t="s">
-        <v>228</v>
+        <v>303</v>
       </c>
       <c r="N353" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="O353" t="s">
-        <v>751</v>
+        <v>721</v>
       </c>
     </row>
     <row r="354" spans="1:15">
       <c r="A354" t="s">
-        <v>42</v>
+        <v>126</v>
       </c>
       <c r="B354" t="s">
-        <v>43</v>
+        <v>127</v>
       </c>
       <c r="C354" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D354" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E354">
-        <v>14</v>
+        <v>10.5</v>
       </c>
       <c r="F354"/>
       <c r="G354" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H354" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I354">
-        <v>690</v>
+        <v>780</v>
       </c>
       <c r="J354">
+        <v>3</v>
+      </c>
+      <c r="K354">
+        <v>6</v>
+      </c>
+      <c r="L354">
         <v>5</v>
       </c>
-      <c r="K354">
-[...4 lines deleted...]
-      </c>
       <c r="M354" t="s">
-        <v>429</v>
+        <v>303</v>
       </c>
       <c r="N354" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="O354" t="s">
-        <v>752</v>
+        <v>722</v>
       </c>
     </row>
     <row r="355" spans="1:15">
       <c r="A355" t="s">
-        <v>571</v>
+        <v>545</v>
       </c>
       <c r="B355" t="s">
-        <v>572</v>
+        <v>546</v>
       </c>
       <c r="C355" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D355" t="s">
-        <v>330</v>
+        <v>28</v>
       </c>
       <c r="E355">
         <v>14</v>
       </c>
       <c r="F355"/>
       <c r="G355" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H355" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="I355">
-        <v>760</v>
+        <v>605</v>
       </c>
       <c r="J355">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K355">
         <v>10</v>
       </c>
       <c r="L355">
         <v>10</v>
       </c>
       <c r="M355" t="s">
-        <v>429</v>
+        <v>303</v>
       </c>
       <c r="N355" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="O355" t="s">
-        <v>753</v>
+        <v>723</v>
       </c>
     </row>
     <row r="356" spans="1:15">
       <c r="A356" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B356" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C356" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D356" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E356">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F356"/>
       <c r="G356" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H356" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I356">
-        <v>690</v>
+        <v>655</v>
       </c>
       <c r="J356">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K356">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L356">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M356" t="s">
-        <v>429</v>
+        <v>142</v>
       </c>
       <c r="N356" t="s">
-        <v>228</v>
+        <v>142</v>
       </c>
       <c r="O356" t="s">
-        <v>754</v>
+        <v>724</v>
       </c>
     </row>
     <row r="357" spans="1:15">
       <c r="A357" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="B357" t="s">
-        <v>134</v>
+        <v>49</v>
       </c>
       <c r="C357" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D357" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E357">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F357"/>
       <c r="G357" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H357" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I357">
-        <v>210</v>
+        <v>655</v>
       </c>
       <c r="J357">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K357">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L357">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M357" t="s">
-        <v>228</v>
+        <v>142</v>
       </c>
       <c r="N357" t="s">
-        <v>228</v>
+        <v>142</v>
       </c>
       <c r="O357" t="s">
-        <v>755</v>
+        <v>725</v>
       </c>
     </row>
     <row r="358" spans="1:15">
       <c r="A358" t="s">
-        <v>586</v>
+        <v>726</v>
       </c>
       <c r="B358" t="s">
-        <v>587</v>
+        <v>727</v>
       </c>
       <c r="C358" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D358" t="s">
-        <v>90</v>
+        <v>359</v>
       </c>
       <c r="E358">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F358" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G358" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H358" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I358">
-        <v>210</v>
+        <v>530</v>
       </c>
       <c r="J358">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K358">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L358">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="M358" t="s">
-        <v>429</v>
+        <v>163</v>
       </c>
       <c r="N358" t="s">
-        <v>429</v>
+        <v>142</v>
       </c>
       <c r="O358" t="s">
-        <v>756</v>
+        <v>728</v>
       </c>
     </row>
     <row r="359" spans="1:15">
       <c r="A359" t="s">
-        <v>269</v>
+        <v>189</v>
       </c>
       <c r="B359" t="s">
-        <v>270</v>
+        <v>190</v>
       </c>
       <c r="C359" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D359" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E359">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F359" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G359" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H359" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I359">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J359">
         <v>7</v>
       </c>
       <c r="K359">
         <v>12</v>
       </c>
       <c r="L359">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="M359" t="s">
-        <v>429</v>
+        <v>163</v>
       </c>
       <c r="N359" t="s">
-        <v>429</v>
+        <v>142</v>
       </c>
       <c r="O359" t="s">
-        <v>757</v>
+        <v>729</v>
       </c>
     </row>
     <row r="360" spans="1:15">
       <c r="A360" t="s">
-        <v>437</v>
+        <v>301</v>
       </c>
       <c r="B360" t="s">
-        <v>438</v>
+        <v>302</v>
       </c>
       <c r="C360" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D360" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E360">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F360"/>
       <c r="G360" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H360" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I360">
-        <v>830</v>
+        <v>1280</v>
       </c>
       <c r="J360">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K360">
         <v>10</v>
       </c>
       <c r="L360">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M360" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="N360" t="s">
-        <v>429</v>
+        <v>303</v>
       </c>
       <c r="O360" t="s">
-        <v>758</v>
+        <v>730</v>
       </c>
     </row>
     <row r="361" spans="1:15">
       <c r="A361" t="s">
-        <v>496</v>
+        <v>281</v>
       </c>
       <c r="B361" t="s">
-        <v>497</v>
+        <v>282</v>
       </c>
       <c r="C361" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D361" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E361">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F361"/>
       <c r="G361" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H361" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I361">
-        <v>210</v>
+        <v>1500</v>
       </c>
       <c r="J361">
         <v>8</v>
       </c>
       <c r="K361">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L361">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M361" t="s">
-        <v>227</v>
+        <v>162</v>
       </c>
       <c r="N361" t="s">
-        <v>227</v>
+        <v>303</v>
       </c>
       <c r="O361" t="s">
-        <v>759</v>
+        <v>731</v>
       </c>
     </row>
     <row r="362" spans="1:15">
       <c r="A362" t="s">
-        <v>83</v>
+        <v>241</v>
       </c>
       <c r="B362" t="s">
-        <v>84</v>
+        <v>242</v>
       </c>
       <c r="C362" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D362" t="s">
         <v>18</v>
       </c>
       <c r="E362">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F362"/>
+        <v>28</v>
+      </c>
+      <c r="F362" t="s">
+        <v>75</v>
+      </c>
       <c r="G362" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H362" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I362">
-        <v>690</v>
+        <v>1150</v>
       </c>
       <c r="J362">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K362">
         <v>8</v>
       </c>
       <c r="L362">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M362" t="s">
-        <v>333</v>
+        <v>162</v>
       </c>
       <c r="N362" t="s">
-        <v>227</v>
+        <v>303</v>
       </c>
       <c r="O362" t="s">
-        <v>760</v>
+        <v>732</v>
       </c>
     </row>
     <row r="363" spans="1:15">
       <c r="A363" t="s">
-        <v>187</v>
+        <v>733</v>
       </c>
       <c r="B363" t="s">
-        <v>188</v>
+        <v>734</v>
       </c>
       <c r="C363" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D363" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E363">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F363"/>
       <c r="G363" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H363" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I363">
-        <v>780</v>
+        <v>935</v>
       </c>
       <c r="J363">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K363">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L363">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="M363" t="s">
-        <v>333</v>
+        <v>162</v>
       </c>
       <c r="N363" t="s">
-        <v>333</v>
+        <v>142</v>
       </c>
       <c r="O363" t="s">
-        <v>761</v>
+        <v>735</v>
       </c>
     </row>
     <row r="364" spans="1:15">
       <c r="A364" t="s">
-        <v>762</v>
+        <v>155</v>
       </c>
       <c r="B364" t="s">
-        <v>763</v>
+        <v>156</v>
       </c>
       <c r="C364" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D364" t="s">
-        <v>330</v>
+        <v>54</v>
       </c>
       <c r="E364">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F364"/>
+        <v>7</v>
+      </c>
+      <c r="F364" t="s">
+        <v>55</v>
+      </c>
       <c r="G364" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H364" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I364">
-        <v>990</v>
+        <v>210</v>
       </c>
       <c r="J364">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K364">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L364">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M364" t="s">
-        <v>333</v>
+        <v>162</v>
       </c>
       <c r="N364" t="s">
-        <v>228</v>
+        <v>162</v>
       </c>
       <c r="O364" t="s">
-        <v>764</v>
+        <v>736</v>
       </c>
     </row>
     <row r="365" spans="1:15">
       <c r="A365" t="s">
-        <v>238</v>
+        <v>68</v>
       </c>
       <c r="B365" t="s">
-        <v>239</v>
+        <v>69</v>
       </c>
       <c r="C365" t="s">
         <v>17</v>
       </c>
       <c r="D365" t="s">
-        <v>240</v>
+        <v>18</v>
       </c>
       <c r="E365">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F365"/>
+        <v>21</v>
+      </c>
+      <c r="F365" t="s">
+        <v>19</v>
+      </c>
       <c r="G365" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H365" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I365">
-        <v>1290</v>
+        <v>735</v>
       </c>
       <c r="J365">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K365">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L365">
         <v>8</v>
       </c>
       <c r="M365" t="s">
-        <v>333</v>
+        <v>162</v>
       </c>
       <c r="N365" t="s">
-        <v>228</v>
+        <v>142</v>
       </c>
       <c r="O365" t="s">
-        <v>765</v>
+        <v>737</v>
       </c>
     </row>
     <row r="366" spans="1:15">
       <c r="A366" t="s">
-        <v>83</v>
+        <v>197</v>
       </c>
       <c r="B366" t="s">
-        <v>84</v>
+        <v>198</v>
       </c>
       <c r="C366" t="s">
         <v>17</v>
       </c>
       <c r="D366" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E366">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F366"/>
+        <v>7</v>
+      </c>
+      <c r="F366" t="s">
+        <v>55</v>
+      </c>
       <c r="G366" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H366" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I366">
-        <v>690</v>
+        <v>295</v>
       </c>
       <c r="J366">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K366">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L366">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M366" t="s">
-        <v>333</v>
+        <v>162</v>
       </c>
       <c r="N366" t="s">
-        <v>227</v>
+        <v>162</v>
       </c>
       <c r="O366" t="s">
-        <v>766</v>
+        <v>738</v>
       </c>
     </row>
     <row r="367" spans="1:15">
       <c r="A367" t="s">
-        <v>219</v>
+        <v>604</v>
       </c>
       <c r="B367" t="s">
-        <v>220</v>
+        <v>605</v>
       </c>
       <c r="C367" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D367" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E367">
         <v>21</v>
       </c>
       <c r="F367"/>
       <c r="G367" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H367" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I367">
-        <v>1280</v>
+        <v>1180</v>
       </c>
       <c r="J367">
         <v>4</v>
       </c>
       <c r="K367">
         <v>10</v>
       </c>
       <c r="L367">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M367" t="s">
-        <v>333</v>
+        <v>162</v>
       </c>
       <c r="N367" t="s">
-        <v>429</v>
+        <v>142</v>
       </c>
       <c r="O367" t="s">
-        <v>767</v>
+        <v>739</v>
       </c>
     </row>
     <row r="368" spans="1:15">
       <c r="A368" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="B368" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="C368" t="s">
         <v>17</v>
       </c>
       <c r="D368" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E368">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F368"/>
       <c r="G368" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H368" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I368">
-        <v>355</v>
+        <v>1050</v>
       </c>
       <c r="J368">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K368">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L368">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M368" t="s">
-        <v>332</v>
+        <v>162</v>
       </c>
       <c r="N368" t="s">
-        <v>332</v>
+        <v>163</v>
       </c>
       <c r="O368" t="s">
-        <v>768</v>
+        <v>740</v>
       </c>
     </row>
     <row r="369" spans="1:15">
       <c r="A369" t="s">
-        <v>500</v>
+        <v>133</v>
       </c>
       <c r="B369" t="s">
-        <v>501</v>
+        <v>134</v>
       </c>
       <c r="C369" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D369" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E369">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F369"/>
+        <v>14</v>
+      </c>
+      <c r="F369" t="s">
+        <v>55</v>
+      </c>
       <c r="G369" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H369" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I369">
-        <v>780</v>
+        <v>405</v>
       </c>
       <c r="J369">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K369">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L369">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M369" t="s">
-        <v>332</v>
+        <v>206</v>
       </c>
       <c r="N369" t="s">
-        <v>333</v>
+        <v>179</v>
       </c>
       <c r="O369" t="s">
-        <v>769</v>
+        <v>741</v>
       </c>
     </row>
     <row r="370" spans="1:15">
       <c r="A370" t="s">
-        <v>294</v>
+        <v>309</v>
       </c>
       <c r="B370" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="C370" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D370" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E370">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.5</v>
+      </c>
+      <c r="F370"/>
       <c r="G370" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H370" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I370">
-        <v>790</v>
+        <v>180</v>
       </c>
       <c r="J370">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K370">
         <v>10</v>
       </c>
       <c r="L370">
         <v>10</v>
       </c>
       <c r="M370" t="s">
-        <v>332</v>
+        <v>57</v>
       </c>
       <c r="N370" t="s">
-        <v>429</v>
+        <v>57</v>
       </c>
       <c r="O370" t="s">
-        <v>770</v>
+        <v>742</v>
       </c>
     </row>
     <row r="371" spans="1:15">
       <c r="A371" t="s">
-        <v>278</v>
+        <v>441</v>
       </c>
       <c r="B371" t="s">
-        <v>279</v>
+        <v>442</v>
       </c>
       <c r="C371" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D371" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E371">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F371"/>
       <c r="G371" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H371" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I371">
-        <v>615</v>
+        <v>240</v>
       </c>
       <c r="J371">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K371">
         <v>10</v>
       </c>
       <c r="L371">
         <v>10</v>
       </c>
       <c r="M371" t="s">
-        <v>332</v>
+        <v>56</v>
       </c>
       <c r="N371" t="s">
-        <v>227</v>
+        <v>56</v>
       </c>
       <c r="O371" t="s">
-        <v>771</v>
+        <v>743</v>
       </c>
     </row>
     <row r="372" spans="1:15">
       <c r="A372" t="s">
-        <v>662</v>
+        <v>312</v>
       </c>
       <c r="B372" t="s">
-        <v>663</v>
+        <v>313</v>
       </c>
       <c r="C372" t="s">
         <v>17</v>
       </c>
       <c r="D372" t="s">
-        <v>664</v>
+        <v>54</v>
       </c>
       <c r="E372">
+        <v>7</v>
+      </c>
+      <c r="F372" t="s">
+        <v>55</v>
+      </c>
+      <c r="G372" t="s">
+        <v>20</v>
+      </c>
+      <c r="H372" t="s">
         <v>21</v>
       </c>
-      <c r="F372"/>
-[...5 lines deleted...]
-      </c>
       <c r="I372">
-        <v>1005</v>
+        <v>275</v>
       </c>
       <c r="J372">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K372">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L372">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M372" t="s">
-        <v>332</v>
+        <v>56</v>
       </c>
       <c r="N372" t="s">
-        <v>227</v>
+        <v>56</v>
       </c>
       <c r="O372" t="s">
-        <v>772</v>
+        <v>744</v>
       </c>
     </row>
     <row r="373" spans="1:15">
       <c r="A373" t="s">
-        <v>527</v>
+        <v>48</v>
       </c>
       <c r="B373" t="s">
-        <v>528</v>
+        <v>49</v>
       </c>
       <c r="C373" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D373" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E373">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F373"/>
       <c r="G373" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H373" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I373">
-        <v>1895</v>
+        <v>655</v>
       </c>
       <c r="J373">
+        <v>1</v>
+      </c>
+      <c r="K373">
         <v>6</v>
       </c>
-      <c r="K373">
-[...1 lines deleted...]
-      </c>
       <c r="L373">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="M373" t="s">
-        <v>332</v>
+        <v>56</v>
       </c>
       <c r="N373" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="O373" t="s">
-        <v>773</v>
+        <v>745</v>
       </c>
     </row>
     <row r="374" spans="1:15">
       <c r="A374" t="s">
-        <v>669</v>
+        <v>294</v>
       </c>
       <c r="B374" t="s">
-        <v>670</v>
+        <v>295</v>
       </c>
       <c r="C374" t="s">
         <v>17</v>
       </c>
       <c r="D374" t="s">
         <v>18</v>
       </c>
       <c r="E374">
         <v>21</v>
       </c>
-      <c r="F374"/>
+      <c r="F374" t="s">
+        <v>75</v>
+      </c>
       <c r="G374" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H374" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I374">
-        <v>1180</v>
+        <v>1420</v>
       </c>
       <c r="J374">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K374">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L374">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M374" t="s">
-        <v>446</v>
+        <v>215</v>
       </c>
       <c r="N374" t="s">
-        <v>384</v>
+        <v>62</v>
       </c>
       <c r="O374" t="s">
-        <v>774</v>
+        <v>746</v>
       </c>
     </row>
     <row r="375" spans="1:15">
       <c r="A375" t="s">
-        <v>278</v>
+        <v>241</v>
       </c>
       <c r="B375" t="s">
-        <v>279</v>
+        <v>242</v>
       </c>
       <c r="C375" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D375" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E375">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F375" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G375" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H375" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I375">
-        <v>615</v>
+        <v>1150</v>
       </c>
       <c r="J375">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K375">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L375">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M375" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="N375" t="s">
-        <v>227</v>
+        <v>56</v>
       </c>
       <c r="O375" t="s">
-        <v>775</v>
+        <v>747</v>
       </c>
     </row>
     <row r="376" spans="1:15">
       <c r="A376" t="s">
-        <v>313</v>
+        <v>671</v>
       </c>
       <c r="B376" t="s">
-        <v>314</v>
+        <v>672</v>
       </c>
       <c r="C376" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D376" t="s">
-        <v>18</v>
+        <v>599</v>
       </c>
       <c r="E376">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F376"/>
       <c r="G376" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H376" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I376">
-        <v>355</v>
+        <v>955</v>
       </c>
       <c r="J376">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K376">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L376">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="M376" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="N376" t="s">
-        <v>332</v>
+        <v>62</v>
       </c>
       <c r="O376" t="s">
-        <v>776</v>
+        <v>748</v>
       </c>
     </row>
     <row r="377" spans="1:15">
       <c r="A377" t="s">
-        <v>425</v>
+        <v>631</v>
       </c>
       <c r="B377" t="s">
-        <v>426</v>
+        <v>632</v>
       </c>
       <c r="C377" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D377" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E377">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F377" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G377" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H377" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I377">
-        <v>295</v>
+        <v>1475</v>
       </c>
       <c r="J377">
+        <v>6</v>
+      </c>
+      <c r="K377">
+        <v>10</v>
+      </c>
+      <c r="L377">
         <v>4</v>
       </c>
-      <c r="K377">
-[...4 lines deleted...]
-      </c>
       <c r="M377" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="N377" t="s">
-        <v>332</v>
+        <v>57</v>
       </c>
       <c r="O377" t="s">
-        <v>777</v>
+        <v>749</v>
       </c>
     </row>
     <row r="378" spans="1:15">
       <c r="A378" t="s">
-        <v>378</v>
+        <v>68</v>
       </c>
       <c r="B378" t="s">
-        <v>379</v>
+        <v>69</v>
       </c>
       <c r="C378" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D378" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E378">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F378" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G378" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H378" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I378">
-        <v>295</v>
+        <v>735</v>
       </c>
       <c r="J378">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K378">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L378">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="M378" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="N378" t="s">
-        <v>332</v>
+        <v>62</v>
       </c>
       <c r="O378" t="s">
-        <v>778</v>
+        <v>750</v>
       </c>
     </row>
     <row r="379" spans="1:15">
       <c r="A379" t="s">
-        <v>282</v>
+        <v>572</v>
       </c>
       <c r="B379" t="s">
-        <v>283</v>
+        <v>573</v>
       </c>
       <c r="C379" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D379" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E379">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F379" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G379" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H379" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I379">
-        <v>500</v>
+        <v>790</v>
       </c>
       <c r="J379">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K379">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L379">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M379" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="N379" t="s">
-        <v>333</v>
+        <v>56</v>
       </c>
       <c r="O379" t="s">
-        <v>779</v>
+        <v>751</v>
       </c>
     </row>
     <row r="380" spans="1:15">
       <c r="A380" t="s">
-        <v>163</v>
+        <v>343</v>
       </c>
       <c r="B380" t="s">
-        <v>164</v>
+        <v>344</v>
       </c>
       <c r="C380" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D380" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E380">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F380" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G380" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H380" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I380">
-        <v>405</v>
+        <v>615</v>
       </c>
       <c r="J380">
         <v>7</v>
       </c>
       <c r="K380">
         <v>10</v>
       </c>
       <c r="L380">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M380" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="N380" t="s">
-        <v>333</v>
+        <v>62</v>
       </c>
       <c r="O380" t="s">
-        <v>780</v>
+        <v>752</v>
       </c>
     </row>
     <row r="381" spans="1:15">
       <c r="A381" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="B381" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="C381" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D381" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E381">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F381"/>
+        <v>7</v>
+      </c>
+      <c r="F381" t="s">
+        <v>55</v>
+      </c>
       <c r="G381" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H381" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I381">
-        <v>655</v>
+        <v>210</v>
       </c>
       <c r="J381">
+        <v>7</v>
+      </c>
+      <c r="K381">
+        <v>10</v>
+      </c>
+      <c r="L381">
         <v>1</v>
       </c>
-      <c r="K381">
-[...4 lines deleted...]
-      </c>
       <c r="M381" t="s">
-        <v>781</v>
+        <v>219</v>
       </c>
       <c r="N381" t="s">
-        <v>781</v>
+        <v>219</v>
       </c>
       <c r="O381" t="s">
-        <v>782</v>
+        <v>753</v>
       </c>
     </row>
     <row r="382" spans="1:15">
       <c r="A382" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="B382" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="C382" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D382" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E382">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="F382"/>
       <c r="G382" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H382" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I382">
-        <v>370</v>
+        <v>780</v>
       </c>
       <c r="J382">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K382">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L382">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M382" t="s">
-        <v>781</v>
+        <v>219</v>
       </c>
       <c r="N382" t="s">
-        <v>781</v>
+        <v>219</v>
       </c>
       <c r="O382" t="s">
-        <v>783</v>
+        <v>754</v>
       </c>
     </row>
     <row r="383" spans="1:15">
       <c r="A383" t="s">
-        <v>187</v>
+        <v>48</v>
       </c>
       <c r="B383" t="s">
-        <v>188</v>
+        <v>49</v>
       </c>
       <c r="C383" t="s">
-        <v>109</v>
+        <v>40</v>
       </c>
       <c r="D383" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E383">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="F383"/>
       <c r="G383" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H383" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I383">
-        <v>780</v>
+        <v>655</v>
       </c>
       <c r="J383">
         <v>1</v>
       </c>
       <c r="K383">
         <v>6</v>
       </c>
       <c r="L383">
         <v>3</v>
       </c>
       <c r="M383" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="N383" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="O383" t="s">
-        <v>784</v>
+        <v>755</v>
       </c>
     </row>
     <row r="384" spans="1:15">
       <c r="A384" t="s">
-        <v>215</v>
+        <v>106</v>
       </c>
       <c r="B384" t="s">
-        <v>216</v>
+        <v>107</v>
       </c>
       <c r="C384" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D384" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E384">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F384"/>
       <c r="G384" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H384" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I384">
-        <v>230</v>
+        <v>370</v>
       </c>
       <c r="J384">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K384">
         <v>10</v>
       </c>
       <c r="L384">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M384" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="N384" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="O384" t="s">
-        <v>785</v>
+        <v>756</v>
       </c>
     </row>
     <row r="385" spans="1:15">
       <c r="A385" t="s">
-        <v>187</v>
+        <v>757</v>
       </c>
       <c r="B385" t="s">
-        <v>188</v>
+        <v>758</v>
       </c>
       <c r="C385" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D385" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E385">
-        <v>4.5</v>
+        <v>14</v>
       </c>
       <c r="F385"/>
       <c r="G385" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H385" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I385">
-        <v>780</v>
+        <v>615</v>
       </c>
       <c r="J385">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K385">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L385">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M385" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="N385" t="s">
-        <v>266</v>
+        <v>219</v>
       </c>
       <c r="O385" t="s">
-        <v>786</v>
+        <v>759</v>
       </c>
     </row>
     <row r="386" spans="1:15">
       <c r="A386" t="s">
-        <v>282</v>
+        <v>126</v>
       </c>
       <c r="B386" t="s">
-        <v>283</v>
+        <v>127</v>
       </c>
       <c r="C386" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D386" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E386">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F386"/>
       <c r="G386" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H386" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I386">
-        <v>500</v>
+        <v>780</v>
       </c>
       <c r="J386">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K386">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L386">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M386" t="s">
-        <v>222</v>
+        <v>174</v>
       </c>
       <c r="N386" t="s">
-        <v>266</v>
+        <v>219</v>
       </c>
       <c r="O386" t="s">
-        <v>787</v>
+        <v>760</v>
       </c>
     </row>
     <row r="387" spans="1:15">
       <c r="A387" t="s">
-        <v>500</v>
+        <v>438</v>
       </c>
       <c r="B387" t="s">
-        <v>501</v>
+        <v>439</v>
       </c>
       <c r="C387" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D387" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E387">
-        <v>10.5</v>
+        <v>7</v>
       </c>
       <c r="F387"/>
       <c r="G387" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H387" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I387">
-        <v>780</v>
+        <v>210</v>
       </c>
       <c r="J387">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K387">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L387">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M387" t="s">
-        <v>222</v>
+        <v>174</v>
       </c>
       <c r="N387" t="s">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="O387" t="s">
-        <v>788</v>
+        <v>761</v>
       </c>
     </row>
     <row r="388" spans="1:15">
       <c r="A388" t="s">
-        <v>603</v>
+        <v>647</v>
       </c>
       <c r="B388" t="s">
-        <v>604</v>
+        <v>648</v>
       </c>
       <c r="C388" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D388" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E388">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F388"/>
       <c r="G388" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H388" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I388">
-        <v>605</v>
+        <v>355</v>
       </c>
       <c r="J388">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K388">
         <v>10</v>
       </c>
       <c r="L388">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M388" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="N388" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="O388" t="s">
-        <v>789</v>
+        <v>762</v>
       </c>
     </row>
     <row r="389" spans="1:15">
       <c r="A389" t="s">
-        <v>107</v>
+        <v>497</v>
       </c>
       <c r="B389" t="s">
-        <v>108</v>
+        <v>498</v>
       </c>
       <c r="C389" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D389" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E389">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F389"/>
+        <v>10.5</v>
+      </c>
+      <c r="F389" t="s">
+        <v>451</v>
+      </c>
       <c r="G389" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H389" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I389">
-        <v>655</v>
+        <v>460</v>
       </c>
       <c r="J389">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K389">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="L389">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M389" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="N389" t="s">
-        <v>258</v>
+        <v>174</v>
       </c>
       <c r="O389" t="s">
-        <v>790</v>
+        <v>763</v>
       </c>
     </row>
     <row r="390" spans="1:15">
       <c r="A390" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="B390" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="C390" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D390" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E390">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F390"/>
+        <v>7</v>
+      </c>
+      <c r="F390" t="s">
+        <v>55</v>
+      </c>
       <c r="G390" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H390" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I390">
-        <v>655</v>
+        <v>210</v>
       </c>
       <c r="J390">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K390">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="L390">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M390" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="N390" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="O390" t="s">
-        <v>791</v>
+        <v>764</v>
       </c>
     </row>
     <row r="391" spans="1:15">
       <c r="A391" t="s">
-        <v>792</v>
+        <v>232</v>
       </c>
       <c r="B391" t="s">
-        <v>793</v>
+        <v>233</v>
       </c>
       <c r="C391" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D391" t="s">
-        <v>330</v>
+        <v>28</v>
       </c>
       <c r="E391">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F391"/>
       <c r="G391" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H391" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I391">
-        <v>530</v>
+        <v>355</v>
       </c>
       <c r="J391">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K391">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L391">
         <v>7</v>
       </c>
       <c r="M391" t="s">
-        <v>221</v>
+        <v>110</v>
       </c>
       <c r="N391" t="s">
-        <v>258</v>
+        <v>110</v>
       </c>
       <c r="O391" t="s">
-        <v>794</v>
+        <v>765</v>
       </c>
     </row>
     <row r="392" spans="1:15">
       <c r="A392" t="s">
-        <v>577</v>
+        <v>766</v>
       </c>
       <c r="B392" t="s">
-        <v>578</v>
+        <v>767</v>
       </c>
       <c r="C392" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D392" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E392">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F392" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G392" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H392" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I392">
-        <v>405</v>
+        <v>1255</v>
       </c>
       <c r="J392">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K392">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L392">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M392" t="s">
+        <v>109</v>
+      </c>
+      <c r="N392" t="s">
         <v>221</v>
       </c>
-      <c r="N392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O392" t="s">
-        <v>795</v>
+        <v>768</v>
       </c>
     </row>
     <row r="393" spans="1:15">
       <c r="A393" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="B393" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="C393" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D393" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E393">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F393"/>
       <c r="G393" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H393" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I393">
-        <v>1280</v>
+        <v>355</v>
       </c>
       <c r="J393">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K393">
         <v>10</v>
       </c>
       <c r="L393">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M393" t="s">
-        <v>221</v>
+        <v>109</v>
       </c>
       <c r="N393" t="s">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="O393" t="s">
-        <v>796</v>
+        <v>769</v>
       </c>
     </row>
     <row r="394" spans="1:15">
       <c r="A394" t="s">
-        <v>191</v>
+        <v>770</v>
       </c>
       <c r="B394" t="s">
-        <v>192</v>
+        <v>771</v>
       </c>
       <c r="C394" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D394" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E394">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F394"/>
       <c r="G394" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H394" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I394">
-        <v>1500</v>
+        <v>555</v>
       </c>
       <c r="J394">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K394">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L394">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="M394" t="s">
-        <v>257</v>
+        <v>109</v>
       </c>
       <c r="N394" t="s">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="O394" t="s">
-        <v>797</v>
+        <v>772</v>
       </c>
     </row>
     <row r="395" spans="1:15">
       <c r="A395" t="s">
-        <v>61</v>
+        <v>572</v>
       </c>
       <c r="B395" t="s">
-        <v>62</v>
+        <v>573</v>
       </c>
       <c r="C395" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D395" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E395">
         <v>28</v>
       </c>
       <c r="F395" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G395" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H395" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I395">
-        <v>1150</v>
+        <v>790</v>
       </c>
       <c r="J395">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K395">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L395">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M395" t="s">
-        <v>257</v>
+        <v>109</v>
       </c>
       <c r="N395" t="s">
-        <v>222</v>
+        <v>174</v>
       </c>
       <c r="O395" t="s">
-        <v>798</v>
+        <v>773</v>
       </c>
     </row>
     <row r="396" spans="1:15">
       <c r="A396" t="s">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="B396" t="s">
-        <v>601</v>
+        <v>201</v>
       </c>
       <c r="C396" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D396" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E396">
         <v>21</v>
       </c>
       <c r="F396"/>
       <c r="G396" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H396" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I396">
-        <v>935</v>
+        <v>1005</v>
       </c>
       <c r="J396">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K396">
         <v>12</v>
       </c>
       <c r="L396">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="M396" t="s">
-        <v>257</v>
+        <v>109</v>
       </c>
       <c r="N396" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="O396" t="s">
-        <v>799</v>
+        <v>774</v>
       </c>
     </row>
     <row r="397" spans="1:15">
       <c r="A397" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
       <c r="B397" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="C397" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D397" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E397">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F397" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G397" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H397" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I397">
-        <v>210</v>
+        <v>405</v>
       </c>
       <c r="J397">
         <v>7</v>
       </c>
       <c r="K397">
         <v>10</v>
       </c>
       <c r="L397">
         <v>7</v>
       </c>
       <c r="M397" t="s">
-        <v>257</v>
+        <v>109</v>
       </c>
       <c r="N397" t="s">
-        <v>257</v>
+        <v>110</v>
       </c>
       <c r="O397" t="s">
-        <v>800</v>
+        <v>775</v>
       </c>
     </row>
     <row r="398" spans="1:15">
       <c r="A398" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="B398" t="s">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="C398" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D398" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E398">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F398" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G398" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H398" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I398">
-        <v>735</v>
+        <v>405</v>
       </c>
       <c r="J398">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K398">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L398">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M398" t="s">
-        <v>257</v>
+        <v>70</v>
       </c>
       <c r="N398" t="s">
-        <v>258</v>
+        <v>170</v>
       </c>
       <c r="O398" t="s">
-        <v>801</v>
+        <v>776</v>
       </c>
     </row>
     <row r="399" spans="1:15">
       <c r="A399" t="s">
-        <v>378</v>
+        <v>118</v>
       </c>
       <c r="B399" t="s">
-        <v>379</v>
+        <v>119</v>
       </c>
       <c r="C399" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D399" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E399">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F399"/>
       <c r="G399" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H399" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I399">
-        <v>295</v>
+        <v>780</v>
       </c>
       <c r="J399">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K399">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="L399">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="M399" t="s">
-        <v>257</v>
+        <v>102</v>
       </c>
       <c r="N399" t="s">
-        <v>257</v>
+        <v>102</v>
       </c>
       <c r="O399" t="s">
-        <v>802</v>
+        <v>777</v>
       </c>
     </row>
     <row r="400" spans="1:15">
       <c r="A400" t="s">
-        <v>669</v>
+        <v>268</v>
       </c>
       <c r="B400" t="s">
-        <v>670</v>
+        <v>269</v>
       </c>
       <c r="C400" t="s">
         <v>17</v>
       </c>
       <c r="D400" t="s">
         <v>18</v>
       </c>
       <c r="E400">
         <v>21</v>
       </c>
-      <c r="F400"/>
+      <c r="F400" t="s">
+        <v>75</v>
+      </c>
       <c r="G400" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H400" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I400">
-        <v>1180</v>
+        <v>865</v>
       </c>
       <c r="J400">
+        <v>6</v>
+      </c>
+      <c r="K400">
+        <v>8</v>
+      </c>
+      <c r="L400">
         <v>4</v>
       </c>
-      <c r="K400">
-[...4 lines deleted...]
-      </c>
       <c r="M400" t="s">
-        <v>257</v>
+        <v>71</v>
       </c>
       <c r="N400" t="s">
-        <v>258</v>
+        <v>102</v>
       </c>
       <c r="O400" t="s">
-        <v>803</v>
+        <v>778</v>
       </c>
     </row>
     <row r="401" spans="1:15">
       <c r="A401" t="s">
-        <v>262</v>
+        <v>501</v>
       </c>
       <c r="B401" t="s">
-        <v>263</v>
+        <v>502</v>
       </c>
       <c r="C401" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D401" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E401">
         <v>14</v>
       </c>
-      <c r="F401"/>
+      <c r="F401" t="s">
+        <v>75</v>
+      </c>
       <c r="G401" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H401" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I401">
-        <v>1050</v>
+        <v>515</v>
       </c>
       <c r="J401">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K401">
         <v>8</v>
       </c>
       <c r="L401">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M401" t="s">
-        <v>257</v>
+        <v>71</v>
       </c>
       <c r="N401" t="s">
-        <v>221</v>
+        <v>101</v>
       </c>
       <c r="O401" t="s">
-        <v>804</v>
+        <v>779</v>
       </c>
     </row>
     <row r="402" spans="1:15">
       <c r="A402" t="s">
-        <v>212</v>
+        <v>589</v>
       </c>
       <c r="B402" t="s">
-        <v>213</v>
+        <v>590</v>
       </c>
       <c r="C402" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D402" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E402">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F402"/>
       <c r="G402" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H402" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I402">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="J402">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K402">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L402">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M402" t="s">
-        <v>227</v>
+        <v>62</v>
       </c>
       <c r="N402" t="s">
-        <v>429</v>
+        <v>62</v>
       </c>
       <c r="O402" t="s">
-        <v>805</v>
+        <v>780</v>
       </c>
     </row>
     <row r="403" spans="1:15">
       <c r="A403" t="s">
-        <v>232</v>
+        <v>733</v>
       </c>
       <c r="B403" t="s">
-        <v>233</v>
+        <v>734</v>
       </c>
       <c r="C403" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D403" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E403">
-        <v>3.5</v>
+        <v>21</v>
       </c>
       <c r="F403"/>
       <c r="G403" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H403" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I403">
-        <v>180</v>
+        <v>935</v>
       </c>
       <c r="J403">
         <v>4</v>
       </c>
       <c r="K403">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L403">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M403" t="s">
-        <v>340</v>
+        <v>71</v>
       </c>
       <c r="N403" t="s">
-        <v>340</v>
+        <v>102</v>
       </c>
       <c r="O403" t="s">
-        <v>806</v>
+        <v>781</v>
       </c>
     </row>
     <row r="404" spans="1:15">
       <c r="A404" t="s">
-        <v>481</v>
+        <v>312</v>
       </c>
       <c r="B404" t="s">
-        <v>482</v>
+        <v>313</v>
       </c>
       <c r="C404" t="s">
         <v>17</v>
       </c>
       <c r="D404" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E404">
         <v>7</v>
       </c>
-      <c r="F404"/>
+      <c r="F404" t="s">
+        <v>55</v>
+      </c>
       <c r="G404" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H404" t="s">
-        <v>77</v>
+        <v>782</v>
       </c>
       <c r="I404">
-        <v>240</v>
+        <v>275</v>
       </c>
       <c r="J404">
         <v>5</v>
       </c>
       <c r="K404">
         <v>10</v>
       </c>
       <c r="L404">
         <v>10</v>
       </c>
       <c r="M404" t="s">
-        <v>339</v>
+        <v>170</v>
       </c>
       <c r="N404" t="s">
-        <v>339</v>
+        <v>170</v>
       </c>
       <c r="O404" t="s">
-        <v>807</v>
+        <v>783</v>
       </c>
     </row>
     <row r="405" spans="1:15">
       <c r="A405" t="s">
-        <v>235</v>
+        <v>480</v>
       </c>
       <c r="B405" t="s">
-        <v>236</v>
+        <v>481</v>
       </c>
       <c r="C405" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D405" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E405">
         <v>7</v>
       </c>
-      <c r="F405" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F405"/>
       <c r="G405" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H405" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I405">
-        <v>275</v>
+        <v>390</v>
       </c>
       <c r="J405">
         <v>5</v>
       </c>
       <c r="K405">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="L405">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="M405" t="s">
-        <v>339</v>
+        <v>158</v>
       </c>
       <c r="N405" t="s">
-        <v>339</v>
+        <v>158</v>
       </c>
       <c r="O405" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
     </row>
     <row r="406" spans="1:15">
       <c r="A406" t="s">
-        <v>107</v>
+        <v>301</v>
       </c>
       <c r="B406" t="s">
-        <v>108</v>
+        <v>302</v>
       </c>
       <c r="C406" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D406" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E406">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F406"/>
       <c r="G406" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H406" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I406">
-        <v>655</v>
+        <v>1280</v>
       </c>
       <c r="J406">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K406">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L406">
         <v>6</v>
       </c>
       <c r="M406" t="s">
-        <v>339</v>
+        <v>170</v>
       </c>
       <c r="N406" t="s">
-        <v>339</v>
+        <v>101</v>
       </c>
       <c r="O406" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
     </row>
     <row r="407" spans="1:15">
       <c r="A407" t="s">
-        <v>69</v>
+        <v>786</v>
       </c>
       <c r="B407" t="s">
-        <v>70</v>
+        <v>787</v>
       </c>
       <c r="C407" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D407" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E407">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F407"/>
       <c r="G407" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H407" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I407">
-        <v>500</v>
+        <v>815</v>
       </c>
       <c r="J407">
         <v>5</v>
       </c>
       <c r="K407">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L407">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M407" t="s">
-        <v>339</v>
+        <v>109</v>
       </c>
       <c r="N407" t="s">
-        <v>340</v>
+        <v>221</v>
       </c>
       <c r="O407" t="s">
-        <v>810</v>
+        <v>788</v>
       </c>
     </row>
     <row r="408" spans="1:15">
       <c r="A408" t="s">
-        <v>207</v>
+        <v>309</v>
       </c>
       <c r="B408" t="s">
-        <v>208</v>
+        <v>310</v>
       </c>
       <c r="C408" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D408" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E408">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.5</v>
+      </c>
+      <c r="F408"/>
       <c r="G408" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H408" t="s">
-        <v>77</v>
+        <v>782</v>
       </c>
       <c r="I408">
-        <v>1420</v>
+        <v>180</v>
       </c>
       <c r="J408">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K408">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L408">
         <v>4</v>
       </c>
       <c r="M408" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="N408" t="s">
-        <v>391</v>
+        <v>70</v>
       </c>
       <c r="O408" t="s">
-        <v>811</v>
+        <v>789</v>
       </c>
     </row>
     <row r="409" spans="1:15">
       <c r="A409" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="B409" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C409" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D409" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E409">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F409" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G409" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H409" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I409">
-        <v>1150</v>
+        <v>1000</v>
       </c>
       <c r="J409">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K409">
         <v>8</v>
       </c>
       <c r="L409">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M409" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="N409" t="s">
-        <v>339</v>
+        <v>170</v>
       </c>
       <c r="O409" t="s">
-        <v>812</v>
+        <v>790</v>
       </c>
     </row>
     <row r="410" spans="1:15">
       <c r="A410" t="s">
-        <v>287</v>
+        <v>160</v>
       </c>
       <c r="B410" t="s">
-        <v>288</v>
+        <v>161</v>
       </c>
       <c r="C410" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D410" t="s">
         <v>18</v>
       </c>
       <c r="E410">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F410" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="G410" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H410" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I410">
-        <v>1475</v>
+        <v>545</v>
       </c>
       <c r="J410">
         <v>6</v>
       </c>
       <c r="K410">
         <v>8</v>
       </c>
       <c r="L410">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M410" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="N410" t="s">
-        <v>340</v>
+        <v>170</v>
       </c>
       <c r="O410" t="s">
-        <v>813</v>
+        <v>791</v>
       </c>
     </row>
     <row r="411" spans="1:15">
       <c r="A411" t="s">
-        <v>734</v>
+        <v>792</v>
       </c>
       <c r="B411" t="s">
-        <v>735</v>
+        <v>793</v>
       </c>
       <c r="C411" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D411" t="s">
-        <v>664</v>
+        <v>359</v>
       </c>
       <c r="E411">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F411"/>
       <c r="G411" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H411" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I411">
-        <v>955</v>
+        <v>1920</v>
       </c>
       <c r="J411">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K411">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L411">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M411" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="N411" t="s">
-        <v>391</v>
+        <v>102</v>
       </c>
       <c r="O411" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
     </row>
     <row r="412" spans="1:15">
       <c r="A412" t="s">
-        <v>287</v>
+        <v>795</v>
       </c>
       <c r="B412" t="s">
-        <v>288</v>
+        <v>796</v>
       </c>
       <c r="C412" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D412" t="s">
-        <v>18</v>
+        <v>317</v>
       </c>
       <c r="E412">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F412"/>
       <c r="G412" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H412" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I412">
-        <v>1475</v>
+        <v>985</v>
       </c>
       <c r="J412">
         <v>6</v>
       </c>
       <c r="K412">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L412">
         <v>7</v>
       </c>
       <c r="M412" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="N412" t="s">
-        <v>340</v>
+        <v>71</v>
       </c>
       <c r="O412" t="s">
-        <v>815</v>
+        <v>797</v>
       </c>
     </row>
     <row r="413" spans="1:15">
       <c r="A413" t="s">
-        <v>156</v>
+        <v>483</v>
       </c>
       <c r="B413" t="s">
-        <v>157</v>
+        <v>484</v>
       </c>
       <c r="C413" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D413" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E413">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F413"/>
       <c r="G413" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H413" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I413">
-        <v>735</v>
+        <v>390</v>
       </c>
       <c r="J413">
         <v>5</v>
       </c>
       <c r="K413">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="L413">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="M413" t="s">
-        <v>390</v>
+        <v>215</v>
       </c>
       <c r="N413" t="s">
-        <v>391</v>
+        <v>215</v>
       </c>
       <c r="O413" t="s">
-        <v>816</v>
+        <v>798</v>
       </c>
     </row>
     <row r="414" spans="1:15">
       <c r="A414" t="s">
-        <v>294</v>
+        <v>475</v>
       </c>
       <c r="B414" t="s">
-        <v>295</v>
+        <v>476</v>
       </c>
       <c r="C414" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D414" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E414">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="F414"/>
       <c r="G414" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H414" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I414">
-        <v>790</v>
+        <v>1895</v>
       </c>
       <c r="J414">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K414">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L414">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="M414" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="N414" t="s">
-        <v>339</v>
+        <v>102</v>
       </c>
       <c r="O414" t="s">
-        <v>817</v>
+        <v>799</v>
       </c>
     </row>
     <row r="415" spans="1:15">
       <c r="A415" t="s">
-        <v>278</v>
+        <v>604</v>
       </c>
       <c r="B415" t="s">
-        <v>279</v>
+        <v>605</v>
       </c>
       <c r="C415" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D415" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E415">
         <v>21</v>
       </c>
-      <c r="F415" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F415"/>
       <c r="G415" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H415" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I415">
-        <v>615</v>
+        <v>1180</v>
       </c>
       <c r="J415">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K415">
         <v>10</v>
       </c>
       <c r="L415">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M415" t="s">
-        <v>390</v>
+        <v>70</v>
       </c>
       <c r="N415" t="s">
-        <v>391</v>
+        <v>71</v>
       </c>
       <c r="O415" t="s">
-        <v>818</v>
+        <v>800</v>
       </c>
     </row>
     <row r="416" spans="1:15">
       <c r="A416" t="s">
-        <v>133</v>
+        <v>354</v>
       </c>
       <c r="B416" t="s">
-        <v>134</v>
+        <v>355</v>
       </c>
       <c r="C416" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D416" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E416">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F416"/>
       <c r="G416" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H416" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I416">
-        <v>210</v>
+        <v>600</v>
       </c>
       <c r="J416">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K416">
         <v>10</v>
       </c>
       <c r="L416">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M416" t="s">
-        <v>363</v>
+        <v>70</v>
       </c>
       <c r="N416" t="s">
-        <v>363</v>
+        <v>71</v>
       </c>
       <c r="O416" t="s">
-        <v>819</v>
+        <v>801</v>
       </c>
     </row>
     <row r="417" spans="1:15">
       <c r="A417" t="s">
-        <v>187</v>
+        <v>281</v>
       </c>
       <c r="B417" t="s">
-        <v>188</v>
+        <v>282</v>
       </c>
       <c r="C417" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D417" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E417">
-        <v>4.5</v>
+        <v>28</v>
       </c>
       <c r="F417"/>
       <c r="G417" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H417" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I417">
-        <v>780</v>
+        <v>1500</v>
       </c>
       <c r="J417">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K417">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L417">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M417" t="s">
-        <v>363</v>
+        <v>70</v>
       </c>
       <c r="N417" t="s">
-        <v>363</v>
+        <v>101</v>
       </c>
       <c r="O417" t="s">
-        <v>820</v>
+        <v>802</v>
       </c>
     </row>
     <row r="418" spans="1:15">
       <c r="A418" t="s">
-        <v>107</v>
+        <v>194</v>
       </c>
       <c r="B418" t="s">
-        <v>108</v>
+        <v>195</v>
       </c>
       <c r="C418" t="s">
+        <v>53</v>
+      </c>
+      <c r="D418" t="s">
+        <v>54</v>
+      </c>
+      <c r="E418">
+        <v>7</v>
+      </c>
+      <c r="F418" t="s">
+        <v>55</v>
+      </c>
+      <c r="G418" t="s">
+        <v>20</v>
+      </c>
+      <c r="H418" t="s">
+        <v>32</v>
+      </c>
+      <c r="I418">
+        <v>295</v>
+      </c>
+      <c r="J418">
+        <v>4</v>
+      </c>
+      <c r="K418">
+        <v>12</v>
+      </c>
+      <c r="L418">
+        <v>12</v>
+      </c>
+      <c r="M418" t="s">
         <v>109</v>
       </c>
-      <c r="D418" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="N418" t="s">
-        <v>362</v>
+        <v>109</v>
       </c>
       <c r="O418" t="s">
-        <v>821</v>
+        <v>803</v>
       </c>
     </row>
     <row r="419" spans="1:15">
       <c r="A419" t="s">
-        <v>101</v>
+        <v>197</v>
       </c>
       <c r="B419" t="s">
-        <v>102</v>
+        <v>198</v>
       </c>
       <c r="C419" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D419" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E419">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F419"/>
+        <v>7</v>
+      </c>
+      <c r="F419" t="s">
+        <v>55</v>
+      </c>
       <c r="G419" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H419" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I419">
-        <v>370</v>
+        <v>295</v>
       </c>
       <c r="J419">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K419">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L419">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="M419" t="s">
-        <v>362</v>
+        <v>109</v>
       </c>
       <c r="N419" t="s">
-        <v>362</v>
+        <v>109</v>
       </c>
       <c r="O419" t="s">
-        <v>822</v>
+        <v>804</v>
       </c>
     </row>
     <row r="420" spans="1:15">
       <c r="A420" t="s">
-        <v>823</v>
+        <v>631</v>
       </c>
       <c r="B420" t="s">
-        <v>824</v>
+        <v>632</v>
       </c>
       <c r="C420" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D420" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E420">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F420"/>
+        <v>35</v>
+      </c>
+      <c r="F420" t="s">
+        <v>55</v>
+      </c>
       <c r="G420" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H420" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I420">
-        <v>615</v>
+        <v>1475</v>
       </c>
       <c r="J420">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K420">
         <v>10</v>
       </c>
       <c r="L420">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M420" t="s">
-        <v>362</v>
+        <v>70</v>
       </c>
       <c r="N420" t="s">
-        <v>363</v>
+        <v>102</v>
       </c>
       <c r="O420" t="s">
-        <v>825</v>
+        <v>805</v>
       </c>
     </row>
     <row r="421" spans="1:15">
       <c r="A421" t="s">
-        <v>500</v>
+        <v>351</v>
       </c>
       <c r="B421" t="s">
-        <v>501</v>
+        <v>352</v>
       </c>
       <c r="C421" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D421" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E421">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F421"/>
+        <v>7</v>
+      </c>
+      <c r="F421" t="s">
+        <v>55</v>
+      </c>
       <c r="G421" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H421" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I421">
-        <v>780</v>
+        <v>245</v>
       </c>
       <c r="J421">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K421">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L421">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M421" t="s">
-        <v>362</v>
+        <v>299</v>
       </c>
       <c r="N421" t="s">
-        <v>363</v>
+        <v>299</v>
       </c>
       <c r="O421" t="s">
-        <v>826</v>
+        <v>806</v>
       </c>
     </row>
     <row r="422" spans="1:15">
       <c r="A422" t="s">
-        <v>478</v>
+        <v>155</v>
       </c>
       <c r="B422" t="s">
-        <v>479</v>
+        <v>156</v>
       </c>
       <c r="C422" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D422" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E422">
         <v>7</v>
       </c>
-      <c r="F422"/>
+      <c r="F422" t="s">
+        <v>55</v>
+      </c>
       <c r="G422" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H422" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I422">
         <v>210</v>
       </c>
       <c r="J422">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="K422">
         <v>10</v>
       </c>
       <c r="L422">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M422" t="s">
-        <v>362</v>
+        <v>299</v>
       </c>
       <c r="N422" t="s">
-        <v>362</v>
+        <v>299</v>
       </c>
       <c r="O422" t="s">
-        <v>827</v>
+        <v>807</v>
       </c>
     </row>
     <row r="423" spans="1:15">
       <c r="A423" t="s">
-        <v>29</v>
+        <v>217</v>
       </c>
       <c r="B423" t="s">
-        <v>30</v>
+        <v>218</v>
       </c>
       <c r="C423" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D423" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E423">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F423"/>
       <c r="G423" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H423" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I423">
-        <v>355</v>
+        <v>690</v>
       </c>
       <c r="J423">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K423">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L423">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M423" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="N423" t="s">
-        <v>197</v>
+        <v>299</v>
       </c>
       <c r="O423" t="s">
-        <v>828</v>
+        <v>808</v>
       </c>
     </row>
     <row r="424" spans="1:15">
       <c r="A424" t="s">
-        <v>551</v>
+        <v>809</v>
       </c>
       <c r="B424" t="s">
-        <v>552</v>
+        <v>810</v>
       </c>
       <c r="C424" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D424" t="s">
-        <v>64</v>
+        <v>317</v>
       </c>
       <c r="E424">
-        <v>10.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F424"/>
       <c r="G424" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H424" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I424">
-        <v>460</v>
+        <v>645</v>
       </c>
       <c r="J424">
         <v>6</v>
       </c>
       <c r="K424">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L424">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="M424" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="N424" t="s">
-        <v>362</v>
+        <v>299</v>
       </c>
       <c r="O424" t="s">
-        <v>829</v>
+        <v>811</v>
       </c>
     </row>
     <row r="425" spans="1:15">
       <c r="A425" t="s">
-        <v>195</v>
+        <v>48</v>
       </c>
       <c r="B425" t="s">
-        <v>196</v>
+        <v>49</v>
       </c>
       <c r="C425" t="s">
-        <v>109</v>
+        <v>40</v>
       </c>
       <c r="D425" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E425">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F425"/>
       <c r="G425" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H425" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I425">
-        <v>1240</v>
+        <v>655</v>
       </c>
       <c r="J425">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K425">
         <v>6</v>
       </c>
       <c r="L425">
         <v>5</v>
       </c>
       <c r="M425" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="N425" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="O425" t="s">
-        <v>830</v>
+        <v>812</v>
       </c>
     </row>
     <row r="426" spans="1:15">
       <c r="A426" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="B426" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="C426" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D426" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E426">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F426"/>
       <c r="G426" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H426" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I426">
-        <v>210</v>
+        <v>370</v>
       </c>
       <c r="J426">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K426">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L426">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M426" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="N426" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="O426" t="s">
-        <v>831</v>
+        <v>813</v>
       </c>
     </row>
     <row r="427" spans="1:15">
       <c r="A427" t="s">
-        <v>34</v>
+        <v>650</v>
       </c>
       <c r="B427" t="s">
-        <v>35</v>
+        <v>651</v>
       </c>
       <c r="C427" t="s">
         <v>17</v>
       </c>
       <c r="D427" t="s">
         <v>18</v>
       </c>
       <c r="E427">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F427"/>
+        <v>14</v>
+      </c>
+      <c r="F427" t="s">
+        <v>75</v>
+      </c>
       <c r="G427" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H427" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I427">
-        <v>355</v>
+        <v>570</v>
       </c>
       <c r="J427">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K427">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L427">
         <v>8</v>
       </c>
       <c r="M427" t="s">
-        <v>202</v>
+        <v>131</v>
       </c>
       <c r="N427" t="s">
-        <v>202</v>
+        <v>329</v>
       </c>
       <c r="O427" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
     </row>
     <row r="428" spans="1:15">
       <c r="A428" t="s">
-        <v>833</v>
+        <v>48</v>
       </c>
       <c r="B428" t="s">
-        <v>834</v>
+        <v>49</v>
       </c>
       <c r="C428" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D428" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E428">
+        <v>4</v>
+      </c>
+      <c r="F428"/>
+      <c r="G428" t="s">
+        <v>20</v>
+      </c>
+      <c r="H428" t="s">
         <v>21</v>
       </c>
-      <c r="F428" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I428">
-        <v>1255</v>
+        <v>655</v>
       </c>
       <c r="J428">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K428">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L428">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M428" t="s">
-        <v>201</v>
+        <v>131</v>
       </c>
       <c r="N428" t="s">
-        <v>197</v>
+        <v>131</v>
       </c>
       <c r="O428" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
     </row>
     <row r="429" spans="1:15">
       <c r="A429" t="s">
-        <v>38</v>
+        <v>297</v>
       </c>
       <c r="B429" t="s">
-        <v>39</v>
+        <v>298</v>
       </c>
       <c r="C429" t="s">
         <v>17</v>
       </c>
       <c r="D429" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E429">
         <v>7</v>
       </c>
-      <c r="F429"/>
+      <c r="F429" t="s">
+        <v>55</v>
+      </c>
       <c r="G429" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H429" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I429">
-        <v>355</v>
+        <v>230</v>
       </c>
       <c r="J429">
         <v>6</v>
       </c>
       <c r="K429">
         <v>10</v>
       </c>
       <c r="L429">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M429" t="s">
-        <v>201</v>
+        <v>130</v>
       </c>
       <c r="N429" t="s">
-        <v>201</v>
+        <v>130</v>
       </c>
       <c r="O429" t="s">
-        <v>836</v>
+        <v>816</v>
       </c>
     </row>
     <row r="430" spans="1:15">
       <c r="A430" t="s">
-        <v>837</v>
+        <v>661</v>
       </c>
       <c r="B430" t="s">
-        <v>838</v>
+        <v>662</v>
       </c>
       <c r="C430" t="s">
         <v>17</v>
       </c>
       <c r="D430" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E430">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F430"/>
+        <v>14</v>
+      </c>
+      <c r="F430" t="s">
+        <v>55</v>
+      </c>
       <c r="G430" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H430" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I430">
-        <v>555</v>
+        <v>495</v>
       </c>
       <c r="J430">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K430">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L430">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M430" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
       <c r="N430" t="s">
-        <v>201</v>
+        <v>130</v>
       </c>
       <c r="O430" t="s">
-        <v>839</v>
+        <v>817</v>
       </c>
     </row>
     <row r="431" spans="1:15">
       <c r="A431" t="s">
-        <v>840</v>
+        <v>275</v>
       </c>
       <c r="B431" t="s">
-        <v>841</v>
+        <v>276</v>
       </c>
       <c r="C431" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D431" t="s">
-        <v>664</v>
+        <v>18</v>
       </c>
       <c r="E431">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F431"/>
+        <v>21</v>
+      </c>
+      <c r="F431" t="s">
+        <v>75</v>
+      </c>
       <c r="G431" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H431" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I431">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="J431">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K431">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L431">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M431" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="N431" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="O431" t="s">
-        <v>842</v>
+        <v>818</v>
       </c>
     </row>
     <row r="432" spans="1:15">
       <c r="A432" t="s">
-        <v>294</v>
+        <v>15</v>
       </c>
       <c r="B432" t="s">
-        <v>295</v>
+        <v>16</v>
       </c>
       <c r="C432" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D432" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E432">
         <v>28</v>
       </c>
       <c r="F432" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G432" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H432" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I432">
-        <v>790</v>
+        <v>975</v>
       </c>
       <c r="J432">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K432">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L432">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M432" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
       <c r="N432" t="s">
-        <v>362</v>
+        <v>329</v>
       </c>
       <c r="O432" t="s">
-        <v>843</v>
+        <v>819</v>
       </c>
     </row>
     <row r="433" spans="1:15">
       <c r="A433" t="s">
-        <v>274</v>
+        <v>572</v>
       </c>
       <c r="B433" t="s">
-        <v>275</v>
+        <v>573</v>
       </c>
       <c r="C433" t="s">
         <v>17</v>
       </c>
       <c r="D433" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E433">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F433"/>
+        <v>28</v>
+      </c>
+      <c r="F433" t="s">
+        <v>55</v>
+      </c>
       <c r="G433" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H433" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I433">
-        <v>1005</v>
+        <v>790</v>
       </c>
       <c r="J433">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K433">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="L433">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="M433" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
       <c r="N433" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="O433" t="s">
-        <v>844</v>
+        <v>820</v>
       </c>
     </row>
     <row r="434" spans="1:15">
       <c r="A434" t="s">
-        <v>199</v>
+        <v>343</v>
       </c>
       <c r="B434" t="s">
-        <v>200</v>
+        <v>344</v>
       </c>
       <c r="C434" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D434" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E434">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F434"/>
+        <v>21</v>
+      </c>
+      <c r="F434" t="s">
+        <v>55</v>
+      </c>
       <c r="G434" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H434" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I434">
-        <v>1050</v>
+        <v>615</v>
       </c>
       <c r="J434">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K434">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L434">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="M434" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
       <c r="N434" t="s">
-        <v>202</v>
+        <v>131</v>
       </c>
       <c r="O434" t="s">
-        <v>845</v>
+        <v>821</v>
       </c>
     </row>
     <row r="435" spans="1:15">
       <c r="A435" t="s">
-        <v>163</v>
+        <v>343</v>
       </c>
       <c r="B435" t="s">
-        <v>164</v>
+        <v>344</v>
       </c>
       <c r="C435" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D435" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E435">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F435" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G435" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H435" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I435">
-        <v>405</v>
+        <v>615</v>
       </c>
       <c r="J435">
         <v>7</v>
       </c>
       <c r="K435">
         <v>10</v>
       </c>
       <c r="L435">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M435" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
       <c r="N435" t="s">
-        <v>202</v>
+        <v>131</v>
       </c>
       <c r="O435" t="s">
-        <v>846</v>
+        <v>822</v>
       </c>
     </row>
     <row r="436" spans="1:15">
       <c r="A436" t="s">
-        <v>577</v>
+        <v>333</v>
       </c>
       <c r="B436" t="s">
-        <v>578</v>
+        <v>334</v>
       </c>
       <c r="C436" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D436" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E436">
         <v>14</v>
       </c>
-      <c r="F436" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F436"/>
       <c r="G436" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H436" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I436">
-        <v>405</v>
+        <v>1050</v>
       </c>
       <c r="J436">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K436">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L436">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="M436" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="N436" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="O436" t="s">
-        <v>847</v>
+        <v>823</v>
       </c>
     </row>
     <row r="437" spans="1:15">
       <c r="A437" t="s">
-        <v>187</v>
+        <v>534</v>
       </c>
       <c r="B437" t="s">
-        <v>188</v>
+        <v>535</v>
       </c>
       <c r="C437" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D437" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E437">
-        <v>4.5</v>
-[...1 lines deleted...]
-      <c r="F437"/>
+        <v>7</v>
+      </c>
+      <c r="F437" t="s">
+        <v>55</v>
+      </c>
       <c r="G437" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H437" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I437">
-        <v>780</v>
+        <v>210</v>
       </c>
       <c r="J437">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K437">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="L437">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="M437" t="s">
-        <v>409</v>
+        <v>112</v>
       </c>
       <c r="N437" t="s">
-        <v>409</v>
+        <v>112</v>
       </c>
       <c r="O437" t="s">
-        <v>848</v>
+        <v>824</v>
       </c>
     </row>
     <row r="438" spans="1:15">
       <c r="A438" t="s">
-        <v>175</v>
+        <v>531</v>
       </c>
       <c r="B438" t="s">
-        <v>176</v>
+        <v>532</v>
       </c>
       <c r="C438" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D438" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E438">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F438" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G438" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H438" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I438">
-        <v>1000</v>
+        <v>210</v>
       </c>
       <c r="J438">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K438">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L438">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="M438" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="N438" t="s">
-        <v>409</v>
+        <v>112</v>
       </c>
       <c r="O438" t="s">
-        <v>849</v>
+        <v>825</v>
       </c>
     </row>
     <row r="439" spans="1:15">
       <c r="A439" t="s">
-        <v>160</v>
+        <v>572</v>
       </c>
       <c r="B439" t="s">
-        <v>152</v>
+        <v>573</v>
       </c>
       <c r="C439" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D439" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E439">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F439" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G439" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H439" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I439">
-        <v>865</v>
+        <v>790</v>
       </c>
       <c r="J439">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K439">
+        <v>10</v>
+      </c>
+      <c r="L439">
         <v>8</v>
       </c>
-      <c r="L439">
-[...1 lines deleted...]
-      </c>
       <c r="M439" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="N439" t="s">
-        <v>409</v>
+        <v>329</v>
       </c>
       <c r="O439" t="s">
-        <v>850</v>
+        <v>826</v>
       </c>
     </row>
     <row r="440" spans="1:15">
       <c r="A440" t="s">
-        <v>555</v>
+        <v>343</v>
       </c>
       <c r="B440" t="s">
-        <v>556</v>
+        <v>344</v>
       </c>
       <c r="C440" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D440" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E440">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F440" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="G440" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H440" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I440">
-        <v>515</v>
+        <v>615</v>
       </c>
       <c r="J440">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K440">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L440">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M440" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="N440" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="O440" t="s">
-        <v>851</v>
+        <v>827</v>
       </c>
     </row>
     <row r="441" spans="1:15">
       <c r="A441" t="s">
-        <v>654</v>
+        <v>232</v>
       </c>
       <c r="B441" t="s">
-        <v>655</v>
+        <v>233</v>
       </c>
       <c r="C441" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D441" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E441">
         <v>7</v>
       </c>
       <c r="F441"/>
       <c r="G441" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H441" t="s">
-        <v>77</v>
+        <v>782</v>
       </c>
       <c r="I441">
-        <v>390</v>
+        <v>355</v>
       </c>
       <c r="J441">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="K441">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L441">
         <v>8</v>
       </c>
       <c r="M441" t="s">
-        <v>391</v>
+        <v>84</v>
       </c>
       <c r="N441" t="s">
-        <v>391</v>
+        <v>84</v>
       </c>
       <c r="O441" t="s">
-        <v>852</v>
+        <v>828</v>
       </c>
     </row>
     <row r="442" spans="1:15">
       <c r="A442" t="s">
-        <v>600</v>
+        <v>235</v>
       </c>
       <c r="B442" t="s">
-        <v>601</v>
+        <v>236</v>
       </c>
       <c r="C442" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D442" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E442">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F442"/>
       <c r="G442" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H442" t="s">
-        <v>20</v>
+        <v>782</v>
       </c>
       <c r="I442">
-        <v>935</v>
+        <v>355</v>
       </c>
       <c r="J442">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K442">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L442">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M442" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="N442" t="s">
-        <v>409</v>
+        <v>65</v>
       </c>
       <c r="O442" t="s">
-        <v>853</v>
+        <v>829</v>
       </c>
     </row>
     <row r="443" spans="1:15">
       <c r="A443" t="s">
-        <v>235</v>
+        <v>664</v>
       </c>
       <c r="B443" t="s">
-        <v>236</v>
+        <v>665</v>
       </c>
       <c r="C443" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D443" t="s">
-        <v>90</v>
+        <v>359</v>
       </c>
       <c r="E443">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F443"/>
       <c r="G443" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H443" t="s">
-        <v>854</v>
+        <v>32</v>
       </c>
       <c r="I443">
-        <v>275</v>
+        <v>565</v>
       </c>
       <c r="J443">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K443">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L443">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M443" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="N443" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="O443" t="s">
-        <v>855</v>
+        <v>830</v>
       </c>
     </row>
     <row r="444" spans="1:15">
       <c r="A444" t="s">
-        <v>534</v>
+        <v>323</v>
       </c>
       <c r="B444" t="s">
-        <v>535</v>
+        <v>324</v>
       </c>
       <c r="C444" t="s">
         <v>17</v>
       </c>
       <c r="D444" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E444">
         <v>7</v>
       </c>
       <c r="F444"/>
       <c r="G444" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H444" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I444">
-        <v>390</v>
+        <v>275</v>
       </c>
       <c r="J444">
+        <v>3</v>
+      </c>
+      <c r="K444">
         <v>5</v>
       </c>
-      <c r="K444">
-[...1 lines deleted...]
-      </c>
       <c r="L444">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="M444" t="s">
-        <v>532</v>
+        <v>138</v>
       </c>
       <c r="N444" t="s">
-        <v>532</v>
+        <v>138</v>
       </c>
       <c r="O444" t="s">
-        <v>856</v>
+        <v>831</v>
       </c>
     </row>
     <row r="445" spans="1:15">
       <c r="A445" t="s">
-        <v>219</v>
+        <v>326</v>
       </c>
       <c r="B445" t="s">
-        <v>220</v>
+        <v>327</v>
       </c>
       <c r="C445" t="s">
         <v>17</v>
       </c>
       <c r="D445" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E445">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F445"/>
       <c r="G445" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H445" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I445">
-        <v>1280</v>
+        <v>275</v>
       </c>
       <c r="J445">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K445">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="L445">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M445" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="N445" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="O445" t="s">
-        <v>857</v>
+        <v>832</v>
       </c>
     </row>
     <row r="446" spans="1:15">
       <c r="A446" t="s">
-        <v>858</v>
+        <v>284</v>
       </c>
       <c r="B446" t="s">
-        <v>859</v>
+        <v>285</v>
       </c>
       <c r="C446" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D446" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E446">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F446"/>
       <c r="G446" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H446" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I446">
-        <v>815</v>
+        <v>1240</v>
       </c>
       <c r="J446">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K446">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L446">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M446" t="s">
-        <v>201</v>
+        <v>64</v>
       </c>
       <c r="N446" t="s">
-        <v>197</v>
+        <v>64</v>
       </c>
       <c r="O446" t="s">
-        <v>860</v>
+        <v>833</v>
       </c>
     </row>
     <row r="447" spans="1:15">
       <c r="A447" t="s">
-        <v>232</v>
+        <v>30</v>
       </c>
       <c r="B447" t="s">
-        <v>233</v>
+        <v>31</v>
       </c>
       <c r="C447" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D447" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E447">
-        <v>3.5</v>
+        <v>14</v>
       </c>
       <c r="F447"/>
       <c r="G447" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H447" t="s">
-        <v>854</v>
+        <v>782</v>
       </c>
       <c r="I447">
-        <v>180</v>
+        <v>690</v>
       </c>
       <c r="J447">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K447">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L447">
         <v>4</v>
       </c>
       <c r="M447" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="N447" t="s">
-        <v>161</v>
+        <v>64</v>
       </c>
       <c r="O447" t="s">
-        <v>861</v>
+        <v>834</v>
       </c>
     </row>
     <row r="448" spans="1:15">
       <c r="A448" t="s">
-        <v>175</v>
+        <v>320</v>
       </c>
       <c r="B448" t="s">
-        <v>176</v>
+        <v>321</v>
       </c>
       <c r="C448" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D448" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E448">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F448"/>
       <c r="G448" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H448" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I448">
-        <v>1000</v>
+        <v>275</v>
       </c>
       <c r="J448">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K448">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L448">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M448" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="N448" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="O448" t="s">
-        <v>862</v>
+        <v>835</v>
       </c>
     </row>
     <row r="449" spans="1:15">
       <c r="A449" t="s">
-        <v>342</v>
+        <v>25</v>
       </c>
       <c r="B449" t="s">
-        <v>343</v>
+        <v>26</v>
       </c>
       <c r="C449" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D449" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E449">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F449"/>
       <c r="G449" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H449" t="s">
-        <v>77</v>
+        <v>782</v>
       </c>
       <c r="I449">
-        <v>545</v>
+        <v>355</v>
       </c>
       <c r="J449">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K449">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L449">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M449" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="N449" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="O449" t="s">
-        <v>863</v>
+        <v>836</v>
       </c>
     </row>
     <row r="450" spans="1:15">
       <c r="A450" t="s">
-        <v>864</v>
+        <v>671</v>
       </c>
       <c r="B450" t="s">
-        <v>865</v>
+        <v>672</v>
       </c>
       <c r="C450" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D450" t="s">
-        <v>330</v>
+        <v>599</v>
       </c>
       <c r="E450">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F450"/>
       <c r="G450" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H450" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I450">
-        <v>1920</v>
+        <v>955</v>
       </c>
       <c r="J450">
+        <v>4</v>
+      </c>
+      <c r="K450">
         <v>6</v>
       </c>
-      <c r="K450">
-[...1 lines deleted...]
-      </c>
       <c r="L450">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M450" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="N450" t="s">
-        <v>409</v>
+        <v>64</v>
       </c>
       <c r="O450" t="s">
-        <v>866</v>
+        <v>837</v>
       </c>
     </row>
     <row r="451" spans="1:15">
       <c r="A451" t="s">
-        <v>867</v>
+        <v>287</v>
       </c>
       <c r="B451" t="s">
-        <v>868</v>
+        <v>288</v>
       </c>
       <c r="C451" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D451" t="s">
-        <v>240</v>
+        <v>41</v>
       </c>
       <c r="E451">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F451"/>
       <c r="G451" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H451" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I451">
-        <v>985</v>
+        <v>1050</v>
       </c>
       <c r="J451">
+        <v>1</v>
+      </c>
+      <c r="K451">
         <v>6</v>
       </c>
-      <c r="K451">
-[...1 lines deleted...]
-      </c>
       <c r="L451">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M451" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="N451" t="s">
-        <v>105</v>
+        <v>149</v>
       </c>
       <c r="O451" t="s">
-        <v>869</v>
+        <v>838</v>
       </c>
     </row>
     <row r="452" spans="1:15">
       <c r="A452" t="s">
-        <v>324</v>
+        <v>534</v>
       </c>
       <c r="B452" t="s">
-        <v>325</v>
+        <v>535</v>
       </c>
       <c r="C452" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D452" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E452">
         <v>7</v>
       </c>
-      <c r="F452"/>
+      <c r="F452" t="s">
+        <v>55</v>
+      </c>
       <c r="G452" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H452" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I452">
-        <v>390</v>
+        <v>210</v>
       </c>
       <c r="J452">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K452">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L452">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M452" t="s">
-        <v>390</v>
+        <v>97</v>
       </c>
       <c r="N452" t="s">
-        <v>390</v>
+        <v>97</v>
       </c>
       <c r="O452" t="s">
-        <v>870</v>
+        <v>839</v>
       </c>
     </row>
     <row r="453" spans="1:15">
       <c r="A453" t="s">
-        <v>527</v>
+        <v>48</v>
       </c>
       <c r="B453" t="s">
-        <v>528</v>
+        <v>49</v>
       </c>
       <c r="C453" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D453" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E453">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F453"/>
       <c r="G453" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H453" t="s">
-        <v>77</v>
+        <v>457</v>
       </c>
       <c r="I453">
-        <v>1895</v>
+        <v>655</v>
       </c>
       <c r="J453">
+        <v>1</v>
+      </c>
+      <c r="K453">
         <v>6</v>
       </c>
-      <c r="K453">
-[...1 lines deleted...]
-      </c>
       <c r="L453">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M453" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="N453" t="s">
-        <v>409</v>
+        <v>96</v>
       </c>
       <c r="O453" t="s">
-        <v>871</v>
+        <v>840</v>
       </c>
     </row>
     <row r="454" spans="1:15">
       <c r="A454" t="s">
-        <v>669</v>
+        <v>106</v>
       </c>
       <c r="B454" t="s">
-        <v>670</v>
+        <v>107</v>
       </c>
       <c r="C454" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D454" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E454">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F454"/>
       <c r="G454" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H454" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="I454">
-        <v>1180</v>
+        <v>370</v>
       </c>
       <c r="J454">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K454">
         <v>10</v>
       </c>
       <c r="L454">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M454" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="N454" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="O454" t="s">
-        <v>872</v>
+        <v>841</v>
       </c>
     </row>
     <row r="455" spans="1:15">
       <c r="A455" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="B455" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
       <c r="C455" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D455" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E455">
-        <v>21</v>
+        <v>4.5</v>
       </c>
       <c r="F455"/>
       <c r="G455" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H455" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I455">
-        <v>600</v>
+        <v>780</v>
       </c>
       <c r="J455">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K455">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L455">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M455" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="N455" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="O455" t="s">
-        <v>873</v>
+        <v>842</v>
       </c>
     </row>
     <row r="456" spans="1:15">
       <c r="A456" t="s">
-        <v>191</v>
+        <v>640</v>
       </c>
       <c r="B456" t="s">
-        <v>192</v>
+        <v>641</v>
       </c>
       <c r="C456" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D456" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E456">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F456"/>
       <c r="G456" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H456" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I456">
-        <v>1500</v>
+        <v>900</v>
       </c>
       <c r="J456">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K456">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L456">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M456" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="N456" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="O456" t="s">
-        <v>874</v>
+        <v>843</v>
       </c>
     </row>
     <row r="457" spans="1:15">
       <c r="A457" t="s">
-        <v>425</v>
+        <v>517</v>
       </c>
       <c r="B457" t="s">
-        <v>426</v>
+        <v>518</v>
       </c>
       <c r="C457" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D457" t="s">
-        <v>90</v>
+        <v>359</v>
       </c>
       <c r="E457">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F457"/>
       <c r="G457" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H457" t="s">
-        <v>77</v>
+        <v>273</v>
       </c>
       <c r="I457">
-        <v>295</v>
+        <v>760</v>
       </c>
       <c r="J457">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K457">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L457">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M457" t="s">
-        <v>201</v>
+        <v>96</v>
       </c>
       <c r="N457" t="s">
-        <v>201</v>
+        <v>97</v>
       </c>
       <c r="O457" t="s">
-        <v>875</v>
+        <v>844</v>
       </c>
     </row>
     <row r="458" spans="1:15">
       <c r="A458" t="s">
-        <v>378</v>
+        <v>118</v>
       </c>
       <c r="B458" t="s">
-        <v>379</v>
+        <v>119</v>
       </c>
       <c r="C458" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D458" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E458">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F458"/>
       <c r="G458" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H458" t="s">
-        <v>77</v>
+        <v>457</v>
       </c>
       <c r="I458">
-        <v>295</v>
+        <v>780</v>
       </c>
       <c r="J458">
+        <v>1</v>
+      </c>
+      <c r="K458">
         <v>6</v>
       </c>
-      <c r="K458">
-[...1 lines deleted...]
-      </c>
       <c r="L458">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M458" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
       <c r="N458" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
       <c r="O458" t="s">
-        <v>876</v>
+        <v>845</v>
       </c>
     </row>
     <row r="459" spans="1:15">
       <c r="A459" t="s">
-        <v>287</v>
+        <v>126</v>
       </c>
       <c r="B459" t="s">
-        <v>288</v>
+        <v>127</v>
       </c>
       <c r="C459" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D459" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E459">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="F459"/>
       <c r="G459" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H459" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I459">
-        <v>1475</v>
+        <v>780</v>
       </c>
       <c r="J459">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K459">
         <v>10</v>
       </c>
       <c r="L459">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M459" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="N459" t="s">
-        <v>409</v>
+        <v>97</v>
       </c>
       <c r="O459" t="s">
-        <v>877</v>
+        <v>846</v>
       </c>
     </row>
     <row r="460" spans="1:15">
       <c r="A460" t="s">
-        <v>319</v>
+        <v>647</v>
       </c>
       <c r="B460" t="s">
-        <v>320</v>
+        <v>648</v>
       </c>
       <c r="C460" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D460" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E460">
         <v>7</v>
       </c>
-      <c r="F460" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F460"/>
       <c r="G460" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H460" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I460">
-        <v>245</v>
+        <v>355</v>
       </c>
       <c r="J460">
         <v>6</v>
       </c>
       <c r="K460">
         <v>10</v>
       </c>
       <c r="L460">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M460" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="N460" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="O460" t="s">
-        <v>878</v>
+        <v>847</v>
       </c>
     </row>
     <row r="461" spans="1:15">
       <c r="A461" t="s">
-        <v>133</v>
+        <v>604</v>
       </c>
       <c r="B461" t="s">
-        <v>134</v>
+        <v>605</v>
       </c>
       <c r="C461" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D461" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E461">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F461"/>
       <c r="G461" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H461" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I461">
-        <v>210</v>
+        <v>1180</v>
       </c>
       <c r="J461">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K461">
         <v>10</v>
       </c>
       <c r="L461">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M461" t="s">
-        <v>217</v>
+        <v>138</v>
       </c>
       <c r="N461" t="s">
-        <v>217</v>
+        <v>64</v>
       </c>
       <c r="O461" t="s">
-        <v>879</v>
+        <v>848</v>
       </c>
     </row>
     <row r="462" spans="1:15">
       <c r="A462" t="s">
-        <v>42</v>
+        <v>480</v>
       </c>
       <c r="B462" t="s">
-        <v>43</v>
+        <v>481</v>
       </c>
       <c r="C462" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D462" t="s">
         <v>18</v>
       </c>
       <c r="E462">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F462"/>
       <c r="G462" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H462" t="s">
-        <v>77</v>
+        <v>457</v>
       </c>
       <c r="I462">
-        <v>690</v>
+        <v>390</v>
       </c>
       <c r="J462">
         <v>5</v>
       </c>
       <c r="K462">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="L462">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="M462" t="s">
-        <v>47</v>
+        <v>318</v>
       </c>
       <c r="N462" t="s">
-        <v>217</v>
+        <v>318</v>
       </c>
       <c r="O462" t="s">
-        <v>880</v>
+        <v>849</v>
       </c>
     </row>
     <row r="463" spans="1:15">
       <c r="A463" t="s">
-        <v>881</v>
+        <v>126</v>
       </c>
       <c r="B463" t="s">
-        <v>882</v>
+        <v>127</v>
       </c>
       <c r="C463" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D463" t="s">
-        <v>240</v>
+        <v>41</v>
       </c>
       <c r="E463">
-        <v>14</v>
+        <v>10.5</v>
       </c>
       <c r="F463"/>
       <c r="G463" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H463" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="I463">
-        <v>645</v>
+        <v>780</v>
       </c>
       <c r="J463">
+        <v>3</v>
+      </c>
+      <c r="K463">
         <v>6</v>
       </c>
-      <c r="K463">
-[...1 lines deleted...]
-      </c>
       <c r="L463">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M463" t="s">
-        <v>47</v>
+        <v>318</v>
       </c>
       <c r="N463" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="O463" t="s">
-        <v>883</v>
+        <v>850</v>
       </c>
     </row>
     <row r="464" spans="1:15">
       <c r="A464" t="s">
-        <v>107</v>
+        <v>301</v>
       </c>
       <c r="B464" t="s">
-        <v>108</v>
+        <v>302</v>
       </c>
       <c r="C464" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D464" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E464">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F464"/>
       <c r="G464" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H464" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I464">
-        <v>655</v>
+        <v>1280</v>
       </c>
       <c r="J464">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K464">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L464">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M464" t="s">
-        <v>47</v>
+        <v>228</v>
       </c>
       <c r="N464" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="O464" t="s">
-        <v>884</v>
+        <v>851</v>
       </c>
     </row>
     <row r="465" spans="1:15">
       <c r="A465" t="s">
-        <v>101</v>
+        <v>232</v>
       </c>
       <c r="B465" t="s">
-        <v>102</v>
+        <v>233</v>
       </c>
       <c r="C465" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D465" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E465">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F465"/>
       <c r="G465" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H465" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I465">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="J465">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K465">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L465">
         <v>5</v>
       </c>
       <c r="M465" t="s">
-        <v>47</v>
+        <v>318</v>
       </c>
       <c r="N465" t="s">
-        <v>47</v>
+        <v>318</v>
       </c>
       <c r="O465" t="s">
-        <v>885</v>
+        <v>852</v>
       </c>
     </row>
     <row r="466" spans="1:15">
       <c r="A466" t="s">
-        <v>713</v>
+        <v>483</v>
       </c>
       <c r="B466" t="s">
-        <v>714</v>
+        <v>484</v>
       </c>
       <c r="C466" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D466" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="E466">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F466"/>
       <c r="G466" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H466" t="s">
-        <v>31</v>
+        <v>457</v>
       </c>
       <c r="I466">
-        <v>570</v>
+        <v>390</v>
       </c>
       <c r="J466">
         <v>5</v>
       </c>
       <c r="K466">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="L466">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="M466" t="s">
-        <v>49</v>
+        <v>227</v>
       </c>
       <c r="N466" t="s">
-        <v>47</v>
+        <v>227</v>
       </c>
       <c r="O466" t="s">
-        <v>886</v>
+        <v>853</v>
       </c>
     </row>
     <row r="467" spans="1:15">
       <c r="A467" t="s">
-        <v>107</v>
+        <v>854</v>
       </c>
       <c r="B467" t="s">
-        <v>108</v>
+        <v>855</v>
       </c>
       <c r="C467" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D467" t="s">
-        <v>58</v>
+        <v>599</v>
       </c>
       <c r="E467">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F467"/>
       <c r="G467" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H467" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I467">
-        <v>655</v>
+        <v>765</v>
       </c>
       <c r="J467">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K467">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="L467">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M467" t="s">
-        <v>49</v>
+        <v>227</v>
       </c>
       <c r="N467" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="O467" t="s">
-        <v>887</v>
+        <v>856</v>
       </c>
     </row>
     <row r="468" spans="1:15">
       <c r="A468" t="s">
-        <v>107</v>
+        <v>475</v>
       </c>
       <c r="B468" t="s">
-        <v>108</v>
+        <v>476</v>
       </c>
       <c r="C468" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D468" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E468">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="F468"/>
       <c r="G468" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H468" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I468">
-        <v>655</v>
+        <v>1895</v>
       </c>
       <c r="J468">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K468">
+        <v>12</v>
+      </c>
+      <c r="L468">
         <v>4</v>
       </c>
-      <c r="L468">
-[...1 lines deleted...]
-      </c>
       <c r="M468" t="s">
-        <v>49</v>
+        <v>227</v>
       </c>
       <c r="N468" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="O468" t="s">
-        <v>888</v>
+        <v>857</v>
       </c>
     </row>
     <row r="469" spans="1:15">
       <c r="A469" t="s">
-        <v>669</v>
+        <v>545</v>
       </c>
       <c r="B469" t="s">
-        <v>670</v>
+        <v>546</v>
       </c>
       <c r="C469" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D469" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E469">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F469"/>
       <c r="G469" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H469" t="s">
-        <v>854</v>
+        <v>21</v>
       </c>
       <c r="I469">
-        <v>1180</v>
+        <v>605</v>
       </c>
       <c r="J469">
         <v>4</v>
       </c>
       <c r="K469">
         <v>10</v>
       </c>
       <c r="L469">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="M469" t="s">
-        <v>51</v>
+        <v>227</v>
       </c>
       <c r="N469" t="s">
-        <v>47</v>
+        <v>318</v>
       </c>
       <c r="O469" t="s">
-        <v>889</v>
+        <v>858</v>
       </c>
     </row>
     <row r="470" spans="1:15">
       <c r="A470" t="s">
-        <v>83</v>
+        <v>653</v>
       </c>
       <c r="B470" t="s">
-        <v>84</v>
+        <v>654</v>
       </c>
       <c r="C470" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D470" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
       <c r="E470">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F470"/>
       <c r="G470" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H470" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I470">
-        <v>690</v>
+        <v>770</v>
       </c>
       <c r="J470">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K470">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L470">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="M470" t="s">
-        <v>51</v>
+        <v>227</v>
       </c>
       <c r="N470" t="s">
-        <v>49</v>
+        <v>228</v>
       </c>
       <c r="O470" t="s">
-        <v>890</v>
+        <v>859</v>
       </c>
     </row>
     <row r="471" spans="1:15">
       <c r="A471" t="s">
-        <v>215</v>
+        <v>417</v>
       </c>
       <c r="B471" t="s">
-        <v>216</v>
+        <v>418</v>
       </c>
       <c r="C471" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D471" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="E471">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F471" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="G471" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H471" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I471">
-        <v>230</v>
+        <v>500</v>
       </c>
       <c r="J471">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K471">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="L471">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M471" t="s">
-        <v>51</v>
+        <v>227</v>
       </c>
       <c r="N471" t="s">
-        <v>51</v>
+        <v>318</v>
       </c>
       <c r="O471" t="s">
-        <v>891</v>
+        <v>860</v>
       </c>
     </row>
     <row r="472" spans="1:15">
       <c r="A472" t="s">
-        <v>313</v>
+        <v>51</v>
       </c>
       <c r="B472" t="s">
-        <v>314</v>
+        <v>52</v>
       </c>
       <c r="C472" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D472" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E472">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F472"/>
+        <v>14</v>
+      </c>
+      <c r="F472" t="s">
+        <v>55</v>
+      </c>
       <c r="G472" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H472" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I472">
-        <v>355</v>
+        <v>405</v>
       </c>
       <c r="J472">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K472">
         <v>10</v>
       </c>
       <c r="L472">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M472" t="s">
-        <v>141</v>
+        <v>227</v>
       </c>
       <c r="N472" t="s">
-        <v>141</v>
+        <v>318</v>
       </c>
       <c r="O472" t="s">
-        <v>892</v>
+        <v>861</v>
       </c>
     </row>
     <row r="473" spans="1:15">
       <c r="A473" t="s">
-        <v>724</v>
+        <v>118</v>
       </c>
       <c r="B473" t="s">
-        <v>725</v>
+        <v>119</v>
       </c>
       <c r="C473" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D473" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E473">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.5</v>
+      </c>
+      <c r="F473"/>
       <c r="G473" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H473" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I473">
-        <v>495</v>
+        <v>780</v>
       </c>
       <c r="J473">
+        <v>1</v>
+      </c>
+      <c r="K473">
+        <v>6</v>
+      </c>
+      <c r="L473">
         <v>4</v>
       </c>
-      <c r="K473">
-[...4 lines deleted...]
-      </c>
       <c r="M473" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="N473" t="s">
-        <v>51</v>
+        <v>147</v>
       </c>
       <c r="O473" t="s">
-        <v>893</v>
+        <v>862</v>
       </c>
     </row>
     <row r="474" spans="1:15">
       <c r="A474" t="s">
-        <v>894</v>
+        <v>531</v>
       </c>
       <c r="B474" t="s">
-        <v>895</v>
+        <v>532</v>
       </c>
       <c r="C474" t="s">
         <v>17</v>
       </c>
       <c r="D474" t="s">
-        <v>664</v>
+        <v>54</v>
       </c>
       <c r="E474">
+        <v>7</v>
+      </c>
+      <c r="F474" t="s">
+        <v>55</v>
+      </c>
+      <c r="G474" t="s">
+        <v>20</v>
+      </c>
+      <c r="H474" t="s">
         <v>21</v>
       </c>
-      <c r="F474" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I474">
-        <v>770</v>
+        <v>210</v>
       </c>
       <c r="J474">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K474">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L474">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M474" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="N474" t="s">
-        <v>49</v>
+        <v>147</v>
       </c>
       <c r="O474" t="s">
-        <v>896</v>
+        <v>863</v>
       </c>
     </row>
     <row r="475" spans="1:15">
       <c r="A475" t="s">
-        <v>171</v>
+        <v>486</v>
       </c>
       <c r="B475" t="s">
-        <v>172</v>
+        <v>487</v>
       </c>
       <c r="C475" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D475" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E475">
+        <v>7</v>
+      </c>
+      <c r="F475" t="s">
+        <v>55</v>
+      </c>
+      <c r="G475" t="s">
+        <v>20</v>
+      </c>
+      <c r="H475" t="s">
         <v>21</v>
       </c>
-      <c r="F475" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I475">
-        <v>790</v>
+        <v>210</v>
       </c>
       <c r="J475">
         <v>7</v>
       </c>
       <c r="K475">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L475">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="M475" t="s">
-        <v>141</v>
+        <v>227</v>
       </c>
       <c r="N475" t="s">
-        <v>49</v>
+        <v>227</v>
       </c>
       <c r="O475" t="s">
-        <v>897</v>
+        <v>864</v>
       </c>
     </row>
     <row r="476" spans="1:15">
       <c r="A476" t="s">
+        <v>297</v>
+      </c>
+      <c r="B476" t="s">
         <v>298</v>
       </c>
-      <c r="B476" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C476" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D476" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E476">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="F476" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="G476" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H476" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I476">
-        <v>975</v>
+        <v>230</v>
       </c>
       <c r="J476">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K476">
+        <v>10</v>
+      </c>
+      <c r="L476">
         <v>8</v>
       </c>
-      <c r="L476">
-[...1 lines deleted...]
-      </c>
       <c r="M476" t="s">
-        <v>141</v>
+        <v>23</v>
       </c>
       <c r="N476" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="O476" t="s">
-        <v>898</v>
+        <v>865</v>
       </c>
     </row>
     <row r="477" spans="1:15">
       <c r="A477" t="s">
-        <v>294</v>
+        <v>733</v>
       </c>
       <c r="B477" t="s">
-        <v>295</v>
+        <v>734</v>
       </c>
       <c r="C477" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D477" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E477">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F477"/>
       <c r="G477" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H477" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I477">
-        <v>790</v>
+        <v>935</v>
       </c>
       <c r="J477">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K477">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L477">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M477" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="N477" t="s">
-        <v>47</v>
+        <v>147</v>
       </c>
       <c r="O477" t="s">
-        <v>899</v>
+        <v>866</v>
       </c>
     </row>
     <row r="478" spans="1:15">
       <c r="A478" t="s">
-        <v>278</v>
+        <v>534</v>
       </c>
       <c r="B478" t="s">
-        <v>279</v>
+        <v>535</v>
       </c>
       <c r="C478" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D478" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E478">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F478" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G478" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H478" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I478">
-        <v>615</v>
+        <v>210</v>
       </c>
       <c r="J478">
         <v>7</v>
       </c>
       <c r="K478">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L478">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M478" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="N478" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="O478" t="s">
-        <v>900</v>
+        <v>867</v>
       </c>
     </row>
     <row r="479" spans="1:15">
       <c r="A479" t="s">
-        <v>278</v>
+        <v>531</v>
       </c>
       <c r="B479" t="s">
-        <v>279</v>
+        <v>532</v>
       </c>
       <c r="C479" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D479" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E479">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F479" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G479" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H479" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I479">
-        <v>615</v>
+        <v>210</v>
       </c>
       <c r="J479">
         <v>7</v>
       </c>
       <c r="K479">
+        <v>12</v>
+      </c>
+      <c r="L479">
         <v>10</v>
       </c>
-      <c r="L479">
-[...1 lines deleted...]
-      </c>
       <c r="M479" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="N479" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="O479" t="s">
-        <v>901</v>
+        <v>868</v>
       </c>
     </row>
     <row r="480" spans="1:15">
       <c r="A480" t="s">
-        <v>262</v>
+        <v>136</v>
       </c>
       <c r="B480" t="s">
-        <v>263</v>
+        <v>137</v>
       </c>
       <c r="C480" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D480" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E480">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F480"/>
       <c r="G480" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H480" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I480">
-        <v>1050</v>
+        <v>950</v>
       </c>
       <c r="J480">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K480">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L480">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="M480" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="N480" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="O480" t="s">
-        <v>902</v>
+        <v>869</v>
       </c>
     </row>
     <row r="481" spans="1:15">
       <c r="A481" t="s">
-        <v>586</v>
+        <v>870</v>
       </c>
       <c r="B481" t="s">
-        <v>587</v>
+        <v>871</v>
       </c>
       <c r="C481" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D481" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E481">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="F481"/>
       <c r="G481" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H481" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I481">
-        <v>210</v>
+        <v>660</v>
       </c>
       <c r="J481">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K481">
         <v>12</v>
       </c>
       <c r="L481">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M481" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="N481" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="O481" t="s">
-        <v>903</v>
+        <v>872</v>
       </c>
     </row>
     <row r="482" spans="1:15">
       <c r="A482" t="s">
-        <v>269</v>
+        <v>545</v>
       </c>
       <c r="B482" t="s">
-        <v>270</v>
+        <v>546</v>
       </c>
       <c r="C482" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="D482" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="E482">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F482"/>
       <c r="G482" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H482" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I482">
-        <v>210</v>
+        <v>605</v>
       </c>
       <c r="J482">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="K482">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L482">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="M482" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="N482" t="s">
-        <v>141</v>
+        <v>46</v>
       </c>
       <c r="O482" t="s">
-        <v>904</v>
+        <v>873</v>
       </c>
     </row>
     <row r="483" spans="1:15">
       <c r="A483" t="s">
-        <v>294</v>
+        <v>572</v>
       </c>
       <c r="B483" t="s">
-        <v>295</v>
+        <v>573</v>
       </c>
       <c r="C483" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D483" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E483">
         <v>28</v>
       </c>
       <c r="F483" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G483" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H483" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I483">
         <v>790</v>
       </c>
       <c r="J483">
         <v>7</v>
       </c>
       <c r="K483">
         <v>10</v>
       </c>
       <c r="L483">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="M483" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="N483" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="O483" t="s">
-        <v>905</v>
+        <v>874</v>
       </c>
     </row>
     <row r="484" spans="1:15">
       <c r="A484" t="s">
-        <v>278</v>
+        <v>343</v>
       </c>
       <c r="B484" t="s">
-        <v>279</v>
+        <v>344</v>
       </c>
       <c r="C484" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D484" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="E484">
         <v>21</v>
       </c>
       <c r="F484" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="G484" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H484" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I484">
         <v>615</v>
       </c>
       <c r="J484">
         <v>7</v>
       </c>
       <c r="K484">
         <v>10</v>
       </c>
       <c r="L484">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="M484" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="N484" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="O484" t="s">
-        <v>906</v>
+        <v>875</v>
       </c>
     </row>
     <row r="485" spans="1:15">
       <c r="A485" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B485" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C485" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="D485" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E485">
-        <v>7</v>
+        <v>4.5</v>
       </c>
       <c r="F485"/>
       <c r="G485" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H485" t="s">
-        <v>854</v>
+        <v>32</v>
       </c>
       <c r="I485">
-        <v>355</v>
+        <v>1010</v>
       </c>
       <c r="J485">
+        <v>1</v>
+      </c>
+      <c r="K485">
         <v>6</v>
       </c>
-      <c r="K485">
-[...1 lines deleted...]
-      </c>
       <c r="L485">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M485" t="s">
-        <v>54</v>
+        <v>384</v>
       </c>
       <c r="N485" t="s">
-        <v>54</v>
+        <v>384</v>
       </c>
       <c r="O485" t="s">
-        <v>907</v>
+        <v>876</v>
       </c>
     </row>
     <row r="486" spans="1:15">
       <c r="A486" t="s">
-        <v>38</v>
+        <v>351</v>
       </c>
       <c r="B486" t="s">
-        <v>39</v>
+        <v>352</v>
       </c>
       <c r="C486" t="s">
         <v>17</v>
       </c>
       <c r="D486" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E486">
         <v>7</v>
       </c>
-      <c r="F486"/>
+      <c r="F486" t="s">
+        <v>55</v>
+      </c>
       <c r="G486" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H486" t="s">
-        <v>854</v>
+        <v>61</v>
       </c>
       <c r="I486">
-        <v>355</v>
+        <v>245</v>
       </c>
       <c r="J486">
         <v>6</v>
       </c>
       <c r="K486">
         <v>10</v>
       </c>
       <c r="L486">
         <v>9</v>
       </c>
       <c r="M486" t="s">
-        <v>53</v>
+        <v>384</v>
       </c>
       <c r="N486" t="s">
-        <v>53</v>
+        <v>384</v>
       </c>
       <c r="O486" t="s">
-        <v>908</v>
+        <v>877</v>
       </c>
     </row>
     <row r="487" spans="1:15">
       <c r="A487" t="s">
-        <v>727</v>
+        <v>400</v>
       </c>
       <c r="B487" t="s">
-        <v>728</v>
+        <v>401</v>
       </c>
       <c r="C487" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D487" t="s">
-        <v>330</v>
+        <v>41</v>
       </c>
       <c r="E487">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F487"/>
+        <v>10.5</v>
+      </c>
+      <c r="F487" t="s">
+        <v>402</v>
+      </c>
       <c r="G487" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H487" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I487">
-        <v>565</v>
+        <v>815</v>
       </c>
       <c r="J487">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K487">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="L487">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="M487" t="s">
-        <v>53</v>
+        <v>244</v>
       </c>
       <c r="N487" t="s">
-        <v>54</v>
+        <v>384</v>
       </c>
       <c r="O487" t="s">
-        <v>909</v>
+        <v>878</v>
       </c>
     </row>
     <row r="488" spans="1:15">
       <c r="A488" t="s">
-        <v>246</v>
+        <v>194</v>
       </c>
       <c r="B488" t="s">
-        <v>247</v>
+        <v>195</v>
       </c>
       <c r="C488" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="D488" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E488">
         <v>7</v>
       </c>
-      <c r="F488"/>
+      <c r="F488" t="s">
+        <v>55</v>
+      </c>
       <c r="G488" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H488" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I488">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="J488">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K488">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="L488">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M488" t="s">
-        <v>59</v>
+        <v>244</v>
       </c>
       <c r="N488" t="s">
-        <v>59</v>
+        <v>244</v>
       </c>
       <c r="O488" t="s">
-        <v>910</v>
+        <v>879</v>
       </c>
     </row>
     <row r="489" spans="1:15">
       <c r="A489" t="s">
-        <v>249</v>
+        <v>197</v>
       </c>
       <c r="B489" t="s">
-        <v>250</v>
+        <v>198</v>
       </c>
       <c r="C489" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D489" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E489">
         <v>7</v>
       </c>
-      <c r="F489"/>
+      <c r="F489" t="s">
+        <v>55</v>
+      </c>
       <c r="G489" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H489" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I489">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="J489">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K489">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="L489">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M489" t="s">
-        <v>59</v>
+        <v>244</v>
       </c>
       <c r="N489" t="s">
-        <v>59</v>
+        <v>244</v>
       </c>
       <c r="O489" t="s">
-        <v>911</v>
+        <v>880</v>
       </c>
     </row>
     <row r="490" spans="1:15">
       <c r="A490" t="s">
-        <v>195</v>
+        <v>628</v>
       </c>
       <c r="B490" t="s">
-        <v>196</v>
+        <v>629</v>
       </c>
       <c r="C490" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
       <c r="D490" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E490">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F490"/>
+        <v>10.5</v>
+      </c>
+      <c r="F490" t="s">
+        <v>75</v>
+      </c>
       <c r="G490" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H490" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I490">
-        <v>1240</v>
+        <v>575</v>
       </c>
       <c r="J490">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K490">
+        <v>8</v>
+      </c>
+      <c r="L490">
         <v>6</v>
       </c>
-      <c r="L490">
-[...1 lines deleted...]
-      </c>
       <c r="M490" t="s">
-        <v>78</v>
+        <v>244</v>
       </c>
       <c r="N490" t="s">
-        <v>78</v>
+        <v>384</v>
       </c>
       <c r="O490" t="s">
-        <v>912</v>
+        <v>881</v>
       </c>
     </row>
     <row r="491" spans="1:15">
       <c r="A491" t="s">
-        <v>83</v>
+        <v>766</v>
       </c>
       <c r="B491" t="s">
-        <v>84</v>
+        <v>767</v>
       </c>
       <c r="C491" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D491" t="s">
         <v>18</v>
       </c>
       <c r="E491">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F491"/>
+        <v>21</v>
+      </c>
+      <c r="F491" t="s">
+        <v>75</v>
+      </c>
       <c r="G491" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H491" t="s">
-        <v>854</v>
+        <v>61</v>
       </c>
       <c r="I491">
-        <v>690</v>
+        <v>1255</v>
       </c>
       <c r="J491">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K491">
         <v>8</v>
       </c>
       <c r="L491">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M491" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="N491" t="s">
-        <v>78</v>
+        <v>384</v>
       </c>
       <c r="O491" t="s">
-        <v>913</v>
+        <v>882</v>
       </c>
     </row>
     <row r="492" spans="1:15">
       <c r="A492" t="s">
-        <v>243</v>
+        <v>48</v>
       </c>
       <c r="B492" t="s">
-        <v>244</v>
+        <v>49</v>
       </c>
       <c r="C492" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D492" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="E492">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F492"/>
       <c r="G492" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H492" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="I492">
-        <v>275</v>
+        <v>655</v>
       </c>
       <c r="J492">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="K492">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L492">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M492" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="N492" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="O492" t="s">
-        <v>914</v>
+        <v>883</v>
       </c>
     </row>
     <row r="493" spans="1:15">
       <c r="A493" t="s">
-        <v>313</v>
+        <v>647</v>
       </c>
       <c r="B493" t="s">
-        <v>314</v>
+        <v>648</v>
       </c>
       <c r="C493" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D493" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E493">
         <v>7</v>
       </c>
       <c r="F493"/>
       <c r="G493" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H493" t="s">
-        <v>854</v>
+        <v>32</v>
       </c>
       <c r="I493">
         <v>355</v>
       </c>
       <c r="J493">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K493">
         <v>10</v>
       </c>
       <c r="L493">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="M493" t="s">
-        <v>59</v>
+        <v>277</v>
       </c>
       <c r="N493" t="s">
-        <v>59</v>
+        <v>277</v>
       </c>
       <c r="O493" t="s">
-        <v>915</v>
+        <v>884</v>
       </c>
     </row>
     <row r="494" spans="1:15">
       <c r="A494" t="s">
-        <v>734</v>
+        <v>650</v>
       </c>
       <c r="B494" t="s">
-        <v>735</v>
+        <v>651</v>
       </c>
       <c r="C494" t="s">
         <v>17</v>
       </c>
       <c r="D494" t="s">
-        <v>664</v>
+        <v>18</v>
       </c>
       <c r="E494">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F494"/>
+        <v>14</v>
+      </c>
+      <c r="F494" t="s">
+        <v>75</v>
+      </c>
       <c r="G494" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H494" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I494">
-        <v>955</v>
+        <v>570</v>
       </c>
       <c r="J494">
+        <v>5</v>
+      </c>
+      <c r="K494">
+        <v>8</v>
+      </c>
+      <c r="L494">
         <v>4</v>
       </c>
-      <c r="K494">
-[...4 lines deleted...]
-      </c>
       <c r="M494" t="s">
-        <v>59</v>
+        <v>277</v>
       </c>
       <c r="N494" t="s">
-        <v>78</v>
+        <v>244</v>
       </c>
       <c r="O494" t="s">
-        <v>916</v>
+        <v>885</v>
       </c>
     </row>
     <row r="495" spans="1:15">
       <c r="A495" t="s">
-        <v>688</v>
+        <v>155</v>
       </c>
       <c r="B495" t="s">
-        <v>689</v>
+        <v>156</v>
       </c>
       <c r="C495" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D495" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E495">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F495"/>
+        <v>7</v>
+      </c>
+      <c r="F495" t="s">
+        <v>55</v>
+      </c>
       <c r="G495" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H495" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I495">
-        <v>950</v>
+        <v>210</v>
       </c>
       <c r="J495">
+        <v>7</v>
+      </c>
+      <c r="K495">
+        <v>10</v>
+      </c>
+      <c r="L495">
         <v>5</v>
       </c>
-      <c r="K495">
-[...4 lines deleted...]
-      </c>
       <c r="M495" t="s">
-        <v>59</v>
+        <v>277</v>
       </c>
       <c r="N495" t="s">
-        <v>53</v>
+        <v>277</v>
       </c>
       <c r="O495" t="s">
-        <v>917</v>
+        <v>886</v>
       </c>
     </row>
     <row r="496" spans="1:15">
       <c r="A496" t="s">
-        <v>199</v>
+        <v>232</v>
       </c>
       <c r="B496" t="s">
-        <v>200</v>
+        <v>233</v>
       </c>
       <c r="C496" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D496" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E496">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F496"/>
       <c r="G496" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H496" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I496">
-        <v>1050</v>
+        <v>355</v>
       </c>
       <c r="J496">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K496">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L496">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M496" t="s">
-        <v>59</v>
+        <v>887</v>
       </c>
       <c r="N496" t="s">
-        <v>304</v>
+        <v>887</v>
       </c>
       <c r="O496" t="s">
-        <v>918</v>
+        <v>888</v>
       </c>
     </row>
     <row r="497" spans="1:15">
       <c r="A497" t="s">
-        <v>586</v>
+        <v>333</v>
       </c>
       <c r="B497" t="s">
-        <v>587</v>
+        <v>334</v>
       </c>
       <c r="C497" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D497" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="E497">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="F497"/>
       <c r="G497" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H497" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I497">
-        <v>210</v>
+        <v>1050</v>
       </c>
       <c r="J497">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K497">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="L497">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="M497" t="s">
-        <v>149</v>
+        <v>243</v>
       </c>
       <c r="N497" t="s">
-        <v>149</v>
+        <v>887</v>
       </c>
       <c r="O497" t="s">
-        <v>919</v>
+        <v>889</v>
       </c>
     </row>
     <row r="498" spans="1:15">
       <c r="A498" t="s">
-        <v>107</v>
+        <v>235</v>
       </c>
       <c r="B498" t="s">
-        <v>108</v>
+        <v>236</v>
       </c>
       <c r="C498" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D498" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E498">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F498"/>
       <c r="G498" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H498" t="s">
-        <v>505</v>
+        <v>32</v>
       </c>
       <c r="I498">
-        <v>655</v>
+        <v>355</v>
       </c>
       <c r="J498">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K498">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L498">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M498" t="s">
-        <v>423</v>
+        <v>243</v>
       </c>
       <c r="N498" t="s">
-        <v>423</v>
+        <v>243</v>
       </c>
       <c r="O498" t="s">
-        <v>920</v>
+        <v>890</v>
       </c>
     </row>
     <row r="499" spans="1:15">
       <c r="A499" t="s">
-        <v>101</v>
+        <v>661</v>
       </c>
       <c r="B499" t="s">
-        <v>102</v>
+        <v>662</v>
       </c>
       <c r="C499" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D499" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E499">
+        <v>14</v>
+      </c>
+      <c r="F499" t="s">
+        <v>55</v>
+      </c>
+      <c r="G499" t="s">
+        <v>20</v>
+      </c>
+      <c r="H499" t="s">
+        <v>61</v>
+      </c>
+      <c r="I499">
+        <v>495</v>
+      </c>
+      <c r="J499">
         <v>4</v>
-      </c>
-[...11 lines deleted...]
-        <v>1</v>
       </c>
       <c r="K499">
         <v>10</v>
       </c>
       <c r="L499">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M499" t="s">
-        <v>423</v>
+        <v>243</v>
       </c>
       <c r="N499" t="s">
-        <v>423</v>
+        <v>887</v>
       </c>
       <c r="O499" t="s">
-        <v>921</v>
+        <v>891</v>
       </c>
     </row>
     <row r="500" spans="1:15">
       <c r="A500" t="s">
-        <v>187</v>
+        <v>597</v>
       </c>
       <c r="B500" t="s">
-        <v>188</v>
+        <v>598</v>
       </c>
       <c r="C500" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D500" t="s">
-        <v>58</v>
+        <v>599</v>
       </c>
       <c r="E500">
-        <v>4.5</v>
+        <v>21</v>
       </c>
       <c r="F500"/>
       <c r="G500" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H500" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I500">
-        <v>780</v>
+        <v>1005</v>
       </c>
       <c r="J500">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K500">
         <v>6</v>
       </c>
       <c r="L500">
         <v>2</v>
       </c>
       <c r="M500" t="s">
-        <v>149</v>
+        <v>243</v>
       </c>
       <c r="N500" t="s">
-        <v>149</v>
+        <v>277</v>
       </c>
       <c r="O500" t="s">
-        <v>922</v>
+        <v>892</v>
       </c>
     </row>
     <row r="501" spans="1:15">
       <c r="A501" t="s">
-        <v>705</v>
+        <v>604</v>
       </c>
       <c r="B501" t="s">
-        <v>706</v>
+        <v>605</v>
       </c>
       <c r="C501" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D501" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E501">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F501"/>
       <c r="G501" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H501" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I501">
-        <v>900</v>
+        <v>1180</v>
       </c>
       <c r="J501">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K501">
         <v>10</v>
       </c>
       <c r="L501">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M501" t="s">
-        <v>423</v>
+        <v>243</v>
       </c>
       <c r="N501" t="s">
-        <v>149</v>
+        <v>277</v>
       </c>
       <c r="O501" t="s">
-        <v>923</v>
+        <v>893</v>
       </c>
     </row>
     <row r="502" spans="1:15">
       <c r="A502" t="s">
-        <v>571</v>
+        <v>343</v>
       </c>
       <c r="B502" t="s">
-        <v>572</v>
+        <v>344</v>
       </c>
       <c r="C502" t="s">
         <v>17</v>
       </c>
       <c r="D502" t="s">
-        <v>330</v>
+        <v>54</v>
       </c>
       <c r="E502">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F502"/>
+        <v>21</v>
+      </c>
+      <c r="F502" t="s">
+        <v>55</v>
+      </c>
       <c r="G502" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H502" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="I502">
-        <v>760</v>
+        <v>615</v>
       </c>
       <c r="J502">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K502">
         <v>10</v>
       </c>
       <c r="L502">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M502" t="s">
-        <v>423</v>
+        <v>243</v>
       </c>
       <c r="N502" t="s">
-        <v>149</v>
+        <v>277</v>
       </c>
       <c r="O502" t="s">
-        <v>924</v>
+        <v>894</v>
       </c>
     </row>
     <row r="503" spans="1:15">
       <c r="A503" t="s">
-        <v>187</v>
+        <v>213</v>
       </c>
       <c r="B503" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="C503" t="s">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="D503" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="E503">
-        <v>4.5</v>
+        <v>35</v>
       </c>
       <c r="F503"/>
       <c r="G503" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H503" t="s">
-        <v>505</v>
+        <v>21</v>
       </c>
       <c r="I503">
-        <v>780</v>
+        <v>1175</v>
       </c>
       <c r="J503">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="K503">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="L503">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M503" t="s">
-        <v>415</v>
+        <v>243</v>
       </c>
       <c r="N503" t="s">
-        <v>415</v>
+        <v>384</v>
       </c>
       <c r="O503" t="s">
-        <v>925</v>
+        <v>895</v>
       </c>
     </row>
     <row r="504" spans="1:15">
       <c r="A504" t="s">
-        <v>500</v>
+        <v>795</v>
       </c>
       <c r="B504" t="s">
-        <v>501</v>
+        <v>796</v>
       </c>
       <c r="C504" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="D504" t="s">
-        <v>58</v>
+        <v>317</v>
       </c>
       <c r="E504">
-        <v>10.5</v>
+        <v>21</v>
       </c>
       <c r="F504"/>
       <c r="G504" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H504" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="I504">
-        <v>780</v>
+        <v>985</v>
       </c>
       <c r="J504">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K504">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L504">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="M504" t="s">
-        <v>423</v>
+        <v>243</v>
       </c>
       <c r="N504" t="s">
-        <v>149</v>
+        <v>277</v>
       </c>
       <c r="O504" t="s">
-        <v>926</v>
+        <v>896</v>
       </c>
     </row>
     <row r="505" spans="1:15">
       <c r="A505" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="B505" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="C505" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D505" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E505">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F505"/>
       <c r="G505" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H505" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I505">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="J505">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="K505">
         <v>10</v>
       </c>
       <c r="L505">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="M505" t="s">
-        <v>415</v>
+        <v>122</v>
       </c>
       <c r="N505" t="s">
-        <v>415</v>
+        <v>122</v>
       </c>
       <c r="O505" t="s">
-        <v>927</v>
+        <v>897</v>
       </c>
     </row>
     <row r="506" spans="1:15">
       <c r="A506" t="s">
-        <v>669</v>
+        <v>640</v>
       </c>
       <c r="B506" t="s">
-        <v>670</v>
+        <v>641</v>
       </c>
       <c r="C506" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D506" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E506">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F506"/>
       <c r="G506" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H506" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I506">
-        <v>1180</v>
+        <v>900</v>
       </c>
       <c r="J506">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K506">
         <v>10</v>
       </c>
       <c r="L506">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M506" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="N506" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="O506" t="s">
-        <v>928</v>
+        <v>898</v>
       </c>
     </row>
     <row r="507" spans="1:15">
       <c r="A507" t="s">
-        <v>534</v>
+        <v>572</v>
       </c>
       <c r="B507" t="s">
-        <v>535</v>
+        <v>573</v>
       </c>
       <c r="C507" t="s">
         <v>17</v>
       </c>
       <c r="D507" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E507">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F507"/>
+        <v>28</v>
+      </c>
+      <c r="F507" t="s">
+        <v>55</v>
+      </c>
       <c r="G507" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H507" t="s">
-        <v>505</v>
+        <v>21</v>
       </c>
       <c r="I507">
-        <v>390</v>
+        <v>790</v>
       </c>
       <c r="J507">
+        <v>7</v>
+      </c>
+      <c r="K507">
+        <v>10</v>
+      </c>
+      <c r="L507">
         <v>5</v>
       </c>
-      <c r="K507">
-[...4 lines deleted...]
-      </c>
       <c r="M507" t="s">
-        <v>241</v>
+        <v>33</v>
       </c>
       <c r="N507" t="s">
-        <v>241</v>
+        <v>104</v>
       </c>
       <c r="O507" t="s">
-        <v>929</v>
+        <v>899</v>
       </c>
     </row>
     <row r="508" spans="1:15">
       <c r="A508" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="B508" t="s">
-        <v>501</v>
+        <v>528</v>
       </c>
       <c r="C508" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D508" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E508">
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="F508"/>
+        <v>7</v>
+      </c>
+      <c r="F508" t="s">
+        <v>55</v>
+      </c>
       <c r="G508" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H508" t="s">
-        <v>505</v>
+        <v>32</v>
       </c>
       <c r="I508">
-        <v>780</v>
+        <v>210</v>
       </c>
       <c r="J508">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="K508">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="L508">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M508" t="s">
-        <v>241</v>
+        <v>33</v>
       </c>
       <c r="N508" t="s">
-        <v>415</v>
+        <v>33</v>
       </c>
       <c r="O508" t="s">
-        <v>930</v>
+        <v>900</v>
       </c>
     </row>
     <row r="509" spans="1:15">
       <c r="A509" t="s">
-        <v>219</v>
+        <v>333</v>
       </c>
       <c r="B509" t="s">
-        <v>220</v>
+        <v>334</v>
       </c>
       <c r="C509" t="s">
         <v>17</v>
       </c>
       <c r="D509" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E509">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F509"/>
       <c r="G509" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H509" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I509">
-        <v>1280</v>
+        <v>1050</v>
       </c>
       <c r="J509">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K509">
         <v>10</v>
       </c>
       <c r="L509">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M509" t="s">
-        <v>415</v>
+        <v>36</v>
       </c>
       <c r="N509" t="s">
-        <v>149</v>
+        <v>33</v>
       </c>
       <c r="O509" t="s">
-        <v>931</v>
+        <v>901</v>
       </c>
     </row>
     <row r="510" spans="1:15">
       <c r="A510" t="s">
-        <v>34</v>
+        <v>194</v>
       </c>
       <c r="B510" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="C510" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D510" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="E510">
         <v>7</v>
       </c>
-      <c r="F510"/>
+      <c r="F510" t="s">
+        <v>55</v>
+      </c>
       <c r="G510" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H510" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I510">
-        <v>355</v>
+        <v>295</v>
       </c>
       <c r="J510">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K510">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L510">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M510" t="s">
-        <v>241</v>
+        <v>36</v>
       </c>
       <c r="N510" t="s">
-        <v>241</v>
+        <v>36</v>
       </c>
       <c r="O510" t="s">
-        <v>932</v>
+        <v>902</v>
       </c>
     </row>
     <row r="511" spans="1:15">
       <c r="A511" t="s">
-        <v>324</v>
+        <v>197</v>
       </c>
       <c r="B511" t="s">
-        <v>325</v>
+        <v>198</v>
       </c>
       <c r="C511" t="s">
         <v>17</v>
       </c>
       <c r="D511" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="E511">
         <v>7</v>
       </c>
-      <c r="F511"/>
+      <c r="F511" t="s">
+        <v>55</v>
+      </c>
       <c r="G511" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H511" t="s">
-        <v>505</v>
+        <v>32</v>
       </c>
       <c r="I511">
-        <v>390</v>
+        <v>295</v>
       </c>
       <c r="J511">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K511">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L511">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="M511" t="s">
-        <v>453</v>
+        <v>36</v>
       </c>
       <c r="N511" t="s">
-        <v>453</v>
+        <v>36</v>
       </c>
       <c r="O511" t="s">
-        <v>933</v>
-[...5396 lines deleted...]
-        <v>1063</v>
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">